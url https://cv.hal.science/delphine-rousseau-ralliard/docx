--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -1542,269 +1542,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of maternal exposure windows to high-fat diet on placental function and phenotype of the offspring: Summary review of work carried out in rabbit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preconception and/or preimplantation exposure to a mixture of environmental contaminants altered fetoplacental development and placental function in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2023.12.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 262, pp.119829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514814v1</w:t>
+                <w:t xml:space="preserve">hal-04683426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconception and/or preimplantation exposure to a mixture of environmental contaminants altered fetoplacental development and placental function in a rabbit model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance of maternal exposure windows to high-fat diet on placental function and phenotype of the offspring: Summary review of work carried out in rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 262, pp.119829. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2023.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04683426v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity during Pregnancy in the Horse : Effect on Term Placental Structure and Gene Expression, as Well as Colostrum and Milk Fatty Acid Concentration</w:t>
               </w:r>
@@ -1924,64 +1924,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra‐uterine programming of future fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2026,217 +2026,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal age, parity and nursing status at fertilization affects post-partum lactation up to weaning in horses</w:t>
+                <w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Philau</w:t>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128, pp.104868. </w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133576v1</w:t>
+                <w:t xml:space="preserve">hal-04249255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Maternal Exposure to a Diet High in Fats and Cholesterol on the Placental Function and Phenotype of the Offspring in a Rabbit Model: A Summary Review of About 15 Years of Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (19), pp.14547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2268,325 +2268,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multigenerational Effects of a Complex Human-Relevant Exposure during Folliculogenesis and Preimplantation Embryo Development: The FEDEXPO Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Fouikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Calderari</w:t>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Virginie Helies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics11050425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249255v1</w:t>
+                <w:t xml:space="preserve">hal-04112370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenerational Effects of a Complex Human-Relevant Exposure during Folliculogenesis and Preimplantation Embryo Development: The FEDEXPO Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara El Fouikar</w:t>
+                <w:t xml:space="preserve">Maternal age, parity and nursing status at fertilization affects post-partum lactation up to weaning in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Helies</w:t>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (5), pp.425. </w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128, pp.104868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics11050425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112370v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et grossesse : ce que nous apprennent les modèles animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2659,64 +2659,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2914,64 +2914,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition maternelle, fonctions placentaires et fertilité de la descendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (1), pp 78-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3044,51 +3044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3152,64 +3152,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origines développementales de la santé et des maladies : quelle signification pour la fertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3415,51 +3415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah A. Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3657,51 +3657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3925,51 +3925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of exposure to diesel exhaust during pregnancy on mammary gland development and milk composition in the rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4085,51 +4085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Torres-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4193,64 +4193,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress in mammals: pregnancy and placental function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (5-6), pp.128 - 132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4403,255 +4403,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition gestationnelle aux hydrocarbures aromatiques polycycliques (HAP)- comment évaluer les HAP et quels effets sur les enfants exposés in utero</w:t>
+                <w:t xml:space="preserve">Stress oxydatif chez les mammifères: effets sur la grossesse et la fonction placentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33, pp.33-37</w:t>
+              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXII (n°5-6, Mai-Juin 2018), pp.128-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620081v1</w:t>
+                <w:t xml:space="preserve">hal-02617791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress oxydatif chez les mammifères: effets sur la grossesse et la fonction placentaire</w:t>
+                <w:t xml:space="preserve">Exposition gestationnelle aux hydrocarbures aromatiques polycycliques (HAP)- comment évaluer les HAP et quels effets sur les enfants exposés in utero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, XXII (n°5-6, Mai-Juin 2018), pp.128-132</w:t>
+              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617791v1</w:t>
+                <w:t xml:space="preserve">hal-02620081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition et origines développementales des maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédiatrie Pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 282, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4674,290 +4674,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution de l’air ambiant et santé des nouveau-nés à la naissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function and induces intergenerational effects in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rousseau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12989-016-0151-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632626v1</w:t>
+                <w:t xml:space="preserve">hal-02637441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function and induces intergenerational effects in rabbits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pollution de l’air ambiant et santé des nouveau-nés à la naissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 - Mars 2016, pp.64-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02637441v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition et origines développementales des maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique Pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 288, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4986,64 +4986,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet before and during pregnancy and offspring health: The importance of animal models and what can be learned from them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5107,51 +5107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered DNA methylation associated with an abnormal liver phenotype in a cattle model with a high incidence of perinatal pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5400,51 +5400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5668,64 +5668,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sørig Hougaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Campagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5774,307 +5774,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting effects of arachidonic acid and docosahexaenoic acid membrane incorporation into cardiomyocytes on free cholesterol turnover</w:t>
+                <w:t xml:space="preserve">Impact of maternal hyperlipidic hypercholesterolaemic diet on male reproductive organs and testosterone concentration in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Doublet</w:t>
+                <w:t xml:space="preserve">Charlotte C. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Robert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Reboulleau</w:t>
+                <w:t xml:space="preserve">C. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2014.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp.183-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S204017/4414000087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204340v1</w:t>
+                <w:t xml:space="preserve">hal-02630542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of maternal hyperlipidic hypercholesterolaemic diet on male reproductive organs and testosterone concentration in rabbits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting effects of arachidonic acid and docosahexaenoic acid membrane incorporation into cardiomyocytes on free cholesterol turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vedie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte C. Dupont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+                <w:t xml:space="preserve">Anne Reboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1841 (10), pp.1413-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2014.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S204017/4414000087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02630542v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects of omega-3 fatty acids on the consequences of a fructose diet are not mediated by PPAR delta or PGC1 alpha</w:t>
               </w:r>
@@ -6206,51 +6206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual dimorphism of the feto-placental phenotype in response to a high fat and control maternal diets in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6258,51 +6258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), pp.1-13. </w:t>
@@ -6499,51 +6499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of trimetazidine, a partial inhibitor of fatty acid oxidation, on ventricular function and survival after myocardial infarction and reperfusion in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Domergue-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6762,51 +6762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docosahexaenoic acid, but not eicosapentaenoic acid, lowers ambulatory blood pressure and shortens interval QT in spontaneously hypertensive rats &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6943,51 +6943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7336,51 +7336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Novotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7457,51 +7457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Couloubaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Deloménie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7590,51 +7590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effect of dietary α-linolenic acid or decosahexaenoic acid on incorporation of decosahexaenoic acid in membranes and its influence on rat heart in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adey Ayalew-Pervanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7724,51 +7724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of mitogen-activated protein kinases on nuclear protein import</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randolph S. Faustino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie N. Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7841,51 +7841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary n-3 PUFAs affect the blood pressure rise and cardiac impairments in a hyperinsulinemia rat model in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7988,51 +7988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bru-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8118,51 +8118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sentex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lucien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8217,51 +8217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary n-3 polyunsaturated fatty acids affect the development of renovascular hypertension in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8338,51 +8338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a dietary n-3 fatty acid supplement able to influence the cardiac effect of the psychological stress?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8547,51 +8547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Angrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donya Popping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Placenta Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Hradec Králové, Czech Republic. n.p., </w:t>
@@ -8879,90 +8879,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental effects of exposure to airborne pollution : insight from a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPA - Satellite Meeting: Environmental stressors effects on placenta and pregnancy (incl. ecoanxiety &amp; climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9112,51 +9112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity during pregnancy in the horse: effect on term placental structure and gene expression, as well as colostrum and milk fatty acid concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9285,64 +9285,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wolgust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Jitaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENVA, Sep 2023, Maisons-Alfort, France</w:t>
@@ -9423,51 +9423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Placenta Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Jouy-en-Josas, France</w:t>
@@ -9496,103 +9496,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un régime maternel hypergras sur le transcriptome ovocytaire et embryonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
@@ -9621,51 +9621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of F0 maternal diesel engine exhaust exposure during gestation on F1 and F2 offspring phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9781,51 +9781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9880,90 +9880,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition maternelle aux nanoparticules métalliques (Au-pvp, Ag, CeO2) par instillation: effets sur la fonction placentaire et le phénotype fœtal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geeverding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10005,103 +10005,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
@@ -10130,77 +10130,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic, metabolomic and fatty acid composition in lactating and non-lactating mares’ uterine fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hankele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10290,77 +10290,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Mar 2019, Paris, France. 36 p</w:t>
@@ -10389,77 +10389,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabète et obésité maternelle et paternelle: quelles conséquences pour la descendance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club de Recherches Cliniques du Québec (CRCQ) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Hôtel Estérel, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10484,77 +10484,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Exposure to Diesel Exhaust During Pregnancy : lessons from a Rabbit Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Seminar USP Veterinary school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University São Paulo Veterinary School. Sao Paulo, BRA., Aug 2019, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10881,51 +10881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Boere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fokkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Salzburg, Austria</w:t>
@@ -10948,277 +10948,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal Au-NP exposure by ingestion on feto-placental development and placental function, in a rabbit model</w:t>
+                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Flemming R. Cassee</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Health and Safety issues related to nanomaterials for a socially responsible approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Nanosafety Platform-CEA., Nov 2018, Grenoble, France. pp.212</w:t>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734082v1</w:t>
+                <w:t xml:space="preserve">hal-02734001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
+                <w:t xml:space="preserve">Effects of maternal Au-NP exposure by ingestion on feto-placental development and placental function, in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flemming R. Cassee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
+              <w:t xml:space="preserve">6. International Conference on Health and Safety issues related to nanomaterials for a socially responsible approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Nanosafety Platform-CEA., Nov 2018, Grenoble, France. pp.212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734001v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre le rôle de l’exposition précoce à la pollution de l’air sur la santé via une approche originale combinant une cohorte épidémiologique (SEPAGES) et une étude toxicologique</w:t>
               </w:r>
@@ -11368,64 +11368,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
@@ -11467,77 +11467,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultra structurale du placenta équin après supplémentation alimentaire en arginine des juments au dernier tiers de la gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geeverding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11605,51 +11605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhaël Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11730,51 +11730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Safi-Stibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11829,103 +11829,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternal, la fonction placentaire et le poids de naissance des poulains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geeverding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t>
@@ -12073,307 +12073,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+                <w:t xml:space="preserve">Short-term effects of a gestational exposure to diesel exhaust on the olfactory system development in rabbit pups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Bernal Melendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Callebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Congrès de la Société Française de Toxicologie Génétique "Conséquences pour l'homme et l'environnement des effets génotoxiques et épigénétiques transgénérationnels"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Toxicologie Génétique. FRA., Oct 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SCMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735196v1</w:t>
+                <w:t xml:space="preserve">hal-02789132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of a gestational exposure to diesel exhaust on the olfactory system development in rabbit pups</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Durieux</w:t>
+                <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SCMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">35. Congrès de la Société Française de Toxicologie Génétique "Conséquences pour l'homme et l'environnement des effets génotoxiques et épigénétiques transgénérationnels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Toxicologie Génétique. FRA., Oct 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789132v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A daily exposure of rabbit dams to diesel exhaust nanoparticles during gestation impairs the brain and olfactory dopaminergic pathways of offspring.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Bernal Melendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Bouillaud-Kremarik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12448,346 +12448,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le placenta, organe des échanges foeto-maternels et de la programmation fœtale. Caractérisation ultrastructurale du placenta dans un modèle lapin témoin ou soumis pendant la gestation à l’inhalation de gaz d’échappement diesel filtrés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Effets d’un régime hypergras administré chez les générations F0 et F1 sur les placentas de seconde génération F2, dans un modèle lapin : apports combinés de la microscopie électronique à transmission (MET) et de la microscopie infrarouge à transformée de Fourier couplée à une source synchrotron (S-FTIR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine Guinot</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. journées de Formation du RCCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2016, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">7. JST du Réseau des Microscopistes de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Jouy en Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607889v1</w:t>
+                <w:t xml:space="preserve">hal-01608330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un régime hypergras administré chez les générations F0 et F1 sur les placentas de seconde génération F2, dans un modèle lapin : apports combinés de la microscopie électronique à transmission (MET) et de la microscopie infrarouge à transformée de Fourier couplée à une source synchrotron (S-FTIR)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Le placenta, organe des échanges foeto-maternels et de la programmation fœtale. Caractérisation ultrastructurale du placenta dans un modèle lapin témoin ou soumis pendant la gestation à l’inhalation de gaz d’échappement diesel filtrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. JST du Réseau des Microscopistes de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Jouy en Josas, France. 1 p</w:t>
+              <w:t xml:space="preserve">15. journées de Formation du RCCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2016, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608330v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term effects of daily exposure to Diesel exhaust during gestation on the olfactory system development in rabbits pups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Bernal Melendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12851,64 +12851,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to diesel exhaust alters placental function and induces intergenerational effects in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12997,51 +12997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13247,90 +13247,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
@@ -13372,51 +13372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences tardives de perturbations épigénétiques précoces : exemple des clones bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13478,273 +13478,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aberrant age of liver DNA methylation is associated with cloning-induced pathologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+                <w:t xml:space="preserve">The development origins of health and disease: Importance for animal production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2015, Roscoff, France</w:t>
+              <w:t xml:space="preserve">31ème colloque scientifique AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797595v1</w:t>
+                <w:t xml:space="preserve">hal-02741063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development origins of health and disease: Importance for animal production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An aberrant age of liver DNA methylation is associated with cloning-induced pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Robles</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème colloque scientifique AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2015, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741063v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation fœtale : la part du père dans l’impact périconceptionnel</w:t>
               </w:r>
@@ -13756,64 +13756,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Congrès de la Société Française d'Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Endocrinologie (SFE). FRA., Oct 2015, Angers, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13847,51 +13847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The developmental origins of health and disease: importance for animal production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13985,51 +13985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short periconceptional maternal hyperglycemia is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14244,51 +14244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short periconceptional maternal hyperglycemia is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14369,64 +14369,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A periconceptional maternal hyperglycemia disrupts the feto-placental membrane fatty acid profiles in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Brat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14475,316 +14475,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exposition maternelle aux gaz d’échappement de moteur diesel au cours de la gestation affecte le développement foeto-placentaire : validation du modèle lapin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Effects of a preconceptional and gestational mutli-vitamin-mineral-omega3 supplementation on fetoplacental development in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontre du Groupe de la Francophonie Placentaire (GfP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th Annual Conference of the IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2014, Reno, Nevada, United States. pp.150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv26n1Ab72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797176v1</w:t>
+                <w:t xml:space="preserve">hal-01019240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a preconceptional and gestational mutli-vitamin-mineral-omega3 supplementation on fetoplacental development in a rabbit model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">L’exposition maternelle aux gaz d’échappement de moteur diesel au cours de la gestation affecte le développement foeto-placentaire : validation du modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of the IETS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. Rencontre du Groupe de la Francophonie Placentaire (GfP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Sep 2014, Paris, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019240v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual dimorphism starting from the blastocyst stage in response to an imbalanced maternal diet in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14792,51 +14792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Whistler, British Columbia, Canada. </w:t>
@@ -14899,90 +14899,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’une supplémentation multi-vitamines-minéraux-oméga3 préconceptionnelle et gestationnelle sur le développement fœtoplacentaire dans un modèle lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales de la société française de médecine périnatale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Monaco, R.A.S. chinoise de Macao</w:t>
@@ -15330,51 +15330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syndrome métabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Alimentation et Santé: risques et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexandria University. EGY., Feb 2008, Alexandrie, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15399,51 +15399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syndrome métabolique : consensus autour d'une définition et des pistes nutritionnelles pour le prévenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Alimentation et Santé : risques et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexandria University. EGY., Feb 2008, Alexandrie, Égypte. 166 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15468,51 +15468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradi-Lin® et fonction cardiaque : Apports de lin &amp;quot;Tradi-Lin®&amp;quot; ou d’huiles de poisson : Effets sur la fonctionnalité cardiaque (modèle rat)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Oméga 3, Tradi-Lin® et chaîne alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valorex SAS. FRA. Bleu Blanc Coeur., Sep 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15569,77 +15569,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress in mammals: pregnancy and placental function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidative Stress and Women'S Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15677,51 +15677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition et pathologies cardiovasculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grynberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15772,51 +15772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de risque et facteurs protecteurs : Lipides sans surcharge pondérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grynberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16053,51 +16053,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habilitation à diriger des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université Paris Sud - Paris 11, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16147,51 +16147,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention par les acides gras alimentaires des conséquences cardiaques d'une augmentation de la pression sanguine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université de Bourgogne, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16308,51 +16308,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B79D85DF"/>
+    <w:nsid w:val="A8BDAFCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16539,51 +16539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-rousseau-ralliard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2684-1791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058639888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chans&#233;aume-Bussiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narce" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.02.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132455v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nowak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Dakroub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t No&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Slimene" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2025.159646" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Valentino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sabat&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grossmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2025.117493" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dalle-Chanseaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hita Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dos Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112640" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Fouikar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Acker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Frenois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-024-01457-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713923v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics12100710" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514814v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.12.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Josse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouveau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10120691" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14475" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104868" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259676v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914547" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050425" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2023.0925" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Morin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.784268" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111690" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412854v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2020.0787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867469v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Safi-Stibler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061572" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Panchenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11050948" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360561v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorimier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hainaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16203888" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thieme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Brat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rolland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.10.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02110667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Olivier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-018-0288-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212132" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621655v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rovira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000351" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622829v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Zemdegs" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rainer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy P Grossmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grynberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00974" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617791v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632626v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637441v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-016-0151-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630509v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638061v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13060586" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tardivel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vedie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.01.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M4LQ8Q3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160270v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8139" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681946v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy L&#233;guillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Lecs&#246;-Bornet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L&#233;mus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138602" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635361v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin S&#248;rig Hougaard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Campagnolo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2015.05.015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204340v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Doublet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Robert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboulleau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.07.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV3LTKLH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204017/4414000087" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019144v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Karsenty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Robbez-Masson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Margotat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-012-0488-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGCVN6G1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083458" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Attia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Destaillats" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2011.10.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HVZQ9S0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660399v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Domergue-Dupont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronglih Liao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2009.00802.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJZLJTKM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204234v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goirand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardivel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Algaron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3060" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665644v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guilland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raederstorff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2009.03.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MTQKG5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668144v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Dutot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-6-48" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655318v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brochot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auch&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Macaire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-6-14" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657613v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Robbez Masson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gueugneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paul" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00150990v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Ath&#233;a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viollet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mateo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Novotova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-0187" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668136v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couloubaly" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delom&#233;nie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2362.2007.01843.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LV0WBWK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659171v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adey Ayalew-Pervanchon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Assayag" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00194.2007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657669v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph S. Faustino" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie N. Landry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette L. Kostenuk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant N. Pierce" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/y05-131" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676983v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683189v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bru-Mercier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Deroubaix" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulombe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00180.2001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671397v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sentex" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrary" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681463v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raederstorff" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695808v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sergiel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rupp" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994687v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.10.027" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279447v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525472v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715907v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225322v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolgust" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147617v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouveau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104801" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225340v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483311v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454910v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hankele" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299638v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785837v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734575v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fournier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adib-Lesaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutigny" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737688v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fournier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boutigny" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734082v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming R. Cassee" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734768v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733989v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736388v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Junien" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737750v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Josse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789132v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789300v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud-Kremarik" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Olivier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607889v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608330v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870573v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.482" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742499v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.06.054" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S19N92S6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197642v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797595v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744230v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.07.008" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739712v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741096v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thieme" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab119" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740230v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fournier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Benoist" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vedie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741228v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744199v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797176v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019240v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab72" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190599v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.054" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9262RZG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189852v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189896v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attia" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destaillats" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004515v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie N. Fournier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle E. Girard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Robert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Vedie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820570v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754990v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754989v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820763v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797463v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/346736_2.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832147v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemoniteurdespharmacies.fr/boutique/livres/principes-de-nutrition-pour-le-pharmacien.html" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832144v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365255_2.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607976v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alessandri" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820742v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832146v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-rousseau-ralliard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2684-1791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058639888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chans&#233;aume-Bussiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narce" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.02.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132455v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nowak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Dakroub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t No&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Slimene" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2025.159646" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Valentino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sabat&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grossmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2025.117493" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dalle-Chanseaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hita Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dos Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112640" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Fouikar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Acker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Frenois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-024-01457-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713923v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics12100710" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514814v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.12.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Josse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouveau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10120691" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14475" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259676v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914547" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112370v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050425" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133576v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104868" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2023.0925" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Morin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.784268" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111690" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412854v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2020.0787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867469v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Safi-Stibler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061572" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Panchenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11050948" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360561v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorimier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hainaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16203888" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thieme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Brat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rolland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.10.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02110667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Olivier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-018-0288-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212132" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621655v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rovira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000351" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622829v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Zemdegs" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rainer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy P Grossmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grynberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00974" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617791v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620081v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637441v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-016-0151-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630509v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638061v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13060586" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tardivel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vedie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.01.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M4LQ8Q3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160270v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8139" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681946v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy L&#233;guillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Lecs&#246;-Bornet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L&#233;mus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138602" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635361v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin S&#248;rig Hougaard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Campagnolo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2015.05.015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630542v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204017/4414000087" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204340v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Doublet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Robert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboulleau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.07.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV3LTKLH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019144v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Karsenty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Robbez-Masson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Margotat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-012-0488-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGCVN6G1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083458" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Attia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Destaillats" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2011.10.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HVZQ9S0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660399v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Domergue-Dupont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronglih Liao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2009.00802.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJZLJTKM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204234v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goirand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardivel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Algaron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3060" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665644v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guilland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raederstorff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2009.03.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MTQKG5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668144v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Dutot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-6-48" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655318v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brochot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auch&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Macaire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-6-14" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657613v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Robbez Masson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gueugneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paul" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00150990v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Ath&#233;a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viollet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mateo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Novotova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-0187" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668136v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couloubaly" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delom&#233;nie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2362.2007.01843.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LV0WBWK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659171v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adey Ayalew-Pervanchon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Assayag" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00194.2007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657669v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph S. Faustino" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie N. Landry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette L. Kostenuk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant N. Pierce" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/y05-131" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676983v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683189v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bru-Mercier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Deroubaix" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulombe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00180.2001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671397v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sentex" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrary" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681463v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raederstorff" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695808v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sergiel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rupp" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994687v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.10.027" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279447v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525472v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715907v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225322v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolgust" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147617v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouveau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104801" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225340v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483311v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454910v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hankele" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299638v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785837v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734575v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fournier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adib-Lesaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutigny" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737688v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fournier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boutigny" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734082v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming R. Cassee" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734768v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733989v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736388v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Junien" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737750v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Josse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789132v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789300v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud-Kremarik" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Olivier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608330v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607889v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870573v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.482" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742499v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.06.054" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S19N92S6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197642v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741063v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797595v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744230v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.07.008" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739712v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741096v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thieme" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab119" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740230v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fournier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Benoist" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vedie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741228v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744199v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019240v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab72" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797176v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190599v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.054" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9262RZG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189852v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189896v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attia" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destaillats" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004515v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie N. Fournier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle E. Girard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Robert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Vedie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820570v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754990v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754989v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820763v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797463v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/346736_2.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832147v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemoniteurdespharmacies.fr/boutique/livres/principes-de-nutrition-pour-le-pharmacien.html" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832144v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365255_2.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607976v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alessandri" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820742v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832146v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>