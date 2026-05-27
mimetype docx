--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -509,524 +509,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eicosapentaenoic acid inhibits cholesterol efflux pathways from cholesterol-loaded human THP-1 macrophages by reducing the hydrolysis of cholesteryl esters mediated by carboxylesterase 1</w:t>
+                <w:t xml:space="preserve">Mise au point sur les compléments alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Nowak</w:t>
+                <w:t xml:space="preserve">Eric Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hani Dakroub</w:t>
+                <w:t xml:space="preserve">Emilie Dalle-Chanseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Noël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Slimene</w:t>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1870 (6), pp.159646. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (4), pp.215-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2025.159646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132455v1</w:t>
+                <w:t xml:space="preserve">hal-05167976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardant tricresyl phosphate gestational exposure induced endocrine and metabolic disruptions in rat</w:t>
+                <w:t xml:space="preserve">Eicosapentaenoic acid inhibits cholesterol efflux pathways from cholesterol-loaded human THP-1 macrophages by reducing the hydrolysis of cholesteryl esters mediated by carboxylesterase 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Valentino</w:t>
+                <w:t xml:space="preserve">Maxime Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Sabaté</w:t>
+                <w:t xml:space="preserve">Hani Dakroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Perceau</w:t>
+                <w:t xml:space="preserve">Benoît Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Viton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Grossmann</w:t>
+                <w:t xml:space="preserve">Sana Slimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2025.117493⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1870 (6), pp.159646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2025.159646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222549v1</w:t>
+                <w:t xml:space="preserve">hal-05132455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food supplements – From prescribers to consumers on the French market</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flame retardant tricresyl phosphate gestational exposure induced endocrine and metabolic disruptions in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.06.002⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 503, pp.117493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2025.117493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167923v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on food supplements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food supplements – From prescribers to consumers on the French market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chanséaume-Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60 (4), pp.215-224. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05167976v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-specific differences in the influence of maternal obesity on the oxidative and inflammatory status in the maternal-placental-fetal unit: new insights into the placental sphingolipid profile</w:t>
               </w:r>
@@ -1542,269 +1542,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconception and/or preimplantation exposure to a mixture of environmental contaminants altered fetoplacental development and placental function in a rabbit model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance of maternal exposure windows to high-fat diet on placental function and phenotype of the offspring: Summary review of work carried out in rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Prézelin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119829⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2023.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683426v1</w:t>
+                <w:t xml:space="preserve">hal-04514814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of maternal exposure windows to high-fat diet on placental function and phenotype of the offspring: Summary review of work carried out in rabbit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preconception and/or preimplantation exposure to a mixture of environmental contaminants altered fetoplacental development and placental function in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 262, pp.119829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2023.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04514814v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity during Pregnancy in the Horse : Effect on Term Placental Structure and Gene Expression, as Well as Colostrum and Milk Fatty Acid Concentration</w:t>
               </w:r>
@@ -1924,64 +1924,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra‐uterine programming of future fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2026,403 +2026,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multigenerational Effects of a Complex Human-Relevant Exposure during Folliculogenesis and Preimplantation Embryo Development: The FEDEXPO Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Fouikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Calderari</w:t>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Virginie Helies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics11050425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249255v1</w:t>
+                <w:t xml:space="preserve">hal-04112370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Maternal Exposure to a Diet High in Fats and Cholesterol on the Placental Function and Phenotype of the Offspring in a Rabbit Model: A Summary Review of About 15 Years of Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (19), pp.14547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms241914547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenerational Effects of a Complex Human-Relevant Exposure during Folliculogenesis and Preimplantation Embryo Development: The FEDEXPO Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara El Fouikar</w:t>
+                <w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Helies</w:t>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (5), pp.425. </w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics11050425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112370v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal age, parity and nursing status at fertilization affects post-partum lactation up to weaning in horses</w:t>
               </w:r>
@@ -2542,51 +2542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et grossesse : ce que nous apprennent les modèles animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2659,64 +2659,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2914,64 +2914,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition maternelle, fonctions placentaires et fertilité de la descendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (1), pp 78-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3044,51 +3044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3152,64 +3152,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origines développementales de la santé et des maladies : quelle signification pour la fertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3415,51 +3415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah A. Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3657,51 +3657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4040,256 +4040,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a gestational exposure to diesel exhaust on offspring gonadal development: experimental study in the rabbit.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative stress in mammals: pregnancy and placental function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (5-6), pp.128 - 132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621655v1</w:t>
+                <w:t xml:space="preserve">hal-02622829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress in mammals: pregnancy and placental function</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of a gestational exposure to diesel exhaust on offspring gonadal development: experimental study in the rabbit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Torres-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (5), pp.519-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040174418000351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622829v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiolytic- and antidepressant-like effects of fish oil-enriched diet in brain-derived neurotrophic factor deficient mice</w:t>
               </w:r>
@@ -4422,64 +4422,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress oxydatif chez les mammifères: effets sur la grossesse et la fonction placentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, XXII (n°5-6, Mai-Juin 2018), pp.128-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4581,77 +4581,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition et origines développementales des maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédiatrie Pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 282, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4693,51 +4693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function and induces intergenerational effects in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4887,77 +4887,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition et origines développementales des maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique Pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 288, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4986,64 +4986,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet before and during pregnancy and offspring health: The importance of animal models and what can be learned from them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5107,51 +5107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered DNA methylation associated with an abnormal liver phenotype in a cattle model with a high incidence of perinatal pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5368,295 +5368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk from dams fed an obesogenic diet combined with a high-fat/high-sugar diet induces long-term abnormal mammary gland development in the rabbit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Wound Healing and Antibacterial Activity of Five Ethnomedical Calophyllum inophyllum Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Koch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Teddy Léguillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Galio</w:t>
+                <w:t xml:space="preserve">Marylin Lecsö-Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chat</w:t>
+                <w:t xml:space="preserve">Christelle Lémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of animal science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2014-8139⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160270v1</w:t>
+                <w:t xml:space="preserve">hal-01681946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wound Healing and Antibacterial Activity of Five Ethnomedical Calophyllum inophyllum Oils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teddy Léguillier</w:t>
+                <w:t xml:space="preserve">Milk from dams fed an obesogenic diet combined with a high-fat/high-sugar diet induces long-term abnormal mammary gland development in the rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylin Lecsö-Bornet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lémus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+                <w:t xml:space="preserve">Sophie Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (9), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Journal of animal science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (4), pp.1641-1655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2014-8139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681946v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perspective on the developmental toxicity of inhaled nanoparticles</w:t>
               </w:r>
@@ -5668,64 +5668,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sørig Hougaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Campagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5774,307 +5774,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of maternal hyperlipidic hypercholesterolaemic diet on male reproductive organs and testosterone concentration in rabbits</w:t>
+                <w:t xml:space="preserve">Contrasting effects of arachidonic acid and docosahexaenoic acid membrane incorporation into cardiomyocytes on free cholesterol turnover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte C. Dupont</w:t>
+                <w:t xml:space="preserve">Aline Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vedie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Reboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S204017/4414000087⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1841 (10), pp.1413-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2014.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630542v1</w:t>
+                <w:t xml:space="preserve">hal-01204340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting effects of arachidonic acid and docosahexaenoic acid membrane incorporation into cardiomyocytes on free cholesterol turnover</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vedie</w:t>
+                <w:t xml:space="preserve">Impact of maternal hyperlipidic hypercholesterolaemic diet on male reproductive organs and testosterone concentration in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte C. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Reboulleau</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2014.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp.183-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S204017/4414000087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01204340v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects of omega-3 fatty acids on the consequences of a fructose diet are not mediated by PPAR delta or PGC1 alpha</w:t>
               </w:r>
@@ -6206,103 +6206,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual dimorphism of the feto-placental phenotype in response to a high fat and control maternal diets in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), pp.1-13. </w:t>
@@ -8547,51 +8547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Angrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donya Popping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Placenta Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Hradec Králové, Czech Republic. n.p., </w:t>
@@ -8879,90 +8879,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental effects of exposure to airborne pollution : insight from a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPA - Satellite Meeting: Environmental stressors effects on placenta and pregnancy (incl. ecoanxiety &amp; climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9112,51 +9112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity during pregnancy in the horse: effect on term placental structure and gene expression, as well as colostrum and milk fatty acid concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9285,64 +9285,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wolgust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Jitaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENVA, Sep 2023, Maisons-Alfort, France</w:t>
@@ -9423,51 +9423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Placenta Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Jouy-en-Josas, France</w:t>
@@ -9496,103 +9496,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un régime maternel hypergras sur le transcriptome ovocytaire et embryonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
@@ -9621,51 +9621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of F0 maternal diesel engine exhaust exposure during gestation on F1 and F2 offspring phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9781,51 +9781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9880,90 +9880,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition maternelle aux nanoparticules métalliques (Au-pvp, Ag, CeO2) par instillation: effets sur la fonction placentaire et le phénotype fœtal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geeverding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10005,103 +10005,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
@@ -10156,51 +10156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hankele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10258,592 +10258,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion, pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Rousseau</w:t>
+                <w:t xml:space="preserve">Diabète et obésité maternelle et paternelle: quelles conséquences pour la descendance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Mar 2019, Paris, France. 36 p</w:t>
+              <w:t xml:space="preserve">Club de Recherches Cliniques du Québec (CRCQ) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Hôtel Estérel, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734084v1</w:t>
+                <w:t xml:space="preserve">hal-02299638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diabète et obésité maternelle et paternelle: quelles conséquences pour la descendance?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Effects of Exposure to Diesel Exhaust During Pregnancy : lessons from a Rabbit Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club de Recherches Cliniques du Québec (CRCQ) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Hôtel Estérel, Canada</w:t>
+              <w:t xml:space="preserve">Scientific Seminar USP Veterinary school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University São Paulo Veterinary School. Sao Paulo, BRA., Aug 2019, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299638v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Exposure to Diesel Exhaust During Pregnancy : lessons from a Rabbit Model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fatty acid profile of canine colostrum, milk and industrial milks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Mila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adib-Lesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Seminar USP Veterinary school</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University São Paulo Veterinary School. Sao Paulo, BRA., Aug 2019, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European-Veterinary-Society-for-Small-Animal-Reproduction (EVSSAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785837v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid profile of canine colostrum, milk and industrial milks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie S. Chastant</w:t>
+                <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Fournier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Adib-Lesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Boutigny</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European-Veterinary-Society-for-Small-Animal-Reproduction (EVSSAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">22. EVSSAR Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734575v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid profile of canine colostrum, milk and industrial milks</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion, pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Boutigny</w:t>
+                <w:t xml:space="preserve">Camille Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. EVSSAR Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.114</w:t>
+              <w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Mar 2019, Paris, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737688v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on foeto-placental development and placental function, in a rabbit model</w:t>
               </w:r>
@@ -10881,51 +10881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Boere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fokkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Salzburg, Austria</w:t>
@@ -10948,277 +10948,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">Effects of maternal Au-NP exposure by ingestion on feto-placental development and placental function, in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flemming R. Cassee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
+              <w:t xml:space="preserve">6. International Conference on Health and Safety issues related to nanomaterials for a socially responsible approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Nanosafety Platform-CEA., Nov 2018, Grenoble, France. pp.212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734001v1</w:t>
+                <w:t xml:space="preserve">hal-02734082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal Au-NP exposure by ingestion on feto-placental development and placental function, in a rabbit model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Health and Safety issues related to nanomaterials for a socially responsible approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Nanosafety Platform-CEA., Nov 2018, Grenoble, France. pp.212</w:t>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734082v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre le rôle de l’exposition précoce à la pollution de l’air sur la santé via une approche originale combinant une cohorte épidémiologique (SEPAGES) et une étude toxicologique</w:t>
               </w:r>
@@ -11368,64 +11368,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
@@ -11493,51 +11493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11605,51 +11605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhaël Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11730,51 +11730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Safi-Stibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11829,51 +11829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternal, la fonction placentaire et le poids de naissance des poulains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12204,103 +12204,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Congrès de la Société Française de Toxicologie Génétique "Conséquences pour l'homme et l'environnement des effets génotoxiques et épigénétiques transgénérationnels"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Toxicologie Génétique. FRA., Oct 2017, Marseille, France</w:t>
@@ -12448,277 +12448,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un régime hypergras administré chez les générations F0 et F1 sur les placentas de seconde génération F2, dans un modèle lapin : apports combinés de la microscopie électronique à transmission (MET) et de la microscopie infrarouge à transformée de Fourier couplée à une source synchrotron (S-FTIR)</w:t>
+                <w:t xml:space="preserve">Le placenta, organe des échanges foeto-maternels et de la programmation fœtale. Caractérisation ultrastructurale du placenta dans un modèle lapin témoin ou soumis pendant la gestation à l’inhalation de gaz d’échappement diesel filtrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. JST du Réseau des Microscopistes de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Jouy en Josas, France. 1 p</w:t>
+              <w:t xml:space="preserve">15. journées de Formation du RCCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2016, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608330v1</w:t>
+                <w:t xml:space="preserve">hal-01607889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le placenta, organe des échanges foeto-maternels et de la programmation fœtale. Caractérisation ultrastructurale du placenta dans un modèle lapin témoin ou soumis pendant la gestation à l’inhalation de gaz d’échappement diesel filtrés</w:t>
+                <w:t xml:space="preserve">Effets d’un régime hypergras administré chez les générations F0 et F1 sur les placentas de seconde génération F2, dans un modèle lapin : apports combinés de la microscopie électronique à transmission (MET) et de la microscopie infrarouge à transformée de Fourier couplée à une source synchrotron (S-FTIR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine Guinot</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. journées de Formation du RCCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2016, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">7. JST du Réseau des Microscopistes de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Jouy en Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607889v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term effects of daily exposure to Diesel exhaust during gestation on the olfactory system development in rabbits pups</w:t>
               </w:r>
@@ -12832,298 +12832,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to diesel exhaust alters placental function and induces intergenerational effects in rabbits</w:t>
+                <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josiane Aioun</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Annual Conference of the European Teratology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742499v1</w:t>
+                <w:t xml:space="preserve">hal-02743432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
+                <w:t xml:space="preserve">Maternal exposure to diesel exhaust alters placental function and induces intergenerational effects in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44. Annual Conference of the European Teratology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Teratology Society (ETS). GBR., Sep 2016, Dublin, Ireland. 210 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2016.06.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743432v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a human cohort (SEPAGES) and a toxicological experiment to decipher the relations between the Exposome, omics markers and child health</w:t>
               </w:r>
@@ -13247,64 +13247,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13372,51 +13372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences tardives de perturbations épigénétiques précoces : exemple des clones bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13484,51 +13484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development origins of health and disease: Importance for animal production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13536,51 +13536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème colloque scientifique AETE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13618,51 +13618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An aberrant age of liver DNA methylation is associated with cloning-induced pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13756,64 +13756,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Congrès de la Société Française d'Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Endocrinologie (SFE). FRA., Oct 2015, Angers, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13847,51 +13847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The developmental origins of health and disease: importance for animal production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13966,329 +13966,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short periconceptional maternal hyperglycemia is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eicosapentaenoic acid (EPA) membrane incorporation impaired abca1-dependent cholesterol efflux through a pka pathway in primary human macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vedie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Annual Conference of IETS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">83. Congress of the European-Atherosclerosis-Society (EAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741096v1</w:t>
+                <w:t xml:space="preserve">hal-02740230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eicosapentaenoic acid (EPA) membrane incorporation impaired abca1-dependent cholesterol efflux through a pka pathway in primary human macrophages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Tardivel</w:t>
+                <w:t xml:space="preserve">A short periconceptional maternal hyperglycemia is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Benoist</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+                <w:t xml:space="preserve">R. Thieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83. Congress of the European-Atherosclerosis-Society (EAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41. Annual Conference of IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740230v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short periconceptional maternal hyperglycemia is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14382,51 +14382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Brat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14494,51 +14494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a preconceptional and gestational mutli-vitamin-mineral-omega3 supplementation on fetoplacental development in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14628,77 +14628,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exposition maternelle aux gaz d’échappement de moteur diesel au cours de la gestation affecte le développement foeto-placentaire : validation du modèle lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14734,298 +14734,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual dimorphism starting from the blastocyst stage in response to an imbalanced maternal diet in a rabbit model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Effets d’une supplémentation multi-vitamines-minéraux-oméga3 préconceptionnelle et gestationnelle sur le développement fœtoplacentaire dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées nationales de la société française de médecine périnatale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Monaco, R.A.S. chinoise de Macao</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190599v1</w:t>
+                <w:t xml:space="preserve">hal-01189852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une supplémentation multi-vitamines-minéraux-oméga3 préconceptionnelle et gestationnelle sur le développement fœtoplacentaire dans un modèle lapin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Mourier</w:t>
+                <w:t xml:space="preserve">Sexual dimorphism starting from the blastocyst stage in response to an imbalanced maternal diet in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de la société française de médecine périnatale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Whistler, British Columbia, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2013.06.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189852v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deleterious impact of elaidic [i]trans[/i] fatty acid on ABCA1-mediated cholesterol efflux from mouse and human and human macrophages</w:t>
               </w:r>
@@ -15050,51 +15050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vedie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Destaillats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15569,77 +15569,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress in mammals: pregnancy and placental function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidative Stress and Women'S Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16308,51 +16308,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8BDAFCC"/>
+    <w:nsid w:val="DAD0BD32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16539,51 +16539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-rousseau-ralliard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2684-1791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058639888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chans&#233;aume-Bussiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narce" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.02.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132455v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nowak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Dakroub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t No&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Slimene" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2025.159646" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Valentino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sabat&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grossmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2025.117493" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dalle-Chanseaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hita Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dos Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112640" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Fouikar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Acker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Frenois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-024-01457-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713923v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics12100710" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514814v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.12.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Josse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouveau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10120691" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14475" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259676v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914547" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112370v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050425" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133576v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104868" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2023.0925" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Morin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.784268" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111690" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412854v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2020.0787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867469v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Safi-Stibler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061572" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Panchenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11050948" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360561v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorimier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hainaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16203888" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thieme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Brat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rolland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.10.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02110667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Olivier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-018-0288-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212132" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621655v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rovira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000351" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622829v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Zemdegs" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rainer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy P Grossmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grynberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00974" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617791v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620081v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637441v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-016-0151-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630509v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638061v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13060586" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tardivel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vedie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.01.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M4LQ8Q3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160270v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8139" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681946v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy L&#233;guillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Lecs&#246;-Bornet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L&#233;mus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138602" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635361v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin S&#248;rig Hougaard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Campagnolo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2015.05.015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630542v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204017/4414000087" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204340v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Doublet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Robert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboulleau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.07.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV3LTKLH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019144v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Karsenty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Robbez-Masson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Margotat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-012-0488-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGCVN6G1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083458" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Attia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Destaillats" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2011.10.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HVZQ9S0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660399v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Domergue-Dupont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronglih Liao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2009.00802.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJZLJTKM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204234v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goirand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardivel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Algaron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3060" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665644v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guilland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raederstorff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2009.03.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MTQKG5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668144v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Dutot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-6-48" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655318v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brochot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auch&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Macaire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-6-14" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657613v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Robbez Masson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gueugneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paul" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00150990v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Ath&#233;a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viollet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mateo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Novotova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-0187" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668136v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couloubaly" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delom&#233;nie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2362.2007.01843.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LV0WBWK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659171v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adey Ayalew-Pervanchon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Assayag" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00194.2007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657669v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph S. Faustino" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie N. Landry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette L. Kostenuk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant N. Pierce" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/y05-131" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676983v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683189v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bru-Mercier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Deroubaix" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulombe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00180.2001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671397v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sentex" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrary" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681463v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raederstorff" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695808v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sergiel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rupp" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994687v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.10.027" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279447v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525472v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715907v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225322v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolgust" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147617v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouveau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104801" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225340v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483311v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454910v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hankele" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299638v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785837v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734575v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fournier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adib-Lesaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutigny" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737688v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fournier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boutigny" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734082v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming R. Cassee" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734768v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733989v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736388v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Junien" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737750v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Josse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789132v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789300v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud-Kremarik" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Olivier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608330v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607889v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870573v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.482" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742499v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.06.054" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S19N92S6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197642v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741063v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797595v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744230v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.07.008" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739712v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741096v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thieme" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab119" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740230v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fournier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Benoist" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vedie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741228v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744199v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019240v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab72" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797176v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190599v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.054" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9262RZG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189852v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189896v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attia" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destaillats" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004515v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie N. Fournier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle E. Girard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Robert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Vedie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820570v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754990v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754989v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820763v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797463v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/346736_2.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832147v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemoniteurdespharmacies.fr/boutique/livres/principes-de-nutrition-pour-le-pharmacien.html" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832144v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365255_2.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607976v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alessandri" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820742v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832146v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-rousseau-ralliard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2684-1791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058639888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chans&#233;aume-Bussiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narce" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.02.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167976v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dalle-Chanseaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nowak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Dakroub" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t No&#235;l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Slimene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2025.159646" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Valentino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sabat&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grossmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2025.117493" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hita Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dos Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112640" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Fouikar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Acker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Frenois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-024-01457-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713923v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics12100710" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514814v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.12.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Josse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouveau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10120691" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14475" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050425" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914547" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133576v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104868" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2023.0925" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Morin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.784268" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111690" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412854v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2020.0787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867469v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Safi-Stibler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061572" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Panchenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11050948" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360561v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorimier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hainaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16203888" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thieme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Brat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rolland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.10.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02110667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Olivier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-018-0288-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212132" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621655v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rovira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000351" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Zemdegs" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rainer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy P Grossmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grynberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00974" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617791v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620081v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637441v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-016-0151-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630509v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638061v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13060586" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tardivel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vedie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.01.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M4LQ8Q3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681946v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy L&#233;guillier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Lecs&#246;-Bornet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L&#233;mus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138602" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160270v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8139" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635361v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin S&#248;rig Hougaard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Campagnolo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2015.05.015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204340v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Doublet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Robert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboulleau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.07.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV3LTKLH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204017/4414000087" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019144v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Karsenty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Robbez-Masson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Margotat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-012-0488-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGCVN6G1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083458" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Attia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Destaillats" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2011.10.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HVZQ9S0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660399v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Domergue-Dupont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronglih Liao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2009.00802.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJZLJTKM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204234v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goirand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardivel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Algaron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3060" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665644v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guilland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raederstorff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2009.03.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3MTQKG5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668144v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Dutot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-6-48" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655318v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brochot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auch&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Macaire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-6-14" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657613v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Robbez Masson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gueugneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paul" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00150990v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Ath&#233;a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viollet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mateo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Novotova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-0187" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668136v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couloubaly" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delom&#233;nie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2362.2007.01843.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LV0WBWK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659171v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adey Ayalew-Pervanchon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Assayag" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00194.2007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657669v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph S. Faustino" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie N. Landry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette L. Kostenuk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant N. Pierce" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/y05-131" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676983v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683189v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bru-Mercier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Deroubaix" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulombe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00180.2001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671397v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sentex" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrary" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681463v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raederstorff" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695808v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sergiel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rupp" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994687v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.10.027" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279447v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525472v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715907v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225322v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolgust" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147617v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouveau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104801" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225340v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483311v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454910v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hankele" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299638v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785837v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734575v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fournier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adib-Lesaux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutigny" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737688v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fournier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boutigny" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734082v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming R. Cassee" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734768v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733989v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736388v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Junien" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737750v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Josse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789132v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789300v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud-Kremarik" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Olivier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607889v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608330v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870573v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.482" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742499v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.06.054" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S19N92S6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197642v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741063v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797595v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744230v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.07.008" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739712v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740230v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fournier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Benoist" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vedie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741096v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thieme" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab119" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741228v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744199v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019240v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab72" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797176v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189852v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190599v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.054" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9262RZG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189896v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attia" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destaillats" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004515v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie N. Fournier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle E. Girard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Robert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Vedie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820570v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754990v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754989v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820763v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797463v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/346736_2.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832147v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemoniteurdespharmacies.fr/boutique/livres/principes-de-nutrition-pour-le-pharmacien.html" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832144v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365255_2.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607976v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alessandri" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820742v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832146v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>