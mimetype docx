--- v0 (2026-04-17)
+++ v1 (2026-05-14)
@@ -2646,208 +2646,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Primitivismes transatlantiques. Longfellow contre Whitman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Le Quellec Cottier et Antonio Rodriguez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Primitivismes des avant-gardes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-406-15118-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15120-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Postcolonial and Transatlantic: North American Epics in the Nineteenth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Cazalas, D. Rumeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPOPEIAS PÓS-COLONIAIS, POÉTICAS TRANSATLÂNTICAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editora Criação</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57-75, 2023, Epopeia, 978-85-8413-373-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951033v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04934399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Attraverso l’Europa e attraverso il tempo. Il colloquio su Dante di Mandel’stam, Achmatova e Heaney »</w:t>
               </w:r>
@@ -3351,242 +3351,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00511218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'éthique du poème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C.N.E.D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Permanence de la poésie épique au XXe siècle (Akhmatova, Hikmet, Neruda, Césaire) (Dir. D. Rumeau)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.F., pp.79-95, 2009, 978-2-13-057846-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00510387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Chant général de Pablo Neruda ou la nécessité d'une nouvelle poésie épique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Désirs et débris d'épopée dans la poésie du XXe siècle (Dir. S. Neiva)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.253-270, 2009, 978-3-03911-664-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00510390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le temps épique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C.N.E.D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permanence de la poésie épique au XXe siècle : Akhmatova, Hikmet, Neruda, Césaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.79-95, 2009, Littérature comparée, 978-2-13-057846-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00510383v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">halshs-00510390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neruda</w:t>
               </w:r>
@@ -3871,160 +3871,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Review of : The Persian Whitman: Beyond a Literary Reception by Behnam M. Fomeshi, and: Poet of the Body: New York’s Walt Whitman ed. by Susan Jaffe Tane and Karen Karbiener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.370 - 372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/mlr.2023.a901124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension de Myriam Truel, Victor Hugo en Russie et en URSS (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934193v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-04934265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Rebecca Beasley, Russomania. Russian Culture and the Creation of British Modernism</w:t>
               </w:r>
@@ -4241,51 +4241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934359v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rumeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770761v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934155v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934131v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gheerardyn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03621639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.6364" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510438v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511219v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amandio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Haddad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;ry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Duclos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cavallaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12t4w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vettorato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830041v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academicstudiespress.com/9798887194615/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04951014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Cazalas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazauric" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soubias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fourtanier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Larroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/litteratures-des-afriques/patrick-chamoiseau-et-la-mer-des-recits-4693.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/7631/les-poesies-de-langue-francaise-et-l-histoire-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/chants-du-nouveau-monde-epopee-et-modernite-whitman-neruda-glissant.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04951033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoracriacao.com.br/epopeias-pos-coloniais-poeticas-transatlanticas/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-primitivisme-des-avant-gardes-litteraires.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15120-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934507v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/poesiepolitique-pub2011/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510376v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934265v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mlr.2023.a901124" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934359v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rumeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770761v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934155v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934131v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gheerardyn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03621639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.6364" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510438v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934672v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511219v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amandio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Haddad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;ry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Duclos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cavallaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12t4w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vettorato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830041v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academicstudiespress.com/9798887194615/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04951014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Cazalas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazauric" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soubias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fourtanier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Larroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/litteratures-des-afriques/patrick-chamoiseau-et-la-mer-des-recits-4693.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/7631/les-poesies-de-langue-francaise-et-l-histoire-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/chants-du-nouveau-monde-epopee-et-modernite-whitman-neruda-glissant.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-primitivisme-des-avant-gardes-litteraires.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15120-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04951033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoracriacao.com.br/epopeias-pos-coloniais-poeticas-transatlanticas/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934507v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/poesiepolitique-pub2011/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510376v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510387v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510383v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mlr.2023.a901124" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934193v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>