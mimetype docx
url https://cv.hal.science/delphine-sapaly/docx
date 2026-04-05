--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1596,51 +1596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C330E3C2"/>
+    <w:nsid w:val="E0C71AFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>