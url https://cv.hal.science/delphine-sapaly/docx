--- v1 (2026-04-05)
+++ v2 (2026-05-14)
@@ -126,195 +126,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining SMN2 splicing modifiers with HDAC6 inhibition greatly improves muscle function and survival in Spinal Muscular Atrophy</w:t>
+                <w:t xml:space="preserve">Dysregulation of muscle cholesterol transport in amyotrophic lateral sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Osseni</w:t>
+                <w:t xml:space="preserve">Delphine Sapaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasha Slika</w:t>
+                <w:t xml:space="preserve">Flore Cheguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coudert</w:t>
+                <w:t xml:space="preserve">Laure Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Conjard-Duplany</w:t>
+                <w:t xml:space="preserve">Zoé Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Weill</w:t>
+                <w:t xml:space="preserve">Olivier Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 148 (3), pp.788-802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.01.15.633267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awae270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044738v1</w:t>
+                <w:t xml:space="preserve">hal-05583043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug Candidate BIO101 for Spinal Muscular Atrophy as Monotherapy or Combined With the Antisense Oligonucleotide ASO‐10‐27</w:t>
               </w:r>
@@ -352,1183 +352,1451 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parvin Nazari Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (5), pp.e70104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcsm.70104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analysis of the skeletal muscle metabolism is crucial for designing optimal exercise paradigms in type 2 diabetes mellitus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Weill</w:t>
+                <w:t xml:space="preserve">Drug Candidate BIO101 for Spinal Muscular Atrophy as Monotherapy or Combined With the Antisense Oligonucleotide ASO‐10‐27</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvin Nazari Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gildas Bertho</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s10020-024-00850-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (5), pp.e70104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.70104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316643v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Role of the SMN Complex Component GEMIN5 and Its Functional Relationship with Demethylase KDM6B in the Flunarizine-Mediated Neuroprotection of Motor Neuron Disease Spinal Muscular Atrophy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Pasho</w:t>
+                <w:t xml:space="preserve">Combining SMN2 splicing modifiers with HDAC6 inhibition greatly improves muscle function and survival in Spinal Muscular Atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Osseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha Slika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Conjard-Duplany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms251810039⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.01.15.633267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453872v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulation of muscle cholesterol transport in amyotrophic lateral sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Biondi</w:t>
+                <w:t xml:space="preserve">The analysis of the skeletal muscle metabolism is crucial for designing optimal exercise paradigms in type 2 diabetes mellitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Abi Akar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Caradeuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awae270⟩</w:t>
+              <w:t xml:space="preserve">Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s10020-024-00850-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977711v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NADPH oxidase 4 inhibition is a complementary therapeutic strategy for spinal muscular atrophy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bendris</w:t>
+                <w:t xml:space="preserve">Understanding the Role of the SMN Complex Component GEMIN5 and Its Functional Relationship with Demethylase KDM6B in the Flunarizine-Mediated Neuroprotection of Motor Neuron Disease Spinal Muscular Atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badih Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Delers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pasho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2023.1242828⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (18), pp.10039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms251810039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495927v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activating ATF6 in spinal muscular atrophy promotes SMN expression and motor neuron survival through the IRE1α‐XBP1 pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Domenico d'Amico</w:t>
+                <w:t xml:space="preserve">Dysregulation of muscle cholesterol transport in amyotrophic lateral sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sapaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Biondi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Bezier</w:t>
+                <w:t xml:space="preserve">F. Cheguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sapaly</w:t>
+                <w:t xml:space="preserve">Z. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropathology and Applied Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nan.12816⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Brain, 148 (3), p.788-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awae270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04385529v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Small-Molecule Flunarizine in Spinal Muscular Atrophy Patient Fibroblasts Impacts on the Gemin Components of the SMN Complex and TDP43, an RNA-Binding Protein Relevant to Motor Neuron Diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">NADPH oxidase 4 inhibition is a complementary therapeutic strategy for spinal muscular atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bruneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sapaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Letourneur</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2020.00055⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2023.1242828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453823v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Intensity Running and High-Intensity Swimming Exercises Differentially Improve Energy Metabolism in Mice With Mild Spinal Muscular Atrophy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Activating ATF6 in spinal muscular atrophy promotes SMN expression and motor neuron survival through the IRE1α‐XBP1 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Desseille</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sapaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.01258⟩</w:t>
+              <w:t xml:space="preserve">Neuropathology and Applied Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (5), pp.e12816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nan.12816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02893893v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04385529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Small-Molecule Flunarizine in Spinal Muscular Atrophy Patient Fibroblasts Impacts on the Gemin Components of the SMN Complex and TDP43, an RNA-Binding Protein Relevant to Motor Neuron Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sapaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Delers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Coridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badih Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2020.00055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-Intensity Running and High-Intensity Swimming Exercises Differentially Improve Energy Metabolism in Mice With Mild Spinal Muscular Atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Houdebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Chali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.01258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02893893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Small-molecule flunarizine increases SMN protein in nuclear Cajal bodies and motor function in a mouse model of spinal muscular atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sapaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Delers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Quérol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.2075. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-20219-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02090360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1596,51 +1864,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0C71AFC"/>
+    <w:nsid w:val="BAD87D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1827,51 +2095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-sapaly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1112-2495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044738v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Osseni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Slika" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Conjard-Duplany" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.01.15.633267" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453886v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia B&#233;zier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cottin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvin Nazari Hashemi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella El Khoury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Clerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316643v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Abi Akar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bertho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10020-024-00850-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Salman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Delers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pasho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms251810039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04977711v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sapaly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheguillaume" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weill" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Clerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Biondi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae270" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04495927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biondi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bruneteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sapaly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2023.1242828" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04385529v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico d'Amico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Januel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bezier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12816" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coridon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2020.00055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02893893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Houdebine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bastin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desseille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02090360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dos Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Qu&#233;rol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20219-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-sapaly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1112-2495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sapaly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Cheguillaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Clerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biondi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae270" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453886v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia B&#233;zier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cottin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvin Nazari Hashemi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella El Khoury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.70104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Osseni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Slika" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Conjard-Duplany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.01.15.633267" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Abi Akar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bertho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10020-024-00850-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Salman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Delers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pasho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms251810039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04977711v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sapaly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheguillaume" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weill" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Clerc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Biondi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04495927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bruneteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2023.1242828" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04385529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico d'Amico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Januel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bezier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12816" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coridon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2020.00055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02893893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Houdebine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bastin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desseille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01258" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02090360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dos Santos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Qu&#233;rol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20219-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>