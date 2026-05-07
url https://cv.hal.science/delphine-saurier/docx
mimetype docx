--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -66,256 +66,256 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Catégoriser : approches pluridisciplinaires et communicationnelles</w:t>
+                <w:t xml:space="preserve">“Start-up nation”: The making and performativity of an empty signifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jahjah</w:t>
+                <w:t xml:space="preserve">C. Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Béliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Langages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comla1.219.0031⟩</w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (e8904), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37725/mgmt.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610295v1</w:t>
+                <w:t xml:space="preserve">hal-04752802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Start-up nation”: The making and performativity of an empty signifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Champenois</w:t>
+                <w:t xml:space="preserve">Introduction. Catégoriser : approches pluridisciplinaires et communicationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Béliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (e8904), </w:t>
+              <w:t xml:space="preserve">Communication et Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (219), pp.31-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37725/mgmt.2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/comla1.219.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752802v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Le Marec, Essai sur la bibliothèque. Volonté de savoir et monde commun</w:t>
               </w:r>
@@ -554,1105 +554,1300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art et culture en prison : la possibilité d’une rencontre ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">En quête d’hétérotopie. La zad de Notre-Dame-des-Landes et la prison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ Pénal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/champpenal.13042⟩</w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59, pp.219-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.15458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522588v1</w:t>
+                <w:t xml:space="preserve">hal-03930012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des écrivains au festival Atlantide de Nantes : notes sur la figure de l’auctorialité</w:t>
+                <w:t xml:space="preserve">Art et culture en prison : la possibilité d’une rencontre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Touraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication. Série actes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.13042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522548v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proust à la Comédie française</w:t>
+                <w:t xml:space="preserve">Des écrivains au festival Atlantide de Nantes : notes sur la figure de l’auctorialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.229-230</w:t>
+              <w:t xml:space="preserve">Questions de communication. Série actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Série Actes 41, pp.155-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522765v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience culturelle en prison : réflexions sur une évaluation par le design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, pp.80-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La figure de la radicalité carcérale et ses portraits en régime médiatique</w:t>
+                <w:t xml:space="preserve">Proust à la Comédie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 210, pp.199-220</w:t>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.229-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522571v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation(s) du lieu littéraire et figure(s) de Marcel Proust</w:t>
+                <w:t xml:space="preserve">La figure de la radicalité carcérale et ses portraits en régime médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; Travaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 96</w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.199-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522543v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizing on the internet: Semiological analysis of a digital apparatus of the Online Candles</w:t>
+                <w:t xml:space="preserve">Médiation(s) du lieu littéraire et figure(s) de Marcel Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (1(23)), pp.143-166</w:t>
+              <w:t xml:space="preserve">Recherches &amp; Travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522537v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures, narratives and byways</w:t>
+                <w:t xml:space="preserve">Organizing on the internet: Semiological analysis of a digital apparatus of the Online Candles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31</w:t>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1(23)), pp.143-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618488v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shakespeare in Shackles: Pedagogical Experiment and Cultural Activity in a French Prison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer Hawkridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Social Science Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11114/ijsss.v6i3.2972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332700v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Swann en film, en BD et en mangas : polyphonie et domination inversée</w:t>
+                <w:t xml:space="preserve">Figures, narratives and byways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270691v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les personnes placées sous main de justice : réalités d'un public populaire</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication. Série actes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, A la recherche des publics populaires (1). Faire public, pp.218</w:t>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Culture et Musées, Entre les murs / Hors les murs Culture et publics empêchés 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192901v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souplesse et permanence de la médiation culturelle. Le cas de la visite découverte du musée du Louvre</w:t>
+                <w:t xml:space="preserve">Les personnes placées sous main de justice : réalités d'un public populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ghlamallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">questionsdecommunication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, série Actes (26)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259006v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes placées sous main de justice : réalités d'un public populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">questionsdecommunication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, série Actes (26)</w:t>
+              <w:t xml:space="preserve">Questions de communication. Série actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, A la recherche des publics populaires (1). Faire public, pp.218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332696v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charles Swann en film, en BD et en mangas : polyphonie et domination inversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Saurier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.5741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souplesse et permanence de la médiation culturelle. Le cas de la visite découverte du musée du Louvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Saurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ghlamallah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28, pp.251-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'action culturelle en faveur de la population pénale. Compte rendu d'une recherche sur les projets patrimoniaux en direction des personnes placées sous main de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions pénales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, XXV (3), pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1662,146 +1857,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs et médiations des low-tech depuis les années 1970 : une tentative de débroussaillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Teissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déconstruire la notion d’« innovation » par les low-tech: transformations économiques, sociales et culturelles du temps présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées scientifiques de Nantes Université, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la littérature exposée aux médiations : comment la librairie se réinvente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1817,560 +2012,560 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Le milieu littéraire au prisme de ses représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Observatoire du milieu littéraire franco-luxembourgeois (Obslit); Université du Luxembourg, Dec 2020, En ligne., France. pp.103-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage à et par la recherche via un dispositif numérique collaboratif : le cas eZoomBook.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société française des Sciences de l'Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Swann à la rencontre des industries culturelles</w:t>
+                <w:t xml:space="preserve">Patrimoine, usages de la culture et population pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ethnologie(s) du littéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Metz, France</w:t>
+              <w:t xml:space="preserve">Rencontre pour les 20 ans de la revue Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913750v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine, usages de la culture et population pénale</w:t>
+                <w:t xml:space="preserve">Charles Swann à la rencontre des industries culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre pour les 20 ans de la revue Culture et Musées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Avignon, France</w:t>
+              <w:t xml:space="preserve">Colloque Ethnologie(s) du littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913746v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les actions développées par les établissements patrimoniaux en direction des personnes placées sous main de justice : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Rencontre Patrimoine en Partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publics éloignés, publics empêchés : construire les notions pour mieux réconcilier les extrêmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International et Interdisciplinaire "A la recherche des publics populaires" 1ère partie : Faire peuple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture des musées à l'épreuve de la culture numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ghlamallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Culture et Barbarie : communication et société contemporaine " (Hommage à Edgar Morin)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets patrimoniaux en direction des personnes placées sous main de justice : l'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national interministériel, Patrimoine et mémoire collective : quelles actions pour les personnes placées sous main de justice ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2380,215 +2575,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposer &amp;quot;Le Voyage&amp;quot; en prison. Le laboratoire d’une fantasmagorie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Documentation française. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de la culture et population pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des illustres : Proust, Curie, Joliot et lieux de mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Non Standard, pp.240, 2013, Collection SIC, 978-2-9542852-3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2598,102 +2793,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure de l'auteur comme médiation littéraire. L'autoportrait de Marcel Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Audrey Alves, Maria Pourchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médiations de l'écrivain. Les conditions de la création littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.57-74, 2011,  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2703,91 +2898,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia BONACCORSI, Fantasmagories de l’écran. Nouvelles scènes de lecture, 1980-2012, Villeneuve-d’Ascq : Presses universitaires du Septentrion, coll. « Information-communication », 2020, 203 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, 2021/6 (N° 230), p. 279-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2797,484 +2992,484 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur les Solitudes 2022, Regard sur les fragilités relationnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dessajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Riffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerlis, Université de Paris; CREDOC; Fondation de France. 2023, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La visite scolaire au Louvre : un modèle structurel des pratiques et des représentations des enseignants français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumazert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Musée du Louvre, service Etudes et Recherches. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur les projets patrimoniaux en direction des personnes placées sous main de justice</w:t>
+                <w:t xml:space="preserve">Permanences et mutations de la visite découverte du Musée du Louvre dans un contexte d'évolution des dispositifs d'information et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, Direction générale du patrimoine, CESDIP. 2011</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ghlamallah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Musée du Louvre, service Etudes et Recherches. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913742v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanences et mutations de la visite découverte du Musée du Louvre dans un contexte d'évolution des dispositifs d'information et de communication</w:t>
+                <w:t xml:space="preserve">Enquête sur les projets patrimoniaux en direction des personnes placées sous main de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Musée du Louvre, service Etudes et Recherches. 2011</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Névanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, Direction générale du patrimoine, CESDIP. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913743v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiations et co-construction du patrimoine littéraire de Marcel Proust : la Maison de Tante Léonie et ses visiteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guzowski-Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héritage culturel et muséologie. Université d'Avignon, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00940273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3421,51 +3616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jahjah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saurier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.219.0031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champenois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;liard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255430v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burlat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomez-Mejia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33241" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682870v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bisenius-Penin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Saurier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Touraut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lallement" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Montagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01618488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vallee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01332700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01270691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5741" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01259006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghlamallah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10124" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01332696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835171v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01004720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00913750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00913746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00913732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00913753v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03537750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021540v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dessajan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Riffaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00913729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumazert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00913742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N&#233;vanen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00913743v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00940273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guzowski-Saurier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champenois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saurier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;liard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jahjah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.219.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255430v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burlat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomez-Mejia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33241" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682870v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bisenius-Penin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Saurier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03930012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.15458" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Touraut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lallement" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Montagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01972435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Hawkridge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/ijsss.v6i3.2972" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01618488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vallee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01332700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01332696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192901v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01270691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5741" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01259006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghlamallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10124" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Barbier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194092v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teissier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01004720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00913746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00913750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00913732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03522728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00913753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764310v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03537750v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dessajan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Riffaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00913729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumazert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00913743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00913742v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N&#233;vanen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00940273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guzowski-Saurier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>