--- v0 (2026-04-06)
+++ v1 (2026-05-05)
@@ -66,2542 +66,2542 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-scale comparison of modeling chains for traffic-related air pollutant emission assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Tirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sengelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129, pp.106354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2025.106354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of pollutant transfer from outdoor to indoor environment through decoupled numerical approach and experiment: Case study of a Paris apartment with shear-induced natural ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsubasa Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sengelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.107628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling traffic-related air and noise pollution: Multi-criteria assessment case study around schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Tirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sengelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.105029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2025.105029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smart placement of depolluting panels in urban areas as regards of the airflow using adjoint framework and district digital twin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248, pp.111111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.111111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routes Alternatives with Reduced Emissions: Large-Scale Statistical Analysis of Probe Vehicle Data in Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (10), pp.1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos13101681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of urban zonal speed dynamics from user-activity-dependent positioning data and regional paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thamara Vieira da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129, pp1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2021.103183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are average speed emission functions scale-free?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 224, 12p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487633v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercomparison of three modeling approaches for traffic-related road dust resuspension using two experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Thouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngseob Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp.108-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2017.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting for traffic speed dynamics when calculating COPERT and PHEM pollutant emissions at the urban scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Schiper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.588-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2018.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining microscopic traffic modelling and 3 pollutant emission modellings to assess modifications of traffic supply and demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Vittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Earth Sciences and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.175-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493777v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling traffic and emission models: dynamic driving speed for emissions assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Earth Sciences and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), pp.193-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Selection Techniques on Traffic Data Sets Can Help in Estimating Network Vehicle Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Schiper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Earth Sciences and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), pp.51-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic-Related Human Exposure in Urban Areas: Improving Hotspot Identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+                <w:t xml:space="preserve">Systemic approach for the assessment of the impact of urban mobility on exposures to environmental Pollutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gastineau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Sengelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Soulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TaP Conference 2025</w:t>
+              <w:t xml:space="preserve">TaP International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320176v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic approach for the assessment of the impact of urban mobility on exposures to environmental Pollutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Can</w:t>
+                <w:t xml:space="preserve">Traffic-Related Human Exposure in Urban Areas: Improving Hotspot Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Tirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Volta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gastineau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Sengelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Soulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TaP International Conference</w:t>
+              <w:t xml:space="preserve">TaP Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320189v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traffic-related air pollution and noise exposure in urban area: a multicriteria assessment framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Tirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Volta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bécarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TaP International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing pollutant emissions on an urban area using different traffic simulation approaches: multi-agent modelling and microscopic modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vehicle fleet electrification: electric energy consumption assessment at the scale of an urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Can</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bécarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAP&amp;SE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Goteborg, Sweden. 5p</w:t>
+              <w:t xml:space="preserve">TAP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Goteborg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757919v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle fleet electrification: electric energy consumption assessment at the scale of an urban area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing pollutant emissions on an urban area using different traffic simulation approaches: multi-agent modelling and microscopic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Tirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sengelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sengelin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAP 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Goteborg, France</w:t>
+              <w:t xml:space="preserve">TAP&amp;SE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Goteborg, Sweden. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757908v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population noise exposure modelling using large scale multi- agent simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Nygren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network performance under different departure time strategies from traffic and emission perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Meynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAP 2019, 23rd International Transport and Air Pollution Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Thessalonique, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating pollutant emissions from aggregated traffic variables: the influence of data sources and sampling methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Amimy Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Becarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTS 2014, International Symposium of Transport Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Ajaccio, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound exposure of a pedestrian going through an urban boulevard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Becarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Olny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA 2014, Transport Research Arena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922712v1</w:t>
-              </w:r>
-[...1452 lines deleted...]
-                <w:t xml:space="preserve">hal-01930242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2632,51 +2632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MESures et SImulation pour une GEstion Optimisée des systèmes de transports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2910,51 +2910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sengelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320189v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Galassi Luquezi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;carie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757919v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeanneret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319828v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nygren" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lejri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Meynet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Amimy Ibrahim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Becarie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327506v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsubasa Hamada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sengelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dugay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107628" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106354" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2025.105029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chakir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lejri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dugay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.111111" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663111v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jayol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13101681" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Seppecher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamara Vieira da Rocha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103183" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487633v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117324" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Thouron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.11.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ3WXG2S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schiper" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2018.06.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493777v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Badin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Clavel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Vittoz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sorand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ditchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sengelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106354" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsubasa Hamada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sengelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dugay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107628" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2025.105029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chakir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lejri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dugay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.111111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jayol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lejri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13101681" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Seppecher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamara Vieira da Rocha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103183" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487633v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117324" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Thouron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.11.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ3WXG2S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schiper" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2018.06.023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493777v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Badin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Clavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Vittoz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sorand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Galassi Luquezi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;carie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeanneret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nygren" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Meynet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922820v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Amimy Ibrahim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Becarie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ditchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>