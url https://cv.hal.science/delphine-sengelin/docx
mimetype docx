--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -100,343 +100,343 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale comparison of modeling chains for traffic-related air pollutant emission assessment</w:t>
+                <w:t xml:space="preserve">Analysis of pollutant transfer from outdoor to indoor environment through decoupled numerical approach and experiment: Case study of a Paris apartment with shear-induced natural ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Tirico</w:t>
+                <w:t xml:space="preserve">Tsubasa Hamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+                <w:t xml:space="preserve">D. Sengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sengelin</w:t>
+                <w:t xml:space="preserve">Fabrice Dugay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gastineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Can</w:t>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2025.106354⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.107628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305911v1</w:t>
+                <w:t xml:space="preserve">hal-05327506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of pollutant transfer from outdoor to indoor environment through decoupled numerical approach and experiment: Case study of a Paris apartment with shear-induced natural ventilation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale comparison of modeling chains for traffic-related air pollutant emission assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Tirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsubasa Hamada</w:t>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sengelin</w:t>
+                <w:t xml:space="preserve">Delphine Sengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Dugay</w:t>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Waeytens</w:t>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28, pp.107628. </w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129, pp.106354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.107628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2025.106354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327506v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling traffic-related air and noise pollution: Multi-criteria assessment case study around schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Tirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1109,51 +1109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for traffic speed dynamics when calculating COPERT and PHEM pollutant emissions at the urban scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Schiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Earth Sciences and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (4), pp.193-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1560,90 +1560,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic approach for the assessment of the impact of urban mobility on exposures to environmental Pollutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Soulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1685,103 +1685,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traffic-Related Human Exposure in Urban Areas: Improving Hotspot Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Tirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Volta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TaP Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
@@ -1810,64 +1810,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traffic-related air pollution and noise exposure in urban area: a multicriteria assessment framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Tirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1935,51 +1935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle fleet electrification: electric energy consumption assessment at the scale of an urban area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2043,103 +2043,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing pollutant emissions on an urban area using different traffic simulation approaches: multi-agent modelling and microscopic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Tirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAP&amp;SE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Goteborg, Sweden. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2164,64 +2164,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population noise exposure modelling using large scale multi- agent simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2910,51 +2910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sengelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106354" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsubasa Hamada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sengelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dugay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107628" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2025.105029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chakir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lejri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dugay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.111111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jayol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lejri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13101681" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Seppecher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamara Vieira da Rocha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103183" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487633v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117324" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Thouron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.11.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ3WXG2S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schiper" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2018.06.023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493777v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Badin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Clavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Vittoz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sorand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Galassi Luquezi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;carie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeanneret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nygren" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Meynet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922820v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Amimy Ibrahim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Becarie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ditchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsubasa Hamada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sengelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dugay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.107628" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305911v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sengelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106354" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2025.105029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chakir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lejri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dugay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.111111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jayol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lejri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13101681" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Seppecher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamara Vieira da Rocha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103183" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487633v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117324" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Thouron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.11.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ3WXG2S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schiper" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2018.06.023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493777v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Badin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Clavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Vittoz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sorand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Galassi Luquezi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;carie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeanneret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nygren" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Meynet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922820v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Amimy Ibrahim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Becarie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ditchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>