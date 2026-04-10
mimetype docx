--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -81,4840 +81,5108 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myco3C : Identifier et limiter les risques de mycotoxines dans les céréales produites, stockées et transformées en circuit court</w:t>
+                <w:t xml:space="preserve">From process to flavor: Microbial and sensory characterization of traditional Kaak and its artisanal production methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+                <w:t xml:space="preserve">Rachelle Alhosry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Vidal</w:t>
+                <w:t xml:space="preserve">Lucie Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Vindras</w:t>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
+                <w:t xml:space="preserve">Rosette Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Jard</w:t>
+                <w:t xml:space="preserve">Pierre Abi Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107, pp.242-257. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 136, pp.104999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.104999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383209v1</w:t>
+                <w:t xml:space="preserve">hal-05583049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal influence of milling technique in contrast to sourdough on the nutritional and organoleptic quality of bread</w:t>
+                <w:t xml:space="preserve">Myco3C : Identifier et limiter les risques de mycotoxines dans les céréales produites, stockées et transformées en circuit court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Mietton</w:t>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Mata-Orozco</w:t>
+                <w:t xml:space="preserve">Rodolphe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
+                <w:t xml:space="preserve">Camille Vindras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Marlin</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 118, pp.104426. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.242-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515406v1</w:t>
+                <w:t xml:space="preserve">hal-05383209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starter Culture Development and Innovation for Novel Fermented Foods</w:t>
+                <w:t xml:space="preserve">Insights into the microbial species diversity and specific making techniques behind Lebanese sourdough breads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Gänzle</w:t>
+                <w:t xml:space="preserve">Pamela Bechara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Monnin</w:t>
+                <w:t xml:space="preserve">Rabih El Rammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinshui Zheng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monika Coton</w:t>
+                <w:t xml:space="preserve">Pierre Abi-Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-food-072023-034207⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 136 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jambio/lxaf266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778633v1</w:t>
+                <w:t xml:space="preserve">hal-05583006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimal influence of milling technique in contrast to sourdough on the nutritional and organoleptic quality of bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Mietton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Mata-Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monika Coton</w:t>
+                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+                <w:t xml:space="preserve">Thérèse Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Howell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 118, pp.104426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234976v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Dynamics during labneh Ambaris Production in Earthenware Jars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Starter Culture Development and Innovation for Novel Fermented Foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gänzle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Abi Khalil</w:t>
+                <w:t xml:space="preserve">Ludovic Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Couderc</w:t>
+                <w:t xml:space="preserve">Jinshui Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Yvon</w:t>
+                <w:t xml:space="preserve">Lingxiao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bigey</w:t>
+                <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12163131⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.211-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-food-072023-034207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197014v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community dispersal from wheat grains to sourdoughs : a contribution of participatory research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial Dynamics during labneh Ambaris Production in Earthenware Jars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Abi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas von Gastrow</w:t>
+                <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Michel</w:t>
+                <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Legrand</w:t>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Amelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diego Segond</w:t>
+                <w:t xml:space="preserve">Frédéric Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16630⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (16), pp.3131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12163131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741463v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial communities and main features of labneh Ambaris, a traditional Lebanese fermented goat milk product</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christel Couderc</w:t>
+                <w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubnah Belahcen</w:t>
+                <w:t xml:space="preserve">Kate Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Jard</w:t>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (2), pp.868-883. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-22275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922548v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Leavening Agent and Wheat Variety on Bread Organoleptic and Nutritional Quality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial community dispersal from wheat grains to sourdoughs : a contribution of participatory research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Nolleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
+                <w:t xml:space="preserve">Lucas von Gastrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10071416⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2413-2427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749787v1</w:t>
+                <w:t xml:space="preserve">hal-03741463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisanal Household Milk Pasteurization Is Not a Determining Factor in Structuring the Microbial Communities of Labneh Ambaris: A Pilot Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Microbial communities and main features of labneh Ambaris, a traditional Lebanese fermented goat milk product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubnah Belahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Jard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11233874⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (2), pp.868-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880546v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazachstania humilis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Artisanal Household Milk Pasteurization Is Not a Determining Factor in Structuring the Microbial Communities of Labneh Ambaris: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Abi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Jard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2022.05.007⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (23), pp.3874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11233874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897730v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-Genome Sequences of Two Kazachstania barnettii Strains Isolated from Anthropic Environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Segond</w:t>
+                <w:t xml:space="preserve">Impact of Leavening Agent and Wheat Variety on Bread Organoleptic and Nutritional Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Mietton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10071416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evac007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03664873v1</w:t>
+                <w:t xml:space="preserve">hal-03749787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Two Main Domestication Trajectories in Saccharomyces cerevisiae Linked to Distinct Bread-Making Processes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kazachstania humilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bourgais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Wittwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Howell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31, pp.722-732. </w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (10), pp.1012-1013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2022.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110131v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of yeasts associated with kernels of several durum wheat genotypes and their role in co-culture with Saccharomyces cerevisiae during dough leavening</w:t>
+                <w:t xml:space="preserve">Whole-Genome Sequences of Two Kazachstania barnettii Strains Isolated from Anthropic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Alfonzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
+                <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Di Miceli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
+                <w:t xml:space="preserve">Véronique Sarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Settanni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Sterck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Segond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2020.103666⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.evac007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evac007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109790v1</w:t>
+                <w:t xml:space="preserve">hal-03664873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourdough yeast-bacteria interactions can change ferulic acid metabolism during fermentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecology of yeasts associated with kernels of several durum wheat genotypes and their role in co-culture with Saccharomyces cerevisiae during dough leavening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chahinez Aouf</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Antonio Alfonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Segond</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Miceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Settanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 98, pp.103790. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2021.103790⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2020.103666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225011v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferulic acid content variation from wheat to bread</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Evidence for Two Main Domestication Trajectories in Saccharomyces cerevisiae Linked to Distinct Bread-Making Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Segond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourgais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fsn3.2171⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.722-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192534v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Diversity Associated with Gwell, a Traditional French Mesophilic Fermented Milk Inoculated with a Natural Starter</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sourdough yeast-bacteria interactions can change ferulic acid metabolism during fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Morinière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonia Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinez Aouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Segond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8070982⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98, pp.103790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2021.103790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900333v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Kazachstania humilis Yeast Species and Lactic Acid Bacteria in Sourdough</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
+                <w:t xml:space="preserve">Ferulic acid content variation from wheat to bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Nidelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+                <w:t xml:space="preserve">Lucas Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Perez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Geneviève Conéjèro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (2), </w:t>
+              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (5), pp.2446-2457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8020240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.2171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641199v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal Species Diversity in French Bread Sourdoughs Made of Organic Wheat Flour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial Diversity Associated with Gwell, a Traditional French Mesophilic Fermented Milk Inoculated with a Natural Starter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas von Gastrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Urien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judith Legrand</w:t>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Montalent</w:t>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Casaregola</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stanislas Lubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Morinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00201⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8070982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319371v1</w:t>
+                <w:t xml:space="preserve">hal-02900333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakery yeasts, a new model for studies in ecology and evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Interactions between Kazachstania humilis Yeast Species and Lactic Acid Bacteria in Sourdough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Segond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yeast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/yea.3350⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8020240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154370v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback between environment and traits under selection in a seasonal environment: consequences for experimental evolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fungal Species Diversity in French Bread Sourdoughs Made of Organic Wheat Flour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montalent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Casaregola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.0284⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837849v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the type strain CLIB 1764 T (= CBS 14374 T ) of the yeast species Kazachstania saulgeensis isolated from French organic sourdough</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bakery yeasts, a new model for studies in ecology and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramsayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gdata.2017.07.003⟩</w:t>
+              <w:t xml:space="preserve">Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (11), pp.591-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/yea.3350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03665066v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-history strategies and carbon metabolism gene dosage in the Nakaseomyces yeasts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feedback between environment and traits under selection in a seasonal environment: consequences for experimental evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fairhead</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dorian Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramsayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Meleard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsyr/fov112⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (1876), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.0284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531601v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde des pains au levain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome sequence of the type strain CLIB 1764 T (= CBS 14374 T ) of the yeast species Kazachstania saulgeensis isolated from French organic sourdough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Sterck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saki Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genomics Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.41 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gdata.2017.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01605552v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourdough microbial community dynamics: an analysis during French organic bread-making processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le monde des pains au levain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Legrand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.12-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01532508v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of relative abundance of lactic acid bacteria species in French organic sourdough by cultural, qPCR and MiSeq high-throughput sequencing methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Monfort</w:t>
+                <w:t xml:space="preserve">Life-history strategies and carbon metabolism gene dosage in the Nakaseomyces yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Deffrasnes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourgais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fairhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.07.034⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/fov112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527569v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer et conserver la diversité de la flore des levains, un potentiel en boulangerie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sourdough microbial community dynamics: an analysis during French organic bread-making processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Onno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (part A), pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2014.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.462200815153098E12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01837776v1</w:t>
+                <w:t xml:space="preserve">hal-01532508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems approach to elucidate heterosis of protein abundances in yeast</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry T. Balliau</w:t>
+                <w:t xml:space="preserve">Characterization of relative abundance of lactic acid bacteria species in French organic sourdough by cultural, qPCR and MiSeq high-throughput sequencing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Deffrasnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M115.048058⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 239, pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636704v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization within saccharomyces genus results in homoeostasis and phenotypic novelty in winemaking conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explorer et conserver la diversité de la flore des levains, un potentiel en boulangerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramsayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0123834⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.45-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.462200815153098E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637133v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast proteome variations reveal different adaptive responses to grape must fermentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">A systems approach to elucidate heterosis of protein abundances in yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marullo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
+                <w:t xml:space="preserve">Telma da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/mst050⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (8), pp.2056-2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M115.048058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648058v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking post-translational modifications and variation of phenotypic traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Hybridization within saccharomyces genus results in homoeostasis and phenotypic novelty in winemaking conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telma da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Bourgais</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane La Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M112.024349⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), 24 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0123834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003318v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population size drives industrial Saccharomyces cerevisiae alcoholic fermentation and is under genetic control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Linking post-translational modifications and variation of phenotypic traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique de Vienne</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bourgais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02547-10⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (3), pp.720 - 735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M112.024349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644810v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread, beer and wine: Yeast domestication in the Saccharomyces sensu stricto complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Yeast proteome variations reveal different adaptive responses to grape must fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.016⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (6), pp.1368-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/mst050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02653082v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switch between Life History Strategies Due to Changes in Glycolytic Enzyme Gene Dosage in Saccharomyces cerevisiae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bread, beer and wine: Yeast domestication in the Saccharomyces sensu stricto complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.229 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00808-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02645566v1</w:t>
+                <w:t xml:space="preserve">hal-02653082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical bayesian modelling for saccharomyces cerevisiae population dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Population size drives industrial Saccharomyces cerevisiae alcoholic fermentation and is under genetic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Vienne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.05.012⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (8), pp.2772-2784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02547-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197603v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niche-driven evolution of metabolic and life-history strategies in natural and domesticated populations of Saccharomyces cerevisiae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Switch between Life History Strategies Due to Changes in Glycolytic Enzyme Gene Dosage in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoxiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique de Vienne</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Montalent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-9-296⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (2), pp.452 - 459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00808-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901364v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for autotetraploidy associated with reproductive isolation in Saccharomyces cerevisiae: towards a new domesticated species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Bely</w:t>
+                <w:t xml:space="preserve">Hierarchical bayesian modelling for saccharomyces cerevisiae population dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoxiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01828.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 142 (1-2), pp.25-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657083v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evidence for autotetraploidy associated with reproductive isolation in Saccharomyces cerevisiae: towards a new domesticated species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bourgais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (11), pp.2157-2170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01828.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niche-driven evolution of metabolic and life-history strategies in natural and domesticated populations of Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonattan Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourgais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (296), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-9-296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genetic improvement of thermo-tolerance in wine Saccharomyces cerevisiae strains by a backcross approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Yeast Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (8), pp.1148 - 1160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2009.00550.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4924,4253 +5192,4253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la domestication sur le génome des levures S. cerevisiae de vin et de pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallélisme des successions de communautés dans l’établissement des levains de panification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du métaprogramme holoflux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métaprogramme Holoflux, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of microbial communities dynamic in sourdough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Mata-Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur le bilan des recherches sur le palmier à huile au Bénin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succession de communautés microbiennes dans les filières céréales locales et conséquences sur la qualité nutritionnelle, sanitaire et organoleptique des pains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du département MICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, May 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycotoxins throughout the life cycle of a wheat grain. A case study of organic farming with on-farm storage and processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vindras-Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Mycotoxin Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du blé au pain : diversité des pratiques et biodiversité microbienne dans la filière boulangerie à faible intrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux sources végétales de notre alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Botanique de France, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast domestication in sourdough : insight from genomics and high-throughput phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII International Symposium on Sourdough</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marco Gobbetti, Free University of Bolzano, Italy (Chair); Emanuele Zannini, University College Cork, Ireland (Chair), Jun 2022, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal and stability in sourdough microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas von Gastrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-Génolevures workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cécile Fairhead; Cécile Neuveglise; Hugo Devillers, Nov 2021, Zoom Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Illustration de l'Axe 2 &amp;quot;Flux microbiens et dynamiques au sein d’un système agri-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Legrand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESEB, Aug 2019, Turku, Finland</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement du métaprogramme HOLOFLUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950758v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BAKERY project: toward a better understanding of bakery sustainability</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sème ta Résistance 2019- Rencontres internationales Réseau Semences Paysannes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Mèze, France</w:t>
+              <w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESEB, Aug 2019, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950873v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baker’s bread-making practices and house microbiota shape fungal species diversity in french sourdoughs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harlan III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustration de l'Axe 2 &amp;quot;Flux microbiens et dynamiques au sein d’un système agri-alimentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The BAKERY project: toward a better understanding of bakery sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berthellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement du métaprogramme HOLOFLUX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Sème ta Résistance 2019- Rencontres internationales Réseau Semences Paysannes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Mèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950886v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">grAiNZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Trentham, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal gene transfer: one of the key mechanisms involved into the adaptation of yeast to their environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Jasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESF-EMBO Symposium, Comparative genomics of eukaryotic microbes: Genomes in flux, and flux between genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication of yeast and bacteria in sourdough microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECIES INTERACTIONS : 1ère journée de séminaires du réseau "Evolution expérimentale-Occitanie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring S. cerevisiae domestication from the analysis of their genome and from an experimental evolution approach in the grape must.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Jasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourdough bread diversity: Which drivers? Participative research from seeds to bread.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Diversity Cereal festival : Second CERERE EU Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerere network, Jun 2019, Kalø, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le son de blé : une source durable d’acide férulique libre et libéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congrès du réseau français de biologie des graines - Graine 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METABAR-FOOD, a project for developing standardized metabarcoding and metagenomic analysis of fermented food</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of genome evolution among traditional bakery yeasts in relation to domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Tinsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Sarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Sterck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hittinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High-Throughput Technologies Applied to Yeasts, International meeting of the i-genolevure network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">NGS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950893v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Darwinian fitness of wine strains of Saccharomyces cerevisiae adapted toin the grape must environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">METABAR-FOOD, a project for developing standardized metabarcoding and metagenomic analysis of fermented food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSY 34</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bariloche, Argentina</w:t>
+              <w:t xml:space="preserve">High-Throughput Technologies Applied to Yeasts, International meeting of the i-genolevure network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154369v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of genome evolution among traditional bakery yeasts in relation to domestication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Darwinian fitness of wine strains of Saccharomyces cerevisiae adapted toin the grape must environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pinos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Nicolas Jasmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">ISSY 34</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124765v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication of microbial community in action : a participatory research and multidisciplinary study of sourdough bread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METABAR-FOOD, a project for developing standardized metabarcoding and metagenomic analysis of fermented food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-Genolevure, "High-Throughput Technologies Applied to Yeasts"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales, pratiques et biodiversité : du souci de l’environnemental à la biodiversité microbienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Conference on Social Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback loops between traits under selection and the environment in batch experimental evolution: a mathematical analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+                <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedis Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congress of the European Society for Evolutionary Biology (ESEB 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607570v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of yeast/bacteria interactions in wheat sourdough microbial communities</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feedback loops between traits under selection and the environment in batch experimental evolution: a mathematical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Legrand</w:t>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bari, Italy</w:t>
+              <w:t xml:space="preserve">16. Congress of the European Society for Evolutionary Biology (ESEB 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008734v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Buchin</w:t>
+                <w:t xml:space="preserve">Complexity of yeast/bacteria interactions in wheat sourdough microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramsayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607327v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and domestication of yeasts in wine and bread ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Complexity of yeast/bacteria interactions in wheat sourdough microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramsayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 2017 - 1. Rencontre des Microbiologistes Région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605558v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of terroir, wheat varieties and breadmaking practices on the microbial diversity of leaven and the quality of the bread</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Ecology and domestication of yeasts in wine and bread ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Let's Cultivate Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Virton, Belgique</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 2017 - 1. Rencontre des Microbiologistes Région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606258v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of yeast/bacteria interactions in wheat sourdough microbial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Complexity of yeast/bacteria interactions: perspectives from the point of view of mathematics and biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Colloque du métaprogramme Méta-omiques et écosystèmes microbiens (MEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606242v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of yeast/bacteria interactions: perspectives from the point of view of mathematics and biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Effects of terroir, wheat varieties and breadmaking practices on the microbial diversity of leaven and the quality of the bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du métaprogramme Méta-omiques et écosystèmes microbiens (MEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Let's Cultivate Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Virton, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605609v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and diversity of yeasts in fermented food ecosystems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interspecific interactions in wheat sourdough bread microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramsayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journée IDEEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606838v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific interactions in wheat sourdough microbial communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Wheat sourdoughs: a new model to link ecology and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Carbonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Ramsayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">EMBO conference New Model Systems for Linking Evolution and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605573v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les micro-organismes : définition, diversité et rôle dans notre alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Deroite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terres d'Octobre-Faite le plein d’idées durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Maison départementale de l'environnement, Restinclière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific interactions in wheat sourdough bread microbial communities</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecology and diversity of yeasts in fermented food ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée IDEEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605574v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat sourdoughs: a new model to link ecology and evolution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Interspecific interactions in wheat sourdough microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Ramsayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO conference New Model Systems for Linking Evolution and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606190v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microorganismes des pains et du vin dépendent - ils des pratiques et de l'histoire des plantes associées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domestication et agroécosystèmes méditerranéens. Interactions socio-écologiques de la préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Galeria, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le levain, un microbiote riche de diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain au levain, entre tradition et modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pain au levain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du champ à l’assiette, fête de la biodiversité cultivée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats partiels du projet ANR-BAKERY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain au levain: entre tradition et modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des terroirs, des blés, des levures, des bactéries, des pratiques boulangères: quel impact sur la saveur et la qualité nutritionnelle du pain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Deroite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terres d'Octobre-Faite le plein d’idées durables.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Maison départementale de l'environnement, Restinclière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels droits autours des communautés de micro-organismes ? Exemple de dynamique de réflexion dans le projet « BAKERY »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Séminaire REPASTOL-Apprivoiser le vivant invisible – Savoirs, usages, appropriations de la microbiodiversité fromagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des levures Saccharomyces cerevisiae et domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Element transposables, Virus et domestication des espèces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9180,2422 +9448,2422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast dispersion is the main driver of microbial community diversity in sourdough bread-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Mata-Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillerminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PYYF8 - 8. Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakery environnement shapes sourdough microorganisms community and bread aroma profile over milling technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engaging Citizen Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Aarhus (Danemark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing markers to characterize microbial communities in food ecosystems using a metagenomics approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Devillers</w:t>
+                <w:t xml:space="preserve">Florilege, a database gathering microbial habitats, phenotypes and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Mekdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
+              <w:t xml:space="preserve">JOBIM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914960v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilege, a database gathering microbial habitats, phenotypes and uses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+                <w:t xml:space="preserve">Testing markers to characterize microbial communities in food ecosystems using a metagenomics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Casaregola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2020</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904156v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome and gene copy number variation in bakery yeast domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bourgais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBL Conference: Molecular Mechanisms in Evolution and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple genetic origins of Saccharomyces cerevisiae in bakery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bourgais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative genomics of eukaryotic microbes: genomes in flux, and flux between genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non transitivity of fitness and the emergence of correlations between traits in seasonal environments: a modeling approach.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+                <w:t xml:space="preserve">Role of agronomic and bread-making practices in sourdough microbial diversity and bread nutritional and organoleptic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (ESEB, ASN, SSE, SSB) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7. international symposium on sourdough</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954340v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback loops between traits under selection and the environment in batch experimental evolution: a mathematical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of agronomic and bread-making practices in sourdough microbial diversity and bread nutritional and organoleptic properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Rousselot</w:t>
+                <w:t xml:space="preserve">Non transitivity of fitness and the emergence of correlations between traits in seasonal environments: a modeling approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramsayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. international symposium on sourdough</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland. 2018</w:t>
+              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (ESEB, ASN, SSE, SSB) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154390v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community assemblies and interspecific interactions in wheat sourdough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Ramsayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2018 - International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLORILEGE: an integrative database using text mining and ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, ABSTRACTS JOBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terroir, baker’s practices, wheat varieties and their influence on sourdough microbial diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Judith Legrand</w:t>
+                <w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedis Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du métaprogramme Méta-omiques et écosystèmes microbiens (MEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599898v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Buchin</w:t>
+                <w:t xml:space="preserve">Terroir, baker’s practices, wheat varieties and their influence on sourdough microbial diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Debroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Deffrasnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
+              <w:t xml:space="preserve">Colloque du métaprogramme Méta-omiques et écosystèmes microbiens (MEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651302v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of baker’s practices, terroir and wheat varieties on sourdough microbial taxonomic and functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Debroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Deffrasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial diversity in French sourdoughs bread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Onno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tallin university-PhD program and competent center</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Tallinn, Estonia. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses Physico-Chimiques et microbiologiques de 30 levains naturels et pains français</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Taxonomy and genomics of Kazachstania yeasts from sourdough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Casaregola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Sarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Projet BAKERY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Broué, France</w:t>
+              <w:t xml:space="preserve">14. International Conference on Yeasts (ICY2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Awaji Island, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599856v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy and genomics of Kazachstania yeasts from sourdough</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Analyses Physico-Chimiques et microbiologiques de 30 levains naturels et pains français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Deffrasnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Conference on Yeasts (ICY2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Awaji Island, Japan</w:t>
+              <w:t xml:space="preserve">Séminaire Projet BAKERY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Broué, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602293v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association and distribution of yeasts with drosophilid insect vectors in natural environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil Ganter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Society For Microbiology (ASM) Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Perth, Australia. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des bactéries lactiques dans les levains naturels français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Deffrasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Projet BAKERY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Broué, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des espèces de levures dans les levains naturels français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Projet BAKERY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Broué, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11605,146 +11873,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast domestication in fermented food and beverages: past research and new avenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, pp.101032, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cofs.2023.101032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11754,249 +12022,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Blé au Pain, impact des levains en panification biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Onno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Universitaires Européennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Du Blé au Pain, impact des levains en panification biologique, 978-620-2-55127-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La panification au levain naturel. Glossaire des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Onno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.100, 2020, 978-2-7592-3166-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12006,526 +12274,526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomy, Biodiversity, and Physiology of Sourdough Yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas von Gastrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gianotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Vernocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Isabella Serrazanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Sourdough Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11 (23), Springer International Publishing, pp.161-212, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-23084-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeasts and Breadmaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caiti Smukowski Heil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeasts: From Nature to Bioprocesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, BENTHAM SCIENCE PUBLISHERS, pp.327-356, 2022, Mycology: Current and Future Developments, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/9789815051063122020013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologie évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck Supérieur Sciences (DBS Sciences)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1000 p., 2016, ISBN-10 2807302963 ISBN-13 9782807302969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologie évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe De Boeck, 840 p., 2010, 2804101614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12535,147 +12803,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industriel ou paysan : quels pains et pâtes privilégier pour les hypersensibles au gluten ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boury-Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12685,319 +12953,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux connaitre pour mieux choisir : recherches sur la transformation et la qualité des aliments bio: le cas de la filière boulangerie à faible intrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet scientifique 2017-2021 UMR Sciences pour l'oenologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast-yeast interactions in oenological fermentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Ortega-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Mouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13007,147 +13275,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community dispersal in sourdough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas von Gastrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guézennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13157,161 +13425,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élever un levain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berthellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Berthellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Blaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId332"/>
+      <w:footerReference w:type="default" r:id="rId343"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13458,51 +13726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383209v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art18" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515406v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mietton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mata-Orozco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Marlin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104426" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G&#228;nzle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Monnin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshui Zheng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-072023-034207" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197014v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Abi Khalil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Yvon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12163131" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnah Belahcen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22275" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nolleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071416" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11233874" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897730v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wittwer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.05.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03664873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarilar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110131v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.11.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109790v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Alfonzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Miceli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Settanni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103666" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boudaoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Aouf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103790" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Suc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#232;ro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.2171" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lubac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Morini&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8070982" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641199v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8020240" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00201" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3350" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Collot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meleard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0284" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03665066v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saki Matsumoto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.07.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fov112" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Onno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.11.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV9B91ZX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527569v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Monfort" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.07.034" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462200815153098E12" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636704v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.048058" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Guerche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123834" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourgais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.024349" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644810v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02547-10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653082v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2P1BG5S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645566v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiao Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Montalent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00808-10" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197603v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.05.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901364v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonattan Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-296" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657083v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01828.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660871v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mansour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dufour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00550.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966875v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galeote" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237818v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237806v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727947v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brionnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237789v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237676v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212548v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Supiot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poilly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rodriguez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950886v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950616v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461749v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Jasmin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950787v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306190v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950604v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950903v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950893v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154369v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124765v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Tinsley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pinos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hittinger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008729v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006837v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006839v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607570v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008734v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Farrera" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606258v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606242v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605609v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606838v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605573v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Deroite" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mallet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605574v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606190v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Carbonetto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602304v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602303v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602305v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605572v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602306v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605559v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814040v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237767v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillerminet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237827v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904156v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mekdad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952117v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950887v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huyghe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954340v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154389v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154390v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006834v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827946v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bohuon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599898v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Debroise" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154391v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606219v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhomme" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mouffok" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Onno" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599856v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602293v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008730v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Ganter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599853v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186307v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Guidi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2023.101032" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345315v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/details/store/fr/book/978-620-2-55127-4/du-bl%C3%A9-au-pain,-impact-des-levains-en-panification-biologique" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965827v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1638/9782759231676/la-panification-au-levain-naturel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212429v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gianotti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Vernocchi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Isabella Serrazanetti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23084-4_7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212403v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiti Smukowski Heil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9789815051063122020013" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800866v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823771v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212638v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boury-Esnault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Menguy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950859v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607751v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963927v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Ortega-Flores" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531897v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;zennec" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237852v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthellot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berthellot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Blaque" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Alhosry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnould" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Daoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi Nakhoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104999" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Bechara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi-Nakhoul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxaf266" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mietton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mata-Orozco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Marlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104426" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G&#228;nzle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Monnin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshui Zheng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-072023-034207" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197014v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Abi Khalil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Yvon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12163131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnah Belahcen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22275" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880546v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11233874" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nolleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071416" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wittwer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.05.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03664873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarilar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Alfonzo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Miceli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Settanni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103666" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.11.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boudaoud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Aouf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103790" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Suc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#232;ro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.2171" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lubac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Morini&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8070982" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8020240" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00201" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154370v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3350" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Collot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meleard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0284" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03665066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saki Matsumoto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.07.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605552v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fov112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Onno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.11.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV9B91ZX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527569v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Monfort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.07.034" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462200815153098E12" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.048058" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637133v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Guerche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123834" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003318v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourgais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.024349" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648058v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst050" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653082v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2P1BG5S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644810v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02547-10" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645566v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiao Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Montalent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00808-10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197603v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.05.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01828.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901364v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonattan Simon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-296" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660871v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mansour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dufour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00550.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966875v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galeote" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237806v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brionnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237676v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212548v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950886v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950873v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Supiot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poilly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rodriguez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950616v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461749v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Jasmin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950787v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306190v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950604v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950903v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124765v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Tinsley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pinos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hittinger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950893v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154369v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008729v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006837v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006839v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008734v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606242v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Farrera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605609v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606258v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605574v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606190v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Carbonetto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602307v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Deroite" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mallet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606838v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605573v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602304v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602303v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602305v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605572v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602306v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605559v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814040v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237767v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillerminet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237827v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904156v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mekdad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952117v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950887v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huyghe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154390v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154389v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954340v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006834v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827946v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bohuon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599898v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Debroise" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154391v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhomme" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mouffok" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Onno" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602293v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599856v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008730v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Ganter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599847v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599853v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186307v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Guidi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2023.101032" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345315v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/details/store/fr/book/978-620-2-55127-4/du-bl%C3%A9-au-pain,-impact-des-levains-en-panification-biologique" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965827v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1638/9782759231676/la-panification-au-levain-naturel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212429v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gianotti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Vernocchi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Isabella Serrazanetti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23084-4_7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212403v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiti Smukowski Heil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9789815051063122020013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800866v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823771v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212638v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boury-Esnault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Menguy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950859v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963927v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Ortega-Flores" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531897v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;zennec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237852v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthellot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berthellot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Blaque" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>