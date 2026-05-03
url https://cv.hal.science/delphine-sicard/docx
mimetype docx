--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -785,295 +785,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Dynamics during labneh Ambaris Production in Earthenware Jars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Abi Khalil</w:t>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Couderc</w:t>
+                <w:t xml:space="preserve">Kate Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Yvon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bigey</w:t>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12163131⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197014v1</w:t>
+                <w:t xml:space="preserve">hal-04234976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monika Coton</w:t>
+                <w:t xml:space="preserve">Microbial Dynamics during labneh Ambaris Production in Earthenware Jars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Abi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+                <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Howell</w:t>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+                <w:t xml:space="preserve">Frédéric Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.e97. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (16), pp.3131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods12163131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234976v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community dispersal from wheat grains to sourdoughs : a contribution of participatory research</w:t>
               </w:r>
@@ -1193,77 +1193,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial communities and main features of labneh Ambaris, a traditional Lebanese fermented goat milk product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubnah Belahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1327,103 +1327,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisanal Household Milk Pasteurization Is Not a Determining Factor in Structuring the Microbial Communities of Labneh Ambaris: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (23), pp.3874. </w:t>
@@ -1608,64 +1608,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazachstania humilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Wittwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Howell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (10), pp.1012-1013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1846,51 +1846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology of yeasts associated with kernels of several durum wheat genotypes and their role in co-culture with Saccharomyces cerevisiae during dough leavening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Alfonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Miceli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1963,51 +1963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Two Main Domestication Trajectories in Saccharomyces cerevisiae Linked to Distinct Bread-Making Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2136,51 +2136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinez Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Segond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2240,51 +2240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferulic acid content variation from wheat to bread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2681,51 +2681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montalent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2811,51 +2811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (11), pp.591-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3161,51 +3161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde des pains au levain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3282,51 +3282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bourgais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fairhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Yeast Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3653,51 +3653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer et conserver la diversité de la flore des levains, un potentiel en boulangerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Ramsayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44, pp.45-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3993,532 +3993,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking post-translational modifications and variation of phenotypic traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yeast proteome variations reveal different adaptive responses to grape must fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Bourgais</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M112.024349⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (6), pp.1368-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/mst050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003318v1</w:t>
+                <w:t xml:space="preserve">hal-02648058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast proteome variations reveal different adaptive responses to grape must fermentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking post-translational modifications and variation of phenotypic traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit B. Valot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
+                <w:t xml:space="preserve">Aurelie Bourgais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (6), pp.1368-1383. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (3), pp.720 - 735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/mst050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M112.024349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648058v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread, beer and wine: Yeast domestication in the Saccharomyces sensu stricto complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
+                <w:t xml:space="preserve">Population size drives industrial Saccharomyces cerevisiae alcoholic fermentation and is under genetic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.229 - 236. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (8), pp.2772-2784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02547-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653082v1</w:t>
+                <w:t xml:space="preserve">hal-02644810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population size drives industrial Saccharomyces cerevisiae alcoholic fermentation and is under genetic control</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bread, beer and wine: Yeast domestication in the Saccharomyces sensu stricto complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.229 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02547-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644810v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switch between Life History Strategies Due to Changes in Glycolytic Enzyme Gene Dosage in Saccharomyces cerevisiae</w:t>
               </w:r>
@@ -4677,64 +4677,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoxiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 142 (1-2), pp.25-35. </w:t>
@@ -4766,325 +4766,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for autotetraploidy associated with reproductive isolation in Saccharomyces cerevisiae: towards a new domesticated species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Bely</w:t>
+                <w:t xml:space="preserve">Niche-driven evolution of metabolic and life-history strategies in natural and domesticated populations of Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonattan Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourgais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01828.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (296), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-9-296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657083v1</w:t>
+                <w:t xml:space="preserve">hal-02901364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niche-driven evolution of metabolic and life-history strategies in natural and domesticated populations of Saccharomyces cerevisiae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique de Vienne</w:t>
+                <w:t xml:space="preserve">Evidence for autotetraploidy associated with reproductive isolation in Saccharomyces cerevisiae: towards a new domesticated species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bourgais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9 (296), </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (11), pp.2157-2170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-9-296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01828.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901364v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic improvement of thermo-tolerance in wine Saccharomyces cerevisiae strains by a backcross approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5092,51 +5092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Yeast Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (8), pp.1148 - 1160. </w:t>
@@ -5206,103 +5206,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la domestication sur le génome des levures S. cerevisiae de vin et de pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5327,51 +5327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallélisme des successions de communautés dans l’établissement des levains de panification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du métaprogramme holoflux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métaprogramme Holoflux, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5521,51 +5521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succession de communautés microbiennes dans les filières céréales locales et conséquences sur la qualité nutritionnelle, sanitaire et organoleptique des pains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du département MICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, May 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5629,64 +5629,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Mycotoxin Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
@@ -5715,51 +5715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du blé au pain : diversité des pratiques et biodiversité microbienne dans la filière boulangerie à faible intrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux sources végétales de notre alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Botanique de France, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5784,51 +5784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast domestication in sourdough : insight from genomics and high-throughput phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII International Symposium on Sourdough</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marco Gobbetti, Free University of Bolzano, Italy (Chair); Emanuele Zannini, University College Cork, Ireland (Chair), Jun 2022, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5879,51 +5879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas von Gastrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-Génolevures workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cécile Fairhead; Cécile Neuveglise; Hugo Devillers, Nov 2021, Zoom Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5942,497 +5942,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustration de l'Axe 2 &amp;quot;Flux microbiens et dynamiques au sein d’un système agri-alimentaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement du métaprogramme HOLOFLUX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESEB, Aug 2019, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950886v1</w:t>
+                <w:t xml:space="preserve">hal-02950758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The BAKERY project: toward a better understanding of bakery sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berthellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESEB, Aug 2019, Turku, Finland</w:t>
+              <w:t xml:space="preserve">Sème ta Résistance 2019- Rencontres internationales Réseau Semences Paysannes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Mèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950758v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baker’s bread-making practices and house microbiota shape fungal species diversity in french sourdoughs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harlan III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BAKERY project: toward a better understanding of bakery sustainability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Illustration de l'Axe 2 &amp;quot;Flux microbiens et dynamiques au sein d’un système agri-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ismael Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sème ta Résistance 2019- Rencontres internationales Réseau Semences Paysannes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Mèze, France</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement du métaprogramme HOLOFLUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950873v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">grAiNZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Trentham, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6470,90 +6470,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal gene transfer: one of the key mechanisms involved into the adaptation of yeast to their environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Jasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESF-EMBO Symposium, Comparative genomics of eukaryotic microbes: Genomes in flux, and flux between genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6578,51 +6578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication of yeast and bacteria in sourdough microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECIES INTERACTIONS : 1ère journée de séminaires du réseau "Evolution expérimentale-Occitanie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6660,90 +6660,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring S. cerevisiae domestication from the analysis of their genome and from an experimental evolution approach in the grape must.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Jasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6781,51 +6781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourdough bread diversity: Which drivers? Participative research from seeds to bread.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Diversity Cereal festival : Second CERERE EU Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerere network, Jun 2019, Kalø, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6876,51 +6876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congrès du réseau français de biologie des graines - Graine 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6939,342 +6939,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of genome evolution among traditional bakery yeasts in relation to domestication</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">METABAR-FOOD, a project for developing standardized metabarcoding and metagenomic analysis of fermented food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">High-Throughput Technologies Applied to Yeasts, International meeting of the i-genolevure network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124765v1</w:t>
+                <w:t xml:space="preserve">hal-02950893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METABAR-FOOD, a project for developing standardized metabarcoding and metagenomic analysis of fermented food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">The Darwinian fitness of wine strains of Saccharomyces cerevisiae adapted toin the grape must environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Jasmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High-Throughput Technologies Applied to Yeasts, International meeting of the i-genolevure network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ISSY 34</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950893v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Darwinian fitness of wine strains of Saccharomyces cerevisiae adapted toin the grape must environment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of genome evolution among traditional bakery yeasts in relation to domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Tinsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Sarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Sterck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hittinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSY 34</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bariloche, Argentina</w:t>
+              <w:t xml:space="preserve">NGS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154369v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication of microbial community in action : a participatory research and multidisciplinary study of sourdough bread</w:t>
               </w:r>
@@ -7385,51 +7385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METABAR-FOOD, a project for developing standardized metabarcoding and metagenomic analysis of fermented food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-Genolevure, "High-Throughput Technologies Applied to Yeasts"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7454,90 +7454,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales, pratiques et biodiversité : du souci de l’environnemental à la biodiversité microbienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Masson</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Conference on Social Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7556,1049 +7556,1049 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback loops between traits under selection and the environment in batch experimental evolution: a mathematical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Chaix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S Buchin</w:t>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">16. Congress of the European Society for Evolutionary Biology (ESEB 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607327v1</w:t>
+                <w:t xml:space="preserve">hal-01607570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback loops between traits under selection and the environment in batch experimental evolution: a mathematical analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+                <w:t xml:space="preserve">Complexity of yeast/bacteria interactions in wheat sourdough microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramsayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congress of the European Society for Evolutionary Biology (ESEB 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607570v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of yeast/bacteria interactions in wheat sourdough microbial communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Judith Legrand</w:t>
+                <w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedis Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bari, Italy</w:t>
+              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008734v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of yeast/bacteria interactions in wheat sourdough microbial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Ecology and domestication of yeasts in wine and bread ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bari, Italy</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 2017 - 1. Rencontre des Microbiologistes Région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606242v1</w:t>
+                <w:t xml:space="preserve">hal-01605558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and domestication of yeasts in wine and bread ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effects of terroir, wheat varieties and breadmaking practices on the microbial diversity of leaven and the quality of the bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 2017 - 1. Rencontre des Microbiologistes Région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Let's Cultivate Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Virton, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605558v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of yeast/bacteria interactions: perspectives from the point of view of mathematics and biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Complexity of yeast/bacteria interactions in wheat sourdough microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramsayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du métaprogramme Méta-omiques et écosystèmes microbiens (MEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605609v1</w:t>
+                <w:t xml:space="preserve">hal-01606242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of terroir, wheat varieties and breadmaking practices on the microbial diversity of leaven and the quality of the bread</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Complexity of yeast/bacteria interactions: perspectives from the point of view of mathematics and biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Let's Cultivate Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Virton, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque du métaprogramme Méta-omiques et écosystèmes microbiens (MEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606258v1</w:t>
+                <w:t xml:space="preserve">hal-01605609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific interactions in wheat sourdough bread microbial communities</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecology and diversity of yeasts in fermented food ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée IDEEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605574v1</w:t>
+                <w:t xml:space="preserve">hal-01606838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat sourdoughs: a new model to link ecology and evolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Robert</w:t>
+                <w:t xml:space="preserve">Interspecific interactions in wheat sourdough microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Ramsayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO conference New Model Systems for Linking Evolution and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606190v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les micro-organismes : définition, diversité et rôle dans notre alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8656,497 +8656,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and diversity of yeasts in fermented food ecosystems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interspecific interactions in wheat sourdough bread microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramsayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journée IDEEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606838v1</w:t>
+                <w:t xml:space="preserve">hal-01605574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific interactions in wheat sourdough microbial communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
+                <w:t xml:space="preserve">Wheat sourdoughs: a new model to link ecology and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Carbonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Ramsayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">EMBO conference New Model Systems for Linking Evolution and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605573v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microorganismes des pains et du vin dépendent - ils des pratiques et de l'histoire des plantes associées ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Le levain, un microbiote riche de diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestication et agroécosystèmes méditerranéens. Interactions socio-écologiques de la préhistoire à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Galeria, France</w:t>
+              <w:t xml:space="preserve">Pain au levain, entre tradition et modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602304v1</w:t>
+                <w:t xml:space="preserve">hal-01602303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le levain, un microbiote riche de diversité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Le pain au levain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain au levain, entre tradition et modernité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Du champ à l’assiette, fête de la biodiversité cultivée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602303v1</w:t>
+                <w:t xml:space="preserve">hal-01602305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pain au levain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Les microorganismes des pains et du vin dépendent - ils des pratiques et de l'histoire des plantes associées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du champ à l’assiette, fête de la biodiversité cultivée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">Domestication et agroécosystèmes méditerranéens. Interactions socio-écologiques de la préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Galeria, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602305v1</w:t>
+                <w:t xml:space="preserve">hal-01602304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats partiels du projet ANR-BAKERY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain au levain: entre tradition et modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9171,51 +9171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des terroirs, des blés, des levures, des bactéries, des pratiques boulangères: quel impact sur la saveur et la qualité nutritionnelle du pain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9279,51 +9279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels droits autours des communautés de micro-organismes ? Exemple de dynamique de réflexion dans le projet « BAKERY »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Séminaire REPASTOL-Apprivoiser le vivant invisible – Savoirs, usages, appropriations de la microbiodiversité fromagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9348,64 +9348,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des levures Saccharomyces cerevisiae et domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Element transposables, Virus et domestication des espèces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9600,51 +9600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakery environnement shapes sourdough microorganisms community and bread aroma profile over milling technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engaging Citizen Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Aarhus (Danemark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9663,307 +9663,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilege, a database gathering microbial habitats, phenotypes and uses</w:t>
+                <w:t xml:space="preserve">Testing markers to characterize microbial communities in food ecosystems using a metagenomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Derozier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+                <w:t xml:space="preserve">Claire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Casaregola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2020</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904156v1</w:t>
+                <w:t xml:space="preserve">hal-02914960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing markers to characterize microbial communities in food ecosystems using a metagenomics approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Florilege, a database gathering microbial habitats, phenotypes and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Mekdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vincent</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hugo Devillers</w:t>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
+              <w:t xml:space="preserve">JOBIM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914960v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome and gene copy number variation in bakery yeast domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10044,51 +10044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple genetic origins of Saccharomyces cerevisiae in bakery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10163,168 +10163,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of agronomic and bread-making practices in sourdough microbial diversity and bread nutritional and organoleptic properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Rousselot</w:t>
+                <w:t xml:space="preserve">Non transitivity of fitness and the emergence of correlations between traits in seasonal environments: a modeling approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramsayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. international symposium on sourdough</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland. 2018</w:t>
+              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (ESEB, ASN, SSE, SSB) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154390v1</w:t>
+                <w:t xml:space="preserve">hal-02954340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback loops between traits under selection and the environment in batch experimental evolution: a mathematical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10333,745 +10333,745 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non transitivity of fitness and the emergence of correlations between traits in seasonal environments: a modeling approach.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+                <w:t xml:space="preserve">Role of agronomic and bread-making practices in sourdough microbial diversity and bread nutritional and organoleptic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (ESEB, ASN, SSE, SSB) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7. international symposium on sourdough</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954340v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community assemblies and interspecific interactions in wheat sourdough</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FLORILEGE: an integrative database using text mining and ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie-2018 - International Conference of Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 2018</w:t>
+              <w:t xml:space="preserve">JOBIM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, ABSTRACTS JOBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006834v1</w:t>
+                <w:t xml:space="preserve">hal-01827946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLORILEGE: an integrative database using text mining and ontologies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial community assemblies and interspecific interactions in wheat sourdough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramsayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, ABSTRACTS JOBIM 2018</w:t>
+              <w:t xml:space="preserve">Sfécologie-2018 - International Conference of Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827946v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Buchin</w:t>
+                <w:t xml:space="preserve">Terroir, baker’s practices, wheat varieties and their influence on sourdough microbial diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Debroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Deffrasnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
+              <w:t xml:space="preserve">Colloque du métaprogramme Méta-omiques et écosystèmes microbiens (MEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651302v1</w:t>
+                <w:t xml:space="preserve">hal-04599898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terroir, baker’s practices, wheat varieties and their influence on sourdough microbial diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Judith Legrand</w:t>
+                <w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedis Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du métaprogramme Méta-omiques et écosystèmes microbiens (MEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599898v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of baker’s practices, terroir and wheat varieties on sourdough microbial taxonomic and functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Debroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Deffrasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11258,333 +11258,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy and genomics of Kazachstania yeasts from sourdough</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Analyses Physico-Chimiques et microbiologiques de 30 levains naturels et pains français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Deffrasnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Conference on Yeasts (ICY2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Awaji Island, Japan</w:t>
+              <w:t xml:space="preserve">Séminaire Projet BAKERY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Broué, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602293v1</w:t>
+                <w:t xml:space="preserve">hal-04599856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses Physico-Chimiques et microbiologiques de 30 levains naturels et pains français</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Taxonomy and genomics of Kazachstania yeasts from sourdough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Casaregola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Sarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Projet BAKERY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Broué, France</w:t>
+              <w:t xml:space="preserve">14. International Conference on Yeasts (ICY2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Awaji Island, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599856v1</w:t>
+                <w:t xml:space="preserve">hal-01602293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association and distribution of yeasts with drosophilid insect vectors in natural environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil Ganter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11786,51 +11786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Projet BAKERY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Broué, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11900,77 +11900,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast domestication in fermented food and beverages: past research and new avenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, pp.101032, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12075,51 +12075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Universitaires Européennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Du Blé au Pain, impact des levains en panification biologique, 978-620-2-55127-4</w:t>
             </w:r>
           </w:p>
@@ -12185,51 +12185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Onno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.100, 2020, 978-2-7592-3166-9</w:t>
             </w:r>
           </w:p>
@@ -12340,51 +12340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Vernocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Isabella Serrazanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Sourdough Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11 (23), Springer International Publishing, pp.161-212, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12431,64 +12431,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeasts and Breadmaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caiti Smukowski Heil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeasts: From Nature to Bioprocesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, BENTHAM SCIENCE PUBLISHERS, pp.327-356, 2022, Mycology: Current and Future Developments, </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12535,51 +12535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12673,51 +12673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12843,51 +12843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boury-Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12967,51 +12967,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux connaitre pour mieux choisir : recherches sur la transformation et la qualité des aliments bio: le cas de la filière boulangerie à faible intrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13081,51 +13081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13182,51 +13182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Ortega-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Mouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13726,51 +13726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Alhosry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnould" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Daoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi Nakhoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104999" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Bechara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi-Nakhoul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxaf266" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mietton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mata-Orozco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Marlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104426" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G&#228;nzle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Monnin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshui Zheng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-072023-034207" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197014v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Abi Khalil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Yvon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12163131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnah Belahcen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22275" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880546v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11233874" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nolleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071416" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wittwer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.05.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03664873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarilar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Alfonzo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Miceli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Settanni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103666" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.11.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boudaoud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Aouf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103790" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Suc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#232;ro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.2171" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lubac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Morini&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8070982" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8020240" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00201" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154370v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3350" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Collot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meleard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0284" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03665066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saki Matsumoto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.07.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605552v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fov112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Onno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.11.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV9B91ZX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527569v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Monfort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.07.034" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462200815153098E12" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.048058" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637133v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Guerche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123834" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003318v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourgais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.024349" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648058v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst050" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653082v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2P1BG5S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644810v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02547-10" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645566v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiao Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Montalent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00808-10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197603v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.05.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01828.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901364v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonattan Simon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-296" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660871v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mansour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dufour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00550.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966875v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galeote" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237806v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brionnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237676v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212548v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950886v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950873v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Supiot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poilly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rodriguez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950616v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461749v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Jasmin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950787v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306190v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950604v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950903v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124765v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Tinsley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pinos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hittinger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950893v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154369v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008729v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006837v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006839v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008734v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606242v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Farrera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605609v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606258v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605574v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606190v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Carbonetto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602307v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Deroite" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mallet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606838v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605573v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602304v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602303v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602305v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605572v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602306v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605559v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814040v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237767v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillerminet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237827v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904156v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mekdad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952117v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950887v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huyghe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154390v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154389v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954340v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006834v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827946v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bohuon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599898v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Debroise" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154391v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhomme" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mouffok" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Onno" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602293v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599856v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008730v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Ganter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599847v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599853v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186307v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Guidi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2023.101032" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345315v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/details/store/fr/book/978-620-2-55127-4/du-bl%C3%A9-au-pain,-impact-des-levains-en-panification-biologique" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965827v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1638/9782759231676/la-panification-au-levain-naturel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212429v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gianotti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Vernocchi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Isabella Serrazanetti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23084-4_7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212403v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiti Smukowski Heil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9789815051063122020013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800866v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823771v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212638v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boury-Esnault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Menguy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950859v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963927v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Ortega-Flores" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531897v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;zennec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237852v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthellot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berthellot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Blaque" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Alhosry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnould" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Daoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi Nakhoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104999" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Bechara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi-Nakhoul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxaf266" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mietton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mata-Orozco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Marlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104426" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G&#228;nzle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Monnin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshui Zheng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-072023-034207" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Abi Khalil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Yvon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12163131" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnah Belahcen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22275" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880546v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11233874" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nolleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071416" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wittwer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.05.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03664873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarilar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Alfonzo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Miceli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Settanni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103666" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.11.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boudaoud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Aouf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103790" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Suc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#232;ro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.2171" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lubac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Morini&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8070982" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8020240" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00201" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154370v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3350" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Collot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meleard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0284" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03665066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saki Matsumoto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.07.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605552v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fov112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Onno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.11.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV9B91ZX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527569v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Monfort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.07.034" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462200815153098E12" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.048058" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637133v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Guerche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123834" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648058v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst050" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003318v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourgais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.024349" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02547-10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653082v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2P1BG5S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645566v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiao Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Montalent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00808-10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197603v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.05.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901364v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonattan Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-296" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657083v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01828.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660871v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mansour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dufour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00550.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966875v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galeote" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237806v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brionnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237676v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212548v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950873v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Supiot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poilly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rodriguez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950886v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950616v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461749v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Jasmin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950787v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306190v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950604v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950903v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950893v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154369v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Tinsley" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pinos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hittinger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008729v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006837v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006839v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607570v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008734v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605558v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Farrera" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606258v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606838v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605573v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602307v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Deroite" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mallet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605574v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606190v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Carbonetto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602303v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602305v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602304v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605572v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602306v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605559v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814040v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237767v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillerminet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237827v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904156v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mekdad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952117v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950887v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huyghe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954340v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154389v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154390v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827946v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bohuon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006834v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599898v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Debroise" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154391v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhomme" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mouffok" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Onno" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599856v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602293v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008730v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Ganter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599847v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599853v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186307v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Guidi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2023.101032" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345315v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/details/store/fr/book/978-620-2-55127-4/du-bl%C3%A9-au-pain,-impact-des-levains-en-panification-biologique" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965827v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1638/9782759231676/la-panification-au-levain-naturel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212429v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gianotti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Vernocchi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Isabella Serrazanetti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23084-4_7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212403v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiti Smukowski Heil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9789815051063122020013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800866v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823771v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212638v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boury-Esnault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Menguy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950859v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963927v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Ortega-Flores" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531897v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;zennec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237852v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthellot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berthellot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Blaque" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>