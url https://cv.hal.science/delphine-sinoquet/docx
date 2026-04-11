--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -231,291 +231,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel-based sensitivity analysis for (excursion) sets</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis for sets : application to pollutant concentration maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathis Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adrien Spagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00401706.2024.2336537⟩</w:t>
+              <w:t xml:space="preserve">Quality and Reliability Engineering International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (8), pp.4209-4227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qre.3638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094561v4</w:t>
+                <w:t xml:space="preserve">hal-04312097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis for sets : application to pollutant concentration maps</w:t>
+                <w:t xml:space="preserve">Kernel-based sensitivity analysis for (excursion) sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Helbert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Céline Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Spagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality and Reliability Engineering International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (8), pp.4209-4227. </w:t>
+              <w:t xml:space="preserve">Technometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (4), pp.575-587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qre.3638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00401706.2024.2336537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312097v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094561v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the impact of uncertain design parameters on the performances of a permanent magnet-assisted synchronous reluctance motor</w:t>
               </w:r>
@@ -631,51 +631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasible Set Estimation under Functional Uncertainty by Gaussian Process Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Reda El Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Munoz Zuniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -969,51 +969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven Stochastic Inversion via Functional Quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Reda El Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5071,90 +5071,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel-based sensitivity analysis on excursion sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Spagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5326,51 +5326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Munoz Zuniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6109,51 +6109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasible set estimation under functional uncertainty by Gaussian Process modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Reda El Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Munoz Zuniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6242,64 +6242,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity report ciroquo research &amp; industry consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6758,51 +6758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05293017v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Menz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Zuniga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2025.102607" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04094561v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Fellmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Spagnol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2336537" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04312097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pasquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3638" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04504499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Reyes Reyes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nasr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04291026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda El Amri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2023.133893" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03170761v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thoi Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-021-09685-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02512185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03155986.2020.1730677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01704189v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepreux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09888-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Psaltis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pagot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2016.09.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Langou&#235;t" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-011-9140-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CZ7H6TJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284149v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Milhau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-009-9100-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3HB9P0V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duffet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/2/009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T7ZC6X78-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gilbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Glowinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02729.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Munoz Zuniga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Reyes-Reyes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem60801.2024.10700346" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872503v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043885" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04112091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Ding" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.185" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Poirette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huwart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lizon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C d'Ambrosio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Liberti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Le Ravalec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00950105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Lango&#252;et" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Font" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Magand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284341v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284357v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Metla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chaudoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284320v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wahl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284127v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Sghiouer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sciarretta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284282v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bentolila" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284254v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284229v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233; Perdrizet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Perdrizet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284200v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alazard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lailly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jurado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jacobs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806245v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duhamel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997531v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thoi Tran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38364-0_8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848238v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz-Zuniga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229409v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03561149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02986558v5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661116v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217277v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02494340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05293017v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Menz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Zuniga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2025.102607" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04312097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Fellmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pasquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Spagnol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3638" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04094561v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2336537" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04504499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Reyes Reyes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nasr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04291026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda El Amri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2023.133893" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03170761v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thoi Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-021-09685-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02512185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03155986.2020.1730677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01704189v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepreux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09888-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Psaltis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pagot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2016.09.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Langou&#235;t" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-011-9140-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CZ7H6TJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284149v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Milhau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-009-9100-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3HB9P0V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duffet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/2/009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T7ZC6X78-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gilbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Glowinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02729.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Munoz Zuniga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Reyes-Reyes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem60801.2024.10700346" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872503v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043885" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04112091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Ding" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.185" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Poirette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huwart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lizon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C d'Ambrosio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Liberti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Le Ravalec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00950105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Lango&#252;et" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Font" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Magand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284341v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284357v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Metla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chaudoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284320v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wahl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284127v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Sghiouer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sciarretta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284282v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bentolila" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284254v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284229v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233; Perdrizet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Perdrizet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284200v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alazard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lailly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jurado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jacobs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806245v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duhamel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997531v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thoi Tran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38364-0_8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848238v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz-Zuniga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229409v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03561149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02986558v5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661116v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217277v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02494340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>