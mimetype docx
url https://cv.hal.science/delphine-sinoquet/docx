--- v1 (2026-04-11)
+++ v2 (2026-05-10)
@@ -1188,272 +1188,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engine calibration: multi-objective constrained optimization of engine maps</w:t>
+                <w:t xml:space="preserve">Design optimization and optimal control for hybrid vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoël Langouët</w:t>
+                <w:t xml:space="preserve">Yohan Milhau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Métivier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quang-Huy Tran</w:t>
+                <w:t xml:space="preserve">Grégory Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (3), pp.407-424. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 12 (1-2), pp.199-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11081-009-9100-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11081-011-9140-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284142v1</w:t>
+                <w:t xml:space="preserve">hal-02284149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimization and optimal control for hybrid vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engine calibration: multi-objective constrained optimization of engine maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Langouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Milhau</w:t>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Rousseau</w:t>
+                <w:t xml:space="preserve">Quang-Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (1-2), pp.199-213. </w:t>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.407-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11081-009-9100-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11081-011-9140-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284149v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying uncertainties on the solution model of seismic tomography</w:t>
               </w:r>
@@ -2182,239 +2182,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust design optimization taking into account manufacturing uncertainties of a permanent magnet assisted synchronous reluctance motor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adan Reyes Reyes</w:t>
+                <w:t xml:space="preserve">Learning hidden constraints using a Stepwise Uncertainty Reduction strategy with Gaussian Process Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Menz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Munoz Zuniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optimization days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872503v2</w:t>
+                <w:t xml:space="preserve">hal-03688224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning hidden constraints using a Stepwise Uncertainty Reduction strategy with Gaussian Process Classifiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Munoz Zuniga</w:t>
+                <w:t xml:space="preserve">Robust design optimization taking into account manufacturing uncertainties of a permanent magnet assisted synchronous reluctance motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adan Reyes Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization days 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688224v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty and Sensitivity Analysis in Turbulent Pipe Flow Simulation</w:t>
               </w:r>
@@ -2867,51 +2867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoël Langouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Castagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2962,51 +2962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Derivative Free Optimization method for reservoir characterization inverse problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoël Langouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3070,51 +3070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A derivative free optimization method for reservoir characterization inverse problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoël Langouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3286,51 +3286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective constrained optimization of engine maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoël Langouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chaudoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3483,394 +3483,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization for engine calibration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+                <w:t xml:space="preserve">Uncertainty Analysis in Prestack Stratigraphic Inversion: a first insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Sghiouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang-Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EngOpt 2008 -International Conference on Engineering Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">EAGE Conference &amp; exhibition incorporating SPE EUROPEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284307v1</w:t>
+                <w:t xml:space="preserve">hal-02284299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCOP: a Sequential Constraint-free Optimal control Problem algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization for engine calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Langouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Rousseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sinoquet</w:t>
+                <w:t xml:space="preserve">Quang-Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese control and decision conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Yantai, China</w:t>
+              <w:t xml:space="preserve">EngOpt 2008 -International Conference on Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284127v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Analysis in Prestack Stratigraphic Inversion: a first insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delbos</w:t>
+                <w:t xml:space="preserve">SCOP: a Sequential Constraint-free Optimal control Problem algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaoutar Sghiouer</w:t>
+                <w:t xml:space="preserve">Quang Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE Conference &amp; exhibition incorporating SPE EUROPEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Chinese control and decision conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Yantai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284299v1</w:t>
+                <w:t xml:space="preserve">hal-02284127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Optimization and Optimal Control for Hybrid Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Milhau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EngOpt 2008 -International Conference on Engineering Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3895,51 +3895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal energy management of a mild-hybrid vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3984,273 +3984,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engine calibration : towards an integrated approach.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nicolas</w:t>
+                <w:t xml:space="preserve">Real-time control strategies for hybrid vehicles issued from optimization algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sciarretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAV conference - DOE in Engine Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Hybrid and Vehicles Energy Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284282v1</w:t>
+                <w:t xml:space="preserve">hal-02284283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time control strategies for hybrid vehicles issued from optimization algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Sciarretta</w:t>
+                <w:t xml:space="preserve">Engine calibration : towards an integrated approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Castagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Bentolila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid and Vehicles Energy Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">IAV conference - DOE in Engine Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284283v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid electric vehicles : from optimization toward real-time control strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4472,191 +4472,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible b-spline model parameterization designed for reflection tomography</w:t>
+                <w:t xml:space="preserve">Adaptive model parameterization designed for reflexion tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thimothé Perdrizet</w:t>
+                <w:t xml:space="preserve">Timothé Perdrizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE/SEG Research Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">SEG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284229v1</w:t>
+                <w:t xml:space="preserve">hal-02284215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive model parameterization designed for reflexion tomography</w:t>
+                <w:t xml:space="preserve">Flexible b-spline model parameterization designed for reflection tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothé Perdrizet</w:t>
+                <w:t xml:space="preserve">Thimothé Perdrizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Dallas, United States</w:t>
+              <w:t xml:space="preserve">EAGE/SEG Research Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284215v1</w:t>
+                <w:t xml:space="preserve">hal-02284229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying relevant uncertainties on the solution model of reflection tomography</w:t>
               </w:r>
@@ -5231,51 +5231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mascot-Num 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Le Croisic, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5460,51 +5460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIROQUO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenoble, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6758,51 +6758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05293017v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Menz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Zuniga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2025.102607" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04312097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Fellmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pasquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Spagnol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3638" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04094561v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2336537" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04504499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Reyes Reyes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nasr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04291026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda El Amri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2023.133893" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03170761v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thoi Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-021-09685-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02512185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03155986.2020.1730677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01704189v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepreux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09888-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Psaltis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pagot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2016.09.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Langou&#235;t" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-011-9140-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CZ7H6TJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284149v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Milhau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-009-9100-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3HB9P0V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duffet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/2/009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T7ZC6X78-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gilbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Glowinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02729.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Munoz Zuniga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Reyes-Reyes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem60801.2024.10700346" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872503v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043885" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04112091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Ding" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.185" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Poirette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huwart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lizon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C d'Ambrosio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Liberti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Le Ravalec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00950105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Lango&#252;et" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Font" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Magand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284341v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284357v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Metla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chaudoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284320v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wahl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284127v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Sghiouer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sciarretta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284282v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bentolila" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284254v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284229v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233; Perdrizet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Perdrizet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284200v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alazard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lailly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jurado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jacobs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806245v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duhamel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997531v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thoi Tran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38364-0_8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848238v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz-Zuniga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229409v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03561149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02986558v5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661116v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217277v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02494340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05293017v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Menz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Zuniga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2025.102607" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04312097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Fellmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pasquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Spagnol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3638" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04094561v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2336537" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04504499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Reyes Reyes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nasr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04291026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda El Amri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2023.133893" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03170761v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thoi Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-021-09685-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02512185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03155986.2020.1730677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01704189v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepreux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09888-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Psaltis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pagot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2016.09.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Milhau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rousseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-009-9100-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3HB9P0V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Langou&#235;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Tran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-011-9140-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CZ7H6TJZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duffet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/2/009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T7ZC6X78-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gilbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Glowinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02729.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Munoz Zuniga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Reyes-Reyes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem60801.2024.10700346" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688224v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872503v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043885" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04112091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Ding" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.185" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Poirette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huwart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lizon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C d'Ambrosio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Liberti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Le Ravalec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00950105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Lango&#252;et" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Font" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Magand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284341v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284357v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Metla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chaudoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284320v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wahl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Sghiouer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284307v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284127v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sciarretta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284283v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284282v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bentolila" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Halle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284254v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284215v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Perdrizet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233; Perdrizet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284200v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alazard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lailly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jurado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ehinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02284185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jacobs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806245v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duhamel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997531v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thoi Tran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38364-0_8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848238v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz-Zuniga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229409v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03561149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02986558v5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661116v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217277v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02494340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>