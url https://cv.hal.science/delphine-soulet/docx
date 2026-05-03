--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -234,325 +234,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial blushing and feather fluffing are indicators of emotions in domestic fowl (Gallus gallus domesticus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Love</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306601. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668790v1</w:t>
+                <w:t xml:space="preserve">hal-04574339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facial blushing and feather fluffing are indicators of emotions in domestic fowl (Gallus gallus domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Jahoui</w:t>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574339v1</w:t>
+                <w:t xml:space="preserve">hal-04668790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive habituation to separation alleviates the negative effects of weaning in the mother and foal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -668,682 +668,682 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial displays are related to affective states in domestic fowl</w:t>
+                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Zurich, Switzerland. pp.106-106</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR/SaNeC 4226 'Santé Mentale, Neurosciences, Comportement'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR SaNeC, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659479v1</w:t>
+                <w:t xml:space="preserve">hal-04616322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La face des poules adultes change-t-elle de couleur en fonction de leurs émotions ?</w:t>
+                <w:t xml:space="preserve">Facial displays are related to affective states in domestic fowl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.388-392</w:t>
+              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Zurich, Switzerland. pp.106-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353293v2</w:t>
+                <w:t xml:space="preserve">hal-04659479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
+                <w:t xml:space="preserve">La face des poules adultes change-t-elle de couleur en fonction de leurs émotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anissa Jahoui</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR/SaNeC 4226 'Santé Mentale, Neurosciences, Comportement'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR SaNeC, Jun 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.388-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616322v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement de couleur de la peau de la face chez la poule est un marqueur d’émotions</w:t>
+                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. colloque de la Société Française pour l’Etude du Comportement Animal (SFECA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Physiologie de la reproduction et des comportements (PRC); Institut de Recherche sur la BIologie de l'Insecte (IRBI), May 2023, Tours, France. pp.73-73</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349805v1</w:t>
+                <w:t xml:space="preserve">hal-04349878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
+                <w:t xml:space="preserve">Le changement de couleur de la peau de la face chez la poule est un marqueur d’émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Jahoui</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">52. colloque de la Société Française pour l’Etude du Comportement Animal (SFECA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Physiologie de la reproduction et des comportements (PRC); Institut de Recherche sur la BIologie de l'Insecte (IRBI), May 2023, Tours, France. pp.73-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349878v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sevrage : quelles sont les recommandations issues de la recherche équine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1469,77 +1469,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peau de la face chez la poule change de couleur en fonction des situations émotionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1750,51 +1750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353293v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353293v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>