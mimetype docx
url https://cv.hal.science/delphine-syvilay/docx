--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,615 +100,615 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the iron skeleton of Notre-Dame de Paris. Methodologies and issues of archaeological and analytical investigations following the blaze</w:t>
+                <w:t xml:space="preserve">From debris to remains, an experimental protocol under emergency conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+                <w:t xml:space="preserve">Thierry Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Azéma</w:t>
+                <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+                <w:t xml:space="preserve">Lise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Neff</w:t>
+                <w:t xml:space="preserve">Béatrice Bouet-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Guillot</w:t>
+                <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.78-86. </w:t>
+              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.5-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2022.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103863v1</w:t>
+                <w:t xml:space="preserve">hal-03933226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casting, joining and recycling. Use of lead and plumbers practices in Notre-Dame building yard (12th-19th c.) through historical, archaeological and chemical investigations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historical monuments and lead pollution: Lessons from the case of Notre-Dame de Paris and Sainte-Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+                <w:t xml:space="preserve">Justine Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Costa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.87-98. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.02.005⟩</w:t>
+              <w:t xml:space="preserve">, In press, SI: Notre-Dame de Paris, 65, pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372856v1</w:t>
+                <w:t xml:space="preserve">hal-04149148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical monuments and lead pollution: Lessons from the case of Notre-Dame de Paris and Sainte-Chapelle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the iron skeleton of Notre-Dame de Paris. Methodologies and issues of archaeological and analytical investigations following the blaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Bordier</w:t>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+                <w:t xml:space="preserve">Aurélia Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, SI: Notre-Dame de Paris, 65, pp.99-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.04.010⟩</w:t>
+              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149148v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From debris to remains, an experimental protocol under emergency conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lise Leroux</w:t>
+                <w:t xml:space="preserve">Casting, joining and recycling. Use of lead and plumbers practices in Notre-Dame building yard (12th-19th c.) through historical, archaeological and chemical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bouet-Langlois</w:t>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Azema</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.5-16. </w:t>
+              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.87-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2022.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933226v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notre-Dame de Paris: The first iron lady? Archaeometallurgical study and dating of the Parisian cathedral iron reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L’héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delqué-Kolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -772,103 +772,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the geochemical fingerprint of the lead fallout from the Notre-Dame de Paris fire: Lessons for a better discrimination of chemical signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Briard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 864, pp.160676. </w:t>
@@ -906,77 +906,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incendie de la cathédrale Notre-Dame de Paris.Déblaiement, tri et inventaire des vestiges : une archéologie de l'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bouet-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Komenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1025,303 +1025,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un tri raisonné pour une conservation raisonnable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le plomb de Notre-Dame passe à l’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.98-99</w:t>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933040v1</w:t>
+                <w:t xml:space="preserve">hal-03480475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plomb de Notre-Dame passe à l’analyse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un tri raisonné pour une conservation raisonnable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thierry Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lise Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 83, pp.18-19</w:t>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.98-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480475v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pistolets LIBS : Applications au patrimoine et à la géologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1407,51 +1407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1502,51 +1502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced statistical analysis of LIBS spectra for the sourcing of obsidian samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1645,51 +1645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ns-laser wavelength in laser-induced breakdown spectroscopy for discrimination of painting techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueshi Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1798,90 +1798,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the evolution of lead sources over the long time scale: the case of Notre-Dame de Paris (12th-19th c.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Diane Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1923,77 +1923,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre des métaux à Notre-Dame de 1160 à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2042,2434 +2042,2434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard multiple sous les voiles de visage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining the geochemical fingerprint of the lead fallout from the Notre-Dame de Paris fire: lessons for a better discrimination of chemical signatures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Moulherat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">ICOBTE&amp;ICHMET 2023 : 1st Joint International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939596v1</w:t>
+                <w:t xml:space="preserve">hal-04282073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retracer l’histoire du plomb dans la construction d'un édifice. Une approche interdisciplinaire appliquée au cas de Notre-Dame de Paris.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regard multiple sous les voiles de visage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">, 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077774v1</w:t>
+                <w:t xml:space="preserve">hal-04939596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. thesaurus : L'orfèvrerie à l'épreuve de la modélisation 3D.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Retracer l’histoire du plomb dans la construction d'un édifice. Une approche interdisciplinaire appliquée au cas de Notre-Dame de Paris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Diane Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Patrimoine numérique. Journée pluridisciplinaire internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR ReSeed (REtro-conception SémantiquE d’objEts patrimoniaux Digitaux) ; www.reseed.fr, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380622v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chronological appropriation of lead through analytical, historical and archaeological studies from the case of Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Diane Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les signes lapidaires, une autre lecture de Notre-Dame</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">E. thesaurus : L'orfèvrerie à l'épreuve de la modélisation 3D.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Culture et Patrimoine numérique. Journée pluridisciplinaire internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR ReSeed (REtro-conception SémantiquE d’objEts patrimoniaux Digitaux) ; www.reseed.fr, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939606v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the geochemical fingerprint of the lead fallout from the Notre-Dame de Paris fire: lessons for a better discrimination of chemical signatures.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+                <w:t xml:space="preserve">Les signes lapidaires, une autre lecture de Notre-Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Briard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santiago Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOBTE&amp;ICHMET 2023 : 1st Joint International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282073v1</w:t>
+                <w:t xml:space="preserve">hal-04939606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire parler des vestiges après un incendie : les armatures des crêtes de faîtage de Notre-Dame de Paris</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Développement d’analyses multi-élémentaires et isotopiques sur TQ ICP MS : leçons à retenir des travaux sur les échantillons collectés à Notre-Dame-de-Paris après l'incendie de 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Congres ICP-MS Triple Quad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Fontenay-aux-Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973605v1</w:t>
+                <w:t xml:space="preserve">hal-04282078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracer les plombs de Notre-Dame de Paris à l’aide de leurs signatures isotopique et élémentaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+                <w:t xml:space="preserve">Faire parler des vestiges après un incendie : les armatures des crêtes de faîtage de Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Bordier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Chimie et Notre-Dame : la science au service d'une résurrection"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation de la Maison de la Chimie, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973644v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycler le métal à Notre-Dame de Paris, d’hier à aujourd’hui</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tracer les plombs de Notre-Dame de Paris à l’aide de leurs signatures isotopique et élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des groupes de travail du chantier scientifique Notre-Dame de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque "Chimie et Notre-Dame : la science au service d'une résurrection"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de la Maison de la Chimie, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973628v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des analyses chimiques à la connaissance des armatures de fer de Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie et Notre-Dame: la science au service d'une résurrection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation de la Maison de la Chimie, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03574124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Notre-Dame à la Sainte-Chapelle : ce que nous avons appris de la présence du plomb dans les cathédrales gothiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+                <w:t xml:space="preserve">Recycler le métal à Notre-Dame de Paris, d’hier à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Bordier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des groupes de travail du chantier scientifique Notre-Dame de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973635v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plomb à Notre-Dame de Paris : apport des analyses élémentaires et isotopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Le plomb archéologique : étude, analyse et valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’analyses multi-élémentaires et isotopiques sur TQ ICP MS : leçons à retenir des travaux sur les échantillons collectés à Notre-Dame-de-Paris après l'incendie de 2019.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">De Notre-Dame à la Sainte-Chapelle : ce que nous avons appris de la présence du plomb dans les cathédrales gothiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Briard</w:t>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres ICP-MS Triple Quad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Fontenay-aux-Roses, France</w:t>
+              <w:t xml:space="preserve">Séminaire des groupes de travail du chantier scientifique Notre-Dame de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282078v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer dans la cathédrale Notre-Dame de Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Des nouvelles des recherches archéométallurgiques à Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du terrain au laboratoire : fouilles et recherches récentes sur les structures métallurgiques et métalliques, Journée d’étude du Groupe de contact du FNRS « Arts et techniques métallurgiques pré-industriels. Étude et conservation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Clerbois et Philippe Sosnowska, Dec 2021, Liège (online), Belgique</w:t>
+              <w:t xml:space="preserve">Journées d’études de la SAFEMM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Moulis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973651v1</w:t>
+                <w:t xml:space="preserve">hal-03973657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using iron corrosion product multi-technique analyses to trace the temperature of ancient fires: methodology and application to Notre-Dame in Paris</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le fer dans la cathédrale Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archaeology Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kiel (online), Germany</w:t>
+              <w:t xml:space="preserve">Du terrain au laboratoire : fouilles et recherches récentes sur les structures métallurgiques et métalliques, Journée d’étude du Groupe de contact du FNRS « Arts et techniques métallurgiques pré-industriels. Étude et conservation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Clerbois et Philippe Sosnowska, Dec 2021, Liège (online), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973670v1</w:t>
+                <w:t xml:space="preserve">hal-03973651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde « Les forçats des bigbags »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Using iron corrosion product multi-technique analyses to trace the temperature of ancient fires: methodology and application to Notre-Dame in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Débris, vestiges et reliques : les décombres de Notre-Dame de Paris, entre matérialités et sacralités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Cerezales, Dorothée Chaoui-Derieux, Jean-Christophe Monferran, Vincent Négri, Yann Potin, Gaspard Salatko, Claudie Voisenat, Mar 2021, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">European Archaeology Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel (online), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973707v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the ashes: unprecedented archaeometallurgical investigations in Notre-Dame de Paris following the fire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Table ronde « Les forçats des bigbags »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bouet-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Syvilay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ivan Guillot</w:t>
+                <w:t xml:space="preserve">Lise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Journée d’études Débris, vestiges et reliques : les décombres de Notre-Dame de Paris, entre matérialités et sacralités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Cerezales, Dorothée Chaoui-Derieux, Jean-Christophe Monferran, Vincent Négri, Yann Potin, Gaspard Salatko, Claudie Voisenat, Mar 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973661v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recyclage du plomb à Notre-Dame de Paris : indices et pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">From the ashes: unprecedented archaeometallurgical investigations in Notre-Dame de Paris following the fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées d’études du GDR Remarch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973646v1</w:t>
+                <w:t xml:space="preserve">hal-03973661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeometallurgical investigations in Notre-Dame de Paris: research in progress on construction iron and lead after the fire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le recyclage du plomb à Notre-Dame de Paris : indices et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Guillot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Metallurgy Society Research In Progress conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">journées d’études du GDR Remarch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973648v1</w:t>
+                <w:t xml:space="preserve">hal-03973646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nouvelles des recherches archéométallurgiques à Notre-Dame de Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Archaeometallurgical investigations in Notre-Dame de Paris: research in progress on construction iron and lead after the fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études de la SAFEMM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Moulis, France</w:t>
+              <w:t xml:space="preserve">Historical Metallurgy Society Research In Progress conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973657v1</w:t>
+                <w:t xml:space="preserve">hal-03973648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages du plomb à Notre-Dame de Paris, de l’approvisionnement à la mise en œuvre. Première approche textuelle et matérielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Chantier scientifique Notre-Dame : état des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4494,77 +4494,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l’incendie de Notre-Dame à la pollution parisienne ? Tracer les plombs par leur signature isotopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4619,103 +4619,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les armatures de fer à Notre-Dame Nouvelles découvertes et projets d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Chantier scientifique Notre-Dame : état des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
@@ -4783,51 +4783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Loeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4882,51 +4882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIBS analysis of agricultural soils: from laboratory to on-site measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Guézénoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gallet-Budynek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4990,51 +4990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced breakdown spectroscopy (LIBS): a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Guézénoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5124,51 +5124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5236,51 +5236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a NDT toolbox dedicated to the conservation of wall paintings: application to the frescoes chapel in the Charterhouse of Villeneuve-lez-Avignon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Detalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5402,51 +5402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced breakdown spectroscopy: performance enhancement for multi-elemental soils analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Guézénoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gallet-Budynek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5497,51 +5497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-Induced Breakdown Spectroscopy for archaeological applications: an obsidian sourcing case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5657,51 +5657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciX 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Atlanta, United States. 2018</w:t>
@@ -5762,64 +5762,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notre-Dame de Paris: Une lecture inédite par les signes lapidaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SAFRAN, Précisions, pp.172, 2025, 978-2-87457-152-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5863,234 +5863,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plomb à l'épreuve du temps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Du chantier au laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notre-Dame de Paris, La Science à l’œuvre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Cherche-Midi, pp.89-99, 2022</w:t>
+              <w:t xml:space="preserve">Cathédrale Notre-Dame de Paris et Château de Shuri-jô. Reconstruire et Restaurer Leur Valeur Culturelle. Au-delà des Incendies de 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814825v1</w:t>
+                <w:t xml:space="preserve">hal-03973770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du chantier au laboratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le plomb à l'épreuve du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Diane Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Dillmann; Pascal Liévaux; Aline Magnien; Martine Régert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cathédrale Notre-Dame de Paris et Château de Shuri-jô. Reconstruire et Restaurer Leur Valeur Culturelle. Au-delà des Incendies de 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Notre-Dame de Paris, La Science à l’œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Cherche-Midi, pp.89-99, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973770v1</w:t>
+                <w:t xml:space="preserve">hal-03814825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6108,51 +6108,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeometric analyses on pottery and artefacts from Chanhu-daro and Ghazi Shah - Preliminary Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6344,90 +6344,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Analyses des plombs de la couverture et de la flèche de Notre-Dame de Paris – Juillet 2021, Complément au rapport du diagnostic de décembre 2020 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cathédrale Notre-Dame de Paris – Etude de Diagnostic à la suite de l’incendie du 15 avril 2019, Philippe VILLENEUVE, Rémi FROMONT, Pascal PRUNET. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6445,90 +6445,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Premières analyses en éléments traces des plombs de construction de Notre-Dame de Paris »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cathédrale Notre-Dame de Paris – Etude de Diagnostic à la suite de l’incendie du 15 avril 2019, Philippe VILLENEUVE, Rémi FROMONT, Pascal PRUNET. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6715,51 +6715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.02.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149148v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.04.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouet-Langlois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Azema" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.12.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delqu&#233;-Kolic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280945" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917172v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160676" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Komenda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier Catherine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010342" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gu&#233;z&#233;noc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Payr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.12.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132203v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00340H" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02084659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Texier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.06.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diane Daussy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077774v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guillaumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hardy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973644v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03574124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925030v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy-Barman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Loeff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallet-Budynek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734985v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou Sleiman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729815v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Negre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053401v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martos-Levif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6744731" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734984v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814825v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973770v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973864v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouet-Langlois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Azema" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.12.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149148v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.04.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.02.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delqu&#233;-Kolic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280945" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917172v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160676" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Komenda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier Catherine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010342" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gu&#233;z&#233;noc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Payr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.12.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132203v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00340H" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02084659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Texier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.06.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diane Daussy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guillaumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939606v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hardy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy-Barman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03574124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925030v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973651v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973661v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Loeff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallet-Budynek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734985v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou Sleiman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729815v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Negre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053401v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martos-Levif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6744731" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734984v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973864v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>