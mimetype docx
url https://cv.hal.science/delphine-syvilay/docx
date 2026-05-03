--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -100,883 +100,883 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From debris to remains, an experimental protocol under emergency conditions</w:t>
+                <w:t xml:space="preserve">Revealing the iron skeleton of Notre-Dame de Paris. Methodologies and issues of archaeological and analytical investigations following the blaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Zimmer</w:t>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
+                <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Leroux</w:t>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bouet-Langlois</w:t>
+                <w:t xml:space="preserve">Delphine Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Azema</w:t>
+                <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.5-16. </w:t>
+              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.78-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2022.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933226v1</w:t>
+                <w:t xml:space="preserve">hal-04103863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical monuments and lead pollution: Lessons from the case of Notre-Dame de Paris and Sainte-Chapelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Casting, joining and recycling. Use of lead and plumbers practices in Notre-Dame building yard (12th-19th c.) through historical, archaeological and chemical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Briard</w:t>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, SI: Notre-Dame de Paris, 65, pp.99-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.04.010⟩</w:t>
+              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149148v1</w:t>
+                <w:t xml:space="preserve">hal-04372856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the iron skeleton of Notre-Dame de Paris. Methodologies and issues of archaeological and analytical investigations following the blaze</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historical monuments and lead pollution: Lessons from the case of Notre-Dame de Paris and Sainte-Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Azéma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ivan Guillot</w:t>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.78-86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.05.006⟩</w:t>
+              <w:t xml:space="preserve">, In press, SI: Notre-Dame de Paris, 65, pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103863v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casting, joining and recycling. Use of lead and plumbers practices in Notre-Dame building yard (12th-19th c.) through historical, archaeological and chemical investigations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Azéma</w:t>
+                <w:t xml:space="preserve">From debris to remains, an experimental protocol under emergency conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+                <w:t xml:space="preserve">Béatrice Bouet-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Costa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélia Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.87-98. </w:t>
+              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.5-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2022.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372856v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notre-Dame de Paris: The first iron lady? Archaeometallurgical study and dating of the Parisian cathedral iron reinforcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime L’héritier</w:t>
+                <w:t xml:space="preserve">Determining the geochemical fingerprint of the lead fallout from the Notre-Dame de Paris fire: Lessons for a better discrimination of chemical signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Azéma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucile Beck</w:t>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0280945⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 864, pp.160676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035855v1</w:t>
+                <w:t xml:space="preserve">hal-03917172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the geochemical fingerprint of the lead fallout from the Notre-Dame de Paris fire: Lessons for a better discrimination of chemical signatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+                <w:t xml:space="preserve">Notre-Dame de Paris: The first iron lady? Archaeometallurgical study and dating of the Parisian cathedral iron reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L’héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delqué-Kolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 864, pp.160676. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), pp.e0280945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0280945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917172v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incendie de la cathédrale Notre-Dame de Paris.Déblaiement, tri et inventaire des vestiges : une archéologie de l'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bouet-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Komenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1025,303 +1025,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plomb de Notre-Dame passe à l’analyse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Un tri raisonné pour une conservation raisonnable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 83, pp.18-19</w:t>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.98-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480475v1</w:t>
+                <w:t xml:space="preserve">hal-03933040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un tri raisonné pour une conservation raisonnable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le plomb de Notre-Dame passe à l’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Zimmer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Leroux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.98-99</w:t>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933040v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pistolets LIBS : Applications au patrimoine et à la géologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1407,51 +1407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1502,51 +1502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced statistical analysis of LIBS spectra for the sourcing of obsidian samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1645,51 +1645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ns-laser wavelength in laser-induced breakdown spectroscopy for discrimination of painting techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueshi Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1798,90 +1798,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the evolution of lead sources over the long time scale: the case of Notre-Dame de Paris (12th-19th c.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Diane Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1923,90 +1923,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre des métaux à Notre-Dame de 1160 à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2042,2434 +2042,2434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the geochemical fingerprint of the lead fallout from the Notre-Dame de Paris fire: lessons for a better discrimination of chemical signatures.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. thesaurus : L'orfèvrerie à l'épreuve de la modélisation 3D.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Briard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOBTE&amp;ICHMET 2023 : 1st Joint International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
+              <w:t xml:space="preserve">Culture et Patrimoine numérique. Journée pluridisciplinaire internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR ReSeed (REtro-conception SémantiquE d’objEts patrimoniaux Digitaux) ; www.reseed.fr, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282073v1</w:t>
+                <w:t xml:space="preserve">hal-04380622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard multiple sous les voiles de visage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retracer l’histoire du plomb dans la construction d'un édifice. Une approche interdisciplinaire appliquée au cas de Notre-Dame de Paris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Diane Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chronological appropriation of lead through analytical, historical and archaeological studies from the case of Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Diane Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. thesaurus : L'orfèvrerie à l'épreuve de la modélisation 3D.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Guillaumont</w:t>
+                <w:t xml:space="preserve">Les signes lapidaires, une autre lecture de Notre-Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hallot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+                <w:t xml:space="preserve">Santiago Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Patrimoine numérique. Journée pluridisciplinaire internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR ReSeed (REtro-conception SémantiquE d’objEts patrimoniaux Digitaux) ; www.reseed.fr, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380622v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les signes lapidaires, une autre lecture de Notre-Dame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+                <w:t xml:space="preserve">Determining the geochemical fingerprint of the lead fallout from the Notre-Dame de Paris fire: lessons for a better discrimination of chemical signatures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Hardy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">ICOBTE&amp;ICHMET 2023 : 1st Joint International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939606v1</w:t>
+                <w:t xml:space="preserve">hal-04282073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’analyses multi-élémentaires et isotopiques sur TQ ICP MS : leçons à retenir des travaux sur les échantillons collectés à Notre-Dame-de-Paris après l'incendie de 2019.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Recycler le métal à Notre-Dame de Paris, d’hier à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres ICP-MS Triple Quad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Fontenay-aux-Roses, France</w:t>
+              <w:t xml:space="preserve">Séminaire des groupes de travail du chantier scientifique Notre-Dame de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282078v1</w:t>
+                <w:t xml:space="preserve">hal-03973628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire parler des vestiges après un incendie : les armatures des crêtes de faîtage de Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracer les plombs de Notre-Dame de Paris à l’aide de leurs signatures isotopique et élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Chimie et Notre-Dame : la science au service d'une résurrection"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation de la Maison de la Chimie, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des analyses chimiques à la connaissance des armatures de fer de Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie et Notre-Dame: la science au service d'une résurrection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation de la Maison de la Chimie, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03574124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycler le métal à Notre-Dame de Paris, d’hier à aujourd’hui</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le plomb à Notre-Dame de Paris : apport des analyses élémentaires et isotopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des groupes de travail du chantier scientifique Notre-Dame de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Le plomb archéologique : étude, analyse et valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973628v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plomb à Notre-Dame de Paris : apport des analyses élémentaires et isotopiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De Notre-Dame à la Sainte-Chapelle : ce que nous avons appris de la présence du plomb dans les cathédrales gothiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Le plomb archéologique : étude, analyse et valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire des groupes de travail du chantier scientifique Notre-Dame de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925030v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Notre-Dame à la Sainte-Chapelle : ce que nous avons appris de la présence du plomb dans les cathédrales gothiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Développement d’analyses multi-élémentaires et isotopiques sur TQ ICP MS : leçons à retenir des travaux sur les échantillons collectés à Notre-Dame-de-Paris après l'incendie de 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des groupes de travail du chantier scientifique Notre-Dame de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congres ICP-MS Triple Quad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Fontenay-aux-Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973635v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nouvelles des recherches archéométallurgiques à Notre-Dame de Paris</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Table ronde « Les forçats des bigbags »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ivan Guillot</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bouet-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études de la SAFEMM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Moulis, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Débris, vestiges et reliques : les décombres de Notre-Dame de Paris, entre matérialités et sacralités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Cerezales, Dorothée Chaoui-Derieux, Jean-Christophe Monferran, Vincent Négri, Yann Potin, Gaspard Salatko, Claudie Voisenat, Mar 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973657v1</w:t>
+                <w:t xml:space="preserve">hal-03973707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fer dans la cathédrale Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du terrain au laboratoire : fouilles et recherches récentes sur les structures métallurgiques et métalliques, Journée d’étude du Groupe de contact du FNRS « Arts et techniques métallurgiques pré-industriels. Étude et conservation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sébastien Clerbois et Philippe Sosnowska, Dec 2021, Liège (online), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using iron corrosion product multi-technique analyses to trace the temperature of ancient fires: methodology and application to Notre-Dame in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Archaeology Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Kiel (online), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde « Les forçats des bigbags »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the ashes: unprecedented archaeometallurgical investigations in Notre-Dame de Paris following the fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Azema</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lise Leroux</w:t>
+                <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Débris, vestiges et reliques : les décombres de Notre-Dame de Paris, entre matérialités et sacralités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Cerezales, Dorothée Chaoui-Derieux, Jean-Christophe Monferran, Vincent Négri, Yann Potin, Gaspard Salatko, Claudie Voisenat, Mar 2021, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973707v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the ashes: unprecedented archaeometallurgical investigations in Notre-Dame de Paris following the fire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le recyclage du plomb à Notre-Dame de Paris : indices et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Guillot</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">journées d’études du GDR Remarch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973661v1</w:t>
+                <w:t xml:space="preserve">hal-03973646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recyclage du plomb à Notre-Dame de Paris : indices et pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Archaeometallurgical investigations in Notre-Dame de Paris: research in progress on construction iron and lead after the fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Azema</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+                <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées d’études du GDR Remarch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Historical Metallurgy Society Research In Progress conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973646v1</w:t>
+                <w:t xml:space="preserve">hal-03973648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeometallurgical investigations in Notre-Dame de Paris: research in progress on construction iron and lead after the fire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Des nouvelles des recherches archéométallurgiques à Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Metallurgy Society Research In Progress conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">Journées d’études de la SAFEMM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Moulis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973648v1</w:t>
+                <w:t xml:space="preserve">hal-03973657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages du plomb à Notre-Dame de Paris, de l’approvisionnement à la mise en œuvre. Première approche textuelle et matérielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Chantier scientifique Notre-Dame : état des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4494,77 +4494,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l’incendie de Notre-Dame à la pollution parisienne ? Tracer les plombs par leur signature isotopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4619,103 +4619,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les armatures de fer à Notre-Dame Nouvelles découvertes et projets d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Chantier scientifique Notre-Dame : état des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
@@ -4783,51 +4783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Loeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4882,51 +4882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIBS analysis of agricultural soils: from laboratory to on-site measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Guézénoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gallet-Budynek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4990,51 +4990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced breakdown spectroscopy (LIBS): a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Guézénoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5124,51 +5124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5236,51 +5236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a NDT toolbox dedicated to the conservation of wall paintings: application to the frescoes chapel in the Charterhouse of Villeneuve-lez-Avignon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Detalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5402,51 +5402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced breakdown spectroscopy: performance enhancement for multi-elemental soils analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Guézénoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gallet-Budynek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5497,51 +5497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-Induced Breakdown Spectroscopy for archaeological applications: an obsidian sourcing case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5657,51 +5657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciX 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Atlanta, United States. 2018</w:t>
@@ -5762,64 +5762,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notre-Dame de Paris: Une lecture inédite par les signes lapidaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SAFRAN, Précisions, pp.172, 2025, 978-2-87457-152-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5863,234 +5863,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du chantier au laboratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le plomb à l'épreuve du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Diane Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Dillmann; Pascal Liévaux; Aline Magnien; Martine Régert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cathédrale Notre-Dame de Paris et Château de Shuri-jô. Reconstruire et Restaurer Leur Valeur Culturelle. Au-delà des Incendies de 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Notre-Dame de Paris, La Science à l’œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Cherche-Midi, pp.89-99, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973770v1</w:t>
+                <w:t xml:space="preserve">hal-03814825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plomb à l'épreuve du temps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Du chantier au laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notre-Dame de Paris, La Science à l’œuvre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Cherche-Midi, pp.89-99, 2022</w:t>
+              <w:t xml:space="preserve">Cathédrale Notre-Dame de Paris et Château de Shuri-jô. Reconstruire et Restaurer Leur Valeur Culturelle. Au-delà des Incendies de 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814825v1</w:t>
+                <w:t xml:space="preserve">hal-03973770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6108,51 +6108,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeometric analyses on pottery and artefacts from Chanhu-daro and Ghazi Shah - Preliminary Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6344,90 +6344,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Analyses des plombs de la couverture et de la flèche de Notre-Dame de Paris – Juillet 2021, Complément au rapport du diagnostic de décembre 2020 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cathédrale Notre-Dame de Paris – Etude de Diagnostic à la suite de l’incendie du 15 avril 2019, Philippe VILLENEUVE, Rémi FROMONT, Pascal PRUNET. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6445,130 +6445,280 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Premières analyses en éléments traces des plombs de construction de Notre-Dame de Paris »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cathédrale Notre-Dame de Paris – Etude de Diagnostic à la suite de l’incendie du 15 avril 2019, Philippe VILLENEUVE, Rémi FROMONT, Pascal PRUNET. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science Meets History. Archaeometric Analysis of Indus Artefacts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danish Ahmed Sheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6715,51 +6865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouet-Langlois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Azema" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.12.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149148v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.04.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.02.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delqu&#233;-Kolic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280945" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917172v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160676" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Komenda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier Catherine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010342" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gu&#233;z&#233;noc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Payr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.12.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132203v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00340H" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02084659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Texier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.06.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diane Daussy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guillaumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939606v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hardy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy-Barman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03574124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925030v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973651v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973661v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Loeff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallet-Budynek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734985v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou Sleiman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729815v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Negre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053401v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martos-Levif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6744731" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734984v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973864v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.02.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149148v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.04.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouet-Langlois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Azema" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.12.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160676" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035855v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delqu&#233;-Kolic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280945" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Komenda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier Catherine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010342" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gu&#233;z&#233;noc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Payr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.12.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132203v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00340H" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02084659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Texier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.06.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diane Daussy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guillaumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hardy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973628v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03574124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy-Barman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Loeff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallet-Budynek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734985v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou Sleiman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729815v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Negre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053401v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martos-Levif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6744731" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734984v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814825v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973770v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973864v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>