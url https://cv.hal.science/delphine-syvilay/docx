--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -632,295 +632,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the geochemical fingerprint of the lead fallout from the Notre-Dame de Paris fire: Lessons for a better discrimination of chemical signatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+                <w:t xml:space="preserve">Notre-Dame de Paris: The first iron lady? Archaeometallurgical study and dating of the Parisian cathedral iron reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L’héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delqué-Kolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160676⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), pp.e0280945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0280945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917172v1</w:t>
+                <w:t xml:space="preserve">hal-04035855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notre-Dame de Paris: The first iron lady? Archaeometallurgical study and dating of the Parisian cathedral iron reinforcements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucile Beck</w:t>
+                <w:t xml:space="preserve">Determining the geochemical fingerprint of the lead fallout from the Notre-Dame de Paris fire: Lessons for a better discrimination of chemical signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (3), pp.e0280945. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 864, pp.160676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0280945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035855v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incendie de la cathédrale Notre-Dame de Paris.Déblaiement, tri et inventaire des vestiges : une archéologie de l'urgence</w:t>
               </w:r>
@@ -1792,605 +1792,605 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the evolution of lead sources over the long time scale: the case of Notre-Dame de Paris (12th-19th c.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mise en œuvre des métaux à Notre-Dame de 1160 à aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lestel</w:t>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference Archaeometallurgy in Europe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale, Notre-Dame de Paris sous l’œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852854v1</w:t>
+                <w:t xml:space="preserve">hal-05433555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en œuvre des métaux à Notre-Dame de 1160 à aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Azéma</w:t>
+                <w:t xml:space="preserve">Studying the evolution of lead sources over the long time scale: the case of Notre-Dame de Paris (12th-19th c.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucile Beck</w:t>
+                <w:t xml:space="preserve">Stéphanie Diane Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale, Notre-Dame de Paris sous l’œil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Conference Archaeometallurgy in Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433555v1</w:t>
+                <w:t xml:space="preserve">hal-04852854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. thesaurus : L'orfèvrerie à l'épreuve de la modélisation 3D.</w:t>
+                <w:t xml:space="preserve">Regard multiple sous les voiles de visage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Patrimoine numérique. Journée pluridisciplinaire internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR ReSeed (REtro-conception SémantiquE d’objEts patrimoniaux Digitaux) ; www.reseed.fr, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380622v1</w:t>
+                <w:t xml:space="preserve">hal-04939596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard multiple sous les voiles de visage</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Retracer l’histoire du plomb dans la construction d'un édifice. Une approche interdisciplinaire appliquée au cas de Notre-Dame de Paris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Diane Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939596v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retracer l’histoire du plomb dans la construction d'un édifice. Une approche interdisciplinaire appliquée au cas de Notre-Dame de Paris.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. thesaurus : L'orfèvrerie à l'épreuve de la modélisation 3D.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Culture et Patrimoine numérique. Journée pluridisciplinaire internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR ReSeed (REtro-conception SémantiquE d’objEts patrimoniaux Digitaux) ; www.reseed.fr, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077774v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chronological appropriation of lead through analytical, historical and archaeological studies from the case of Notre-Dame de Paris</w:t>
               </w:r>
@@ -2402,77 +2402,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Diane Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
@@ -2702,342 +2702,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycler le métal à Notre-Dame de Paris, d’hier à aujourd’hui</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire parler des vestiges après un incendie : les armatures des crêtes de faîtage de Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des groupes de travail du chantier scientifique Notre-Dame de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973628v1</w:t>
+                <w:t xml:space="preserve">hal-03973605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire parler des vestiges après un incendie : les armatures des crêtes de faîtage de Notre-Dame de Paris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Azema</w:t>
+                <w:t xml:space="preserve">Tracer les plombs de Notre-Dame de Paris à l’aide de leurs signatures isotopique et élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque "Chimie et Notre-Dame : la science au service d'une résurrection"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de la Maison de la Chimie, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973605v1</w:t>
+                <w:t xml:space="preserve">hal-03973644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracer les plombs de Notre-Dame de Paris à l’aide de leurs signatures isotopique et élémentaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louise Bordier</w:t>
+                <w:t xml:space="preserve">Recycler le métal à Notre-Dame de Paris, d’hier à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Chimie et Notre-Dame : la science au service d'une résurrection"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation de la Maison de la Chimie, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire des groupes de travail du chantier scientifique Notre-Dame de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973644v1</w:t>
+                <w:t xml:space="preserve">hal-03973628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des analyses chimiques à la connaissance des armatures de fer de Notre-Dame de Paris</w:t>
               </w:r>
@@ -3062,51 +3062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3138,273 +3138,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03574124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plomb à Notre-Dame de Paris : apport des analyses élémentaires et isotopiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De Notre-Dame à la Sainte-Chapelle : ce que nous avons appris de la présence du plomb dans les cathédrales gothiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Le plomb archéologique : étude, analyse et valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire des groupes de travail du chantier scientifique Notre-Dame de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925030v1</w:t>
+                <w:t xml:space="preserve">hal-03973635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Notre-Dame à la Sainte-Chapelle : ce que nous avons appris de la présence du plomb dans les cathédrales gothiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le plomb à Notre-Dame de Paris : apport des analyses élémentaires et isotopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des groupes de travail du chantier scientifique Notre-Dame de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Le plomb archéologique : étude, analyse et valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973635v1</w:t>
+                <w:t xml:space="preserve">hal-03925030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’analyses multi-élémentaires et isotopiques sur TQ ICP MS : leçons à retenir des travaux sur les échantillons collectés à Notre-Dame-de-Paris après l'incendie de 2019.</w:t>
               </w:r>
@@ -3509,523 +3509,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde « Les forçats des bigbags »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le fer dans la cathédrale Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lise Leroux</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Débris, vestiges et reliques : les décombres de Notre-Dame de Paris, entre matérialités et sacralités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Cerezales, Dorothée Chaoui-Derieux, Jean-Christophe Monferran, Vincent Négri, Yann Potin, Gaspard Salatko, Claudie Voisenat, Mar 2021, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">Du terrain au laboratoire : fouilles et recherches récentes sur les structures métallurgiques et métalliques, Journée d’étude du Groupe de contact du FNRS « Arts et techniques métallurgiques pré-industriels. Étude et conservation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Clerbois et Philippe Sosnowska, Dec 2021, Liège (online), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973707v1</w:t>
+                <w:t xml:space="preserve">hal-03973651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer dans la cathédrale Notre-Dame de Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using iron corrosion product multi-technique analyses to trace the temperature of ancient fires: methodology and application to Notre-Dame in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du terrain au laboratoire : fouilles et recherches récentes sur les structures métallurgiques et métalliques, Journée d’étude du Groupe de contact du FNRS « Arts et techniques métallurgiques pré-industriels. Étude et conservation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Clerbois et Philippe Sosnowska, Dec 2021, Liège (online), Belgique</w:t>
+              <w:t xml:space="preserve">European Archaeology Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel (online), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973651v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using iron corrosion product multi-technique analyses to trace the temperature of ancient fires: methodology and application to Notre-Dame in Paris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+                <w:t xml:space="preserve">From the ashes: unprecedented archaeometallurgical investigations in Notre-Dame de Paris following the fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archaeology Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kiel (online), Germany</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973670v1</w:t>
+                <w:t xml:space="preserve">hal-03973661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the ashes: unprecedented archaeometallurgical investigations in Notre-Dame de Paris following the fire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table ronde « Les forçats des bigbags »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ivan Guillot</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bouet-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Journée d’études Débris, vestiges et reliques : les décombres de Notre-Dame de Paris, entre matérialités et sacralités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Cerezales, Dorothée Chaoui-Derieux, Jean-Christophe Monferran, Vincent Négri, Yann Potin, Gaspard Salatko, Claudie Voisenat, Mar 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973661v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recyclage du plomb à Notre-Dame de Paris : indices et pratiques</w:t>
               </w:r>
@@ -4175,51 +4175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4300,51 +4300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4533,51 +4533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4658,64 +4658,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Chantier scientifique Notre-Dame : état des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
@@ -5882,51 +5882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plomb à l'épreuve du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Diane Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6865,51 +6865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.02.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149148v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.04.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouet-Langlois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Azema" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.12.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160676" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035855v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delqu&#233;-Kolic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280945" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Komenda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier Catherine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010342" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gu&#233;z&#233;noc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Payr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.12.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132203v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00340H" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02084659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Texier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.06.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diane Daussy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guillaumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hardy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973628v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03574124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy-Barman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Loeff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallet-Budynek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734985v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou Sleiman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729815v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Negre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053401v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martos-Levif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6744731" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734984v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814825v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973770v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973864v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.02.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149148v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.04.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouet-Langlois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Azema" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.12.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delqu&#233;-Kolic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280945" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917172v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160676" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Komenda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier Catherine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010342" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gu&#233;z&#233;noc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Payr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2018.12.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132203v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00340H" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02084659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Texier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2017.06.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diane Daussy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077774v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guillaumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hardy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973644v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03574124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925030v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy-Barman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973661v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Loeff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallet-Budynek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734985v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou Sleiman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729815v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Negre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053401v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martos-Levif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6744731" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734984v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814825v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973770v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973864v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05599679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>