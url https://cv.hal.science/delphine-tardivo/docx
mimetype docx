--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -474,325 +474,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediatric Liquid Medications and Dental Caries: A Narrative Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Taib Fatih</w:t>
+                <w:t xml:space="preserve">Periodontitis and Tooth Loss Are Associated With Higher Risks of Cognitive Disorders: A Systematic Umbrella Meta‐Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balen Hamid Qadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Khalid Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yad Mariwan Mohammed Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handren Ameer Kurda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Lan</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Ali Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Science Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hsr2.71115⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Dental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cre2.70240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371374v1</w:t>
+                <w:t xml:space="preserve">hal-05387123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodontitis and Tooth Loss Are Associated With Higher Risks of Cognitive Disorders: A Systematic Umbrella Meta‐Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pediatric Liquid Medications and Dental Caries: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Taib Fatih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Khalid Mahmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handren Ameer Kurda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Tassery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balen Hamid Qadir</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tara Ali Rasheed</w:t>
+                <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Dental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (6), </w:t>
+              <w:t xml:space="preserve">Health Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (7), pp.e71115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cre2.70240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hsr2.71115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387123v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of Growth Factors in Implant Dentistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balen Hamid Qadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Aso Abdulghafor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -895,51 +895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Version of the User Mobile Application Rating Scale: Adaptation and Validation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Saliasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryem Rhanoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2313,387 +2313,387 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter- and Intra-Operator Reliability of Facial and Dental Measurements Using 3D-Stereophotogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ceinos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lupi-Pegurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Esthetic and Restorative Dentistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 28 (3), pp.178-189. </w:t>
+              <w:t xml:space="preserve">, 2016, 28 (3), pp.178 - 189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jerd.12194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584017v1</w:t>
+                <w:t xml:space="preserve">hal-01819910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the action « M'T Dents » for 6-year-old schoolchildren on two deprived neighborhoods in Marseille, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter- and Intra-Operator Reliability of Facial and Dental Measurements Using 3D-Stereophotogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ceinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roland Sambuc</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lupi-Pegurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Odonto - Stomatologie Tropical = Tropical Dental Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Esthetic and Restorative Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (3), pp.178-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jerd.12194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819928v1</w:t>
+                <w:t xml:space="preserve">hal-03584017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter- and Intra-Operator Reliability of Facial and Dental Measurements Using 3D-Stereophotogrammetry</w:t>
+                <w:t xml:space="preserve">Evaluation of the action « M'T Dents » for 6-year-old schoolchildren on two deprived neighborhoods in Marseille, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lupi-Pegurier</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Daguzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Sambuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Esthetic and Restorative Dentistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Odonto - Stomatologie Tropical = Tropical Dental Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01819910v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Determination of Adult Individuals by Three-Dimensional Modeling of Canines</w:t>
               </w:r>
@@ -3711,617 +3711,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional Modeling of the Various Volumes of Canines to Determine Age and Sex: A Preliminary Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A case of an osteolytic lesion on an italian neandertahl jaw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Ruquet</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Foti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Thollon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Adalian</w:t>
+                <w:t xml:space="preserve">Stefano Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Giunti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1556-4029.2011.01720.x⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, xx (xx), pp.00. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2011.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00591834v1</w:t>
+                <w:t xml:space="preserve">halshs-00639323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éruption passive incomplète : rétablissement chirurgical d’un sourire harmonieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Goubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnet-Corti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Dentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of gestational age from tooth germes : biometric study of dentascan images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lalys</w:t>
+                <w:t xml:space="preserve">Three-dimensional Modeling of the Various Volumes of Canines to Determine Age and Sex: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ruquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bartoli</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 56 (1), pp.220-223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1556-4029.2010.01533.x⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 56 (3), pp.766-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1556-4029.2011.01720.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00591821v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse occlusale instrumentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of gestational age from tooth germes : biometric study of dentascan images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ruquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Laibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie Médico Chirurgicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (1), pp.220-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1556-4029.2010.01533.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820055v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fils de suture en chirurgie plastique parodontale. Revue critique et choix raisonné</w:t>
+                <w:t xml:space="preserve">Analyse occlusale instrumentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goubron Cyril</w:t>
+                <w:t xml:space="preserve">Duminil Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borghetti Alain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Monnet-Corti</w:t>
+                <w:t xml:space="preserve">Olivier Laplanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Parodontologie et d'Implantologie Orale</w:t>
+              <w:t xml:space="preserve">Encyclopédie Médico Chirurgicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820060v1</w:t>
+                <w:t xml:space="preserve">hal-01820055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D CT scan study of fetal cranial base: interests of occipital bone measurements in age estimation</w:t>
               </w:r>
@@ -4426,173 +4464,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case of an osteolytic lesion on an italian neandertahl jaw</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les fils de suture en chirurgie plastique parodontale. Revue critique et choix raisonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Ricci</w:t>
+                <w:t xml:space="preserve">Goubron Cyril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Giunti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Borghetti Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnet-Corti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Parodontologie et d'Implantologie Orale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00639323v1</w:t>
+                <w:t xml:space="preserve">hal-01820060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la corrélation entre la mise en place des premières molaires et les trajectoires tridimensionnelles du guide antérieur</w:t>
               </w:r>
@@ -4617,51 +4617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ruquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnet-Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bezzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4693,269 +4693,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Correlation between the position of the 1st molars and the 3-dimensional trajectory of anterior guidance].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibacterial efficiency of passive ultrasonic versus sonic irrigation. Ultrasonic root canal irrigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Santoni</w:t>
+                <w:t xml:space="preserve">L Pommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ruquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Bezzina</w:t>
+                <w:t xml:space="preserve">B. La Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Monnet-Corti</w:t>
+                <w:t xml:space="preserve">I. About</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Odonto - Stomatologie Tropical = Tropical Dental Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.18-26</w:t>
+              <w:t xml:space="preserve">, 2010, pp.29-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819844v1</w:t>
+                <w:t xml:space="preserve">hal-01819837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial efficiency of passive ultrasonic versus sonic irrigation. Ultrasonic root canal irrigation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Correlation between the position of the 1st molars and the 3-dimensional trajectory of anterior guidance].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. About</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bezzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Camps</w:t>
+                <w:t xml:space="preserve">V Monnet-Corti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Odonto - Stomatologie Tropical = Tropical Dental Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.29-35</w:t>
+              <w:t xml:space="preserve">, 2010, pp.18-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819837v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la modélisation tridimensionnelle des reliefs occlusaux dentaires en identification médico-légale : Étude de faisabilité</w:t>
               </w:r>
@@ -5088,64 +5088,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de récessions gingivales multiples par une technique originale de lambeau positionné coronairement avec rotation des papilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goubron Cyril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnet-Corti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Dentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5183,51 +5183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des techniques d’empreintes en prothèse implanto-portée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duminil Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texier Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5278,64 +5278,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation d’un articulateur à partir d’enregistrements dynamiques intra-buccaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duminil Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toque Gael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5386,51 +5386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prothèse implanto-portée : enregistrement et contrôle de l’occlusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duminil Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Dentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5770,368 +5770,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naevomatose Basocellulaire : À propos de deux cas</w:t>
+                <w:t xml:space="preserve">Prévention et traitement des Ostéonécroses des maxillaires induites par Bisphosphonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Catherine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association dentaire de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">ASSOCIATION DENTAIRE FRANCAISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820123v1</w:t>
+                <w:t xml:space="preserve">hal-01820116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sialométaplasie nécrosante</w:t>
+                <w:t xml:space="preserve">Naevomatose Basocellulaire : À propos de deux cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guyot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association dentaire française</w:t>
+              <w:t xml:space="preserve">Association dentaire de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820112v1</w:t>
+                <w:t xml:space="preserve">hal-01820123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention et traitement des Ostéonécroses des maxillaires induites par Bisphosphonates</w:t>
+                <w:t xml:space="preserve">La sialométaplasie nécrosante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roche Poggi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Brignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSOCIATION DENTAIRE FRANCAISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, MARSEILLE, France</w:t>
+              <w:t xml:space="preserve">Association dentaire française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820116v1</w:t>
+                <w:t xml:space="preserve">hal-01820112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6250,549 +6250,549 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité et procédure administratives</w:t>
+                <w:t xml:space="preserve">L’Information et ses implications : secret médical, consentement et contrat de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaspoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévention et gestion du risque contentieux en Odontologie</w:t>
+              <w:t xml:space="preserve">Prévention et Gestion du risque contentieux en Odontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820096v1</w:t>
+                <w:t xml:space="preserve">hal-01820089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses parodontales au bruxisme</w:t>
+                <w:t xml:space="preserve">Développement professionnel continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bruxisme, tout simplement</w:t>
+              <w:t xml:space="preserve">Prévention et gestion du risque contentieux en odontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820102v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioprotection au cabinet dentaire</w:t>
+                <w:t xml:space="preserve">Responsabilité et procédure administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévention et gestion du risque contentieux en odontologie</w:t>
+              <w:t xml:space="preserve">Prévention et gestion du risque contentieux en Odontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820082v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documents médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévention et Gestion du risque contentieux en Odontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commission de conciliation et d’indemnisation des accidents médicaux, des affections iatrogènes et des infections nosocomiales</w:t>
+                <w:t xml:space="preserve">Réponses parodontales au bruxisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévention et Gestion du risque contentieux en Odontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Le bruxisme, tout simplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820098v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Information et ses implications : secret médical, consentement et contrat de soins</w:t>
+                <w:t xml:space="preserve">Radioprotection au cabinet dentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coline Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévention et Gestion du risque contentieux en Odontologie</w:t>
+              <w:t xml:space="preserve">Prévention et gestion du risque contentieux en odontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820089v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement professionnel continu</w:t>
+                <w:t xml:space="preserve">Commission de conciliation et d’indemnisation des accidents médicaux, des affections iatrogènes et des infections nosocomiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévention et gestion du risque contentieux en odontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Prévention et Gestion du risque contentieux en Odontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820079v1</w:t>
+                <w:t xml:space="preserve">hal-01820098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7001,51 +7001,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="897149F9"/>
+    <w:nsid w:val="6602278D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7232,51 +7232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-tardivo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2952-4425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124776728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taib Fatih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalid Mahmood" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkees Taha Garib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yad Mariwan Mohammed Amin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjdar Mahmood Talabani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.70073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yad Mariwan Mohammed Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Ali Rasheed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zana Fuad Noori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.70149" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handren Ameer Kurda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tassery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balen Hamid Qadir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cre2.70240" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05126011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aso Abdulghafor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraedon Mostafa Zardawi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb47050317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Rhanoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viennot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63776" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03695022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Martinon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19127293" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03331985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smentek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30480" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Margossian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laborde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefen Koubi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Magne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11607/prd.4642" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Offner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Merigo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Isabelle Gros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lupi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.202.0247" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mazel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Belkacemi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tavitian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stephan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jicd.12398" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory St&#233;phan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dussart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Llodra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204564" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Slimani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan V. Panayotov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Levallois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000486428" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slimani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panayotov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820152v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Margossian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Maille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceinos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lupi-Pegurier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jerd.12194" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQ7FRTX1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daguzan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sambuc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819902v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sastre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Catherine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L&#233;onetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12821" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-118QCWW6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12827" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP1XXTPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-013-0863-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tzortzis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Desfosses" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Signoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102166v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bonfil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ger.12168" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2CG0VMS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lladeres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2012.02209.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9324ADCF7539793DECD4137BCF2CCAFCDB963A5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2012.11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.08.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLC59LVT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591834v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2011.01720.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-79517KG2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820066v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goubron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnet-Corti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Laibi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bartoli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2010.01533.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CFKJ0KSK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duminil G&#233;rard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laplanche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820060v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goubron Cyril" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borghetti Alain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819951v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khemira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ricci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giunti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819959v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bezzina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819844v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Santoni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monnet-Corti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819837v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pommel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. La Scola" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. About" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camps" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brau Jean-Jacques" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.02.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820050v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820047v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Texier Thierry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820039v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toque Gael" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820035v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820140v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820143v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820131v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820123v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Busson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820112v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brignol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820116v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche Poggi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820075v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camilleri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820096v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820102v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820082v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820094v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820098v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820089v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaspoul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Nataf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820079v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-tardivo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2952-4425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124776728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taib Fatih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalid Mahmood" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkees Taha Garib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yad Mariwan Mohammed Amin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjdar Mahmood Talabani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.70073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yad Mariwan Mohammed Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Ali Rasheed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zana Fuad Noori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.70149" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balen Hamid Qadir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handren Ameer Kurda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cre2.70240" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371374v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tassery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05126011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aso Abdulghafor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraedon Mostafa Zardawi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb47050317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Rhanoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viennot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63776" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03695022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Martinon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19127293" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03331985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smentek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30480" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Margossian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laborde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefen Koubi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Magne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11607/prd.4642" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Offner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Merigo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Isabelle Gros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lupi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.202.0247" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mazel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Belkacemi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tavitian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stephan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jicd.12398" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory St&#233;phan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dussart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Llodra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204564" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Slimani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan V. Panayotov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Levallois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000486428" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slimani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panayotov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820152v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Margossian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Maille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceinos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lupi-Pegurier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jerd.12194" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQ7FRTX1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819928v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daguzan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sambuc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819902v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sastre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Catherine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L&#233;onetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12821" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-118QCWW6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12827" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP1XXTPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-013-0863-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tzortzis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Desfosses" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Signoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102166v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bonfil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ger.12168" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2CG0VMS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lladeres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2012.02209.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9324ADCF7539793DECD4137BCF2CCAFCDB963A5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2012.11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.08.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLC59LVT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ricci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giunti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820066v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goubron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnet-Corti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591834v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2011.01720.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-79517KG2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591821v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Laibi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bartoli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2010.01533.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CFKJ0KSK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820055v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duminil G&#233;rard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laplanche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819951v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khemira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820060v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goubron Cyril" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borghetti Alain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819959v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bezzina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819837v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pommel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. La Scola" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. About" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819844v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Santoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monnet-Corti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brau Jean-Jacques" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.02.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820050v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820047v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Texier Thierry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820039v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toque Gael" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820035v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820140v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820143v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820131v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820116v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Busson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche Poggi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820123v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820112v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brignol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820075v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camilleri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820089v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaspoul" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Nataf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820079v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820096v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820082v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820098v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>