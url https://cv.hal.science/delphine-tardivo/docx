--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -206,295 +206,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malignant Transformation of Oral Leukoplakia and Proliferative Verrucous Leukoplakia and Its Biomarker Predictors: A Systematic Umbrella Review</w:t>
+                <w:t xml:space="preserve">Association Between Iron Deficiency Anemia and Dental Caries in Children: A Systematic Umbrella Meta‐Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Taib Fatih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Khalid Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balkees Taha Garib</w:t>
+                <w:t xml:space="preserve">Yad Mariwan Mohammed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yad Mariwan Mohammed Amin</w:t>
+                <w:t xml:space="preserve">Tara Ali Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranjdar Mahmood Talabani</w:t>
+                <w:t xml:space="preserve">Zana Fuad Noori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Head &amp; Neck</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (6), pp.e70149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hed.70073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jhn.70149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371445v1</w:t>
+                <w:t xml:space="preserve">hal-05371458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Iron Deficiency Anemia and Dental Caries in Children: A Systematic Umbrella Meta‐Analysis</w:t>
+                <w:t xml:space="preserve">Malignant Transformation of Oral Leukoplakia and Proliferative Verrucous Leukoplakia and Its Biomarker Predictors: A Systematic Umbrella Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Taib Fatih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Khalid Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yad Mariwan Mohammed Ali</w:t>
+                <w:t xml:space="preserve">Balkees Taha Garib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Ali Rasheed</w:t>
+                <w:t xml:space="preserve">Yad Mariwan Mohammed Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zana Fuad Noori</w:t>
+                <w:t xml:space="preserve">Ranjdar Mahmood Talabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (6), pp.e70149. </w:t>
+              <w:t xml:space="preserve">Head &amp; Neck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jhn.70149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hed.70073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371458v1</w:t>
+                <w:t xml:space="preserve">hal-05371445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodontitis and Tooth Loss Are Associated With Higher Risks of Cognitive Disorders: A Systematic Umbrella Meta‐Analysis</w:t>
               </w:r>
@@ -506,77 +506,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balen Hamid Qadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Khalid Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yad Mariwan Mohammed Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handren Ameer Kurda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Ali Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Experimental Dental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (6), </w:t>
@@ -2307,750 +2307,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter- and Intra-Operator Reliability of Facial and Dental Measurements Using 3D-Stereophotogrammetry</w:t>
+                <w:t xml:space="preserve">Evaluation of the action « M'T Dents » for 6-year-old schoolchildren on two deprived neighborhoods in Marseille, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ceinos</w:t>
+                <w:t xml:space="preserve">Alexandre Daguzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Bertrand</w:t>
+                <w:t xml:space="preserve">Stéphanie Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lupi-Pegurier</w:t>
+                <w:t xml:space="preserve">Roland Sambuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Esthetic and Restorative Dentistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Odonto - Stomatologie Tropical = Tropical Dental Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819910v1</w:t>
+                <w:t xml:space="preserve">hal-01819928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter- and Intra-Operator Reliability of Facial and Dental Measurements Using 3D-Stereophotogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ceinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lupi-Pegurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Esthetic and Restorative Dentistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (3), pp.178-189. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jerd.12194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the action « M'T Dents » for 6-year-old schoolchildren on two deprived neighborhoods in Marseille, France</w:t>
+                <w:t xml:space="preserve">Inter- and Intra-Operator Reliability of Facial and Dental Measurements Using 3D-Stereophotogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roland Sambuc</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ceinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lupi-Pegurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Odonto - Stomatologie Tropical = Tropical Dental Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Esthetic and Restorative Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (3), pp.178 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jerd.12194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819928v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Determination of Adult Individuals by Three-Dimensional Modeling of Canines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of Age Using Alveolar Bone Loss: Forensic and Anthropological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ruquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Léonetti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Foti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 60 (5), pp.1341 - 1345. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 60 (5), pp.1305 - 1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1556-4029.12827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1556-4029.12821⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819902v1</w:t>
+                <w:t xml:space="preserve">hal-01819832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Age Using Alveolar Bone Loss: Forensic and Anthropological Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender Determination of Adult Individuals by Three-Dimensional Modeling of Canines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ruquet</w:t>
+                <w:t xml:space="preserve">Jean-Hugues Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Tardivo</w:t>
+                <w:t xml:space="preserve">Georges Léonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Foti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 60 (5), pp.1305 - 1309. </w:t>
+              <w:t xml:space="preserve">, 2015, 60 (5), pp.1341 - 1345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1556-4029.12827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1556-4029.12821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819832v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age determination of adult individuals by three-dimensional modelling of canines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Léonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 128, pp.161-169. </w:t>
@@ -3209,51 +3209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alveolar bone loss and ageing : possible association with coronary heart diseases and/or severe vascular diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ruquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3364,77 +3364,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odontological Approach to sexual dismorphism in souhteastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lladeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Foti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3523,51 +3523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Foti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (2), pp.84-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3627,51 +3627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Foti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (1), pp.79-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3711,888 +3711,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case of an osteolytic lesion on an italian neandertahl jaw</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvana Condemi</w:t>
+                <w:t xml:space="preserve">Estimation of gestational age from tooth germes : biometric study of dentascan images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ruquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Giunti</w:t>
+                <w:t xml:space="preserve">Salim Laibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2011.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (1), pp.220-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1556-4029.2010.01533.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00639323v1</w:t>
+                <w:t xml:space="preserve">halshs-00591821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éruption passive incomplète : rétablissement chirurgical d’un sourire harmonieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnet-Corti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Dentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional Modeling of the Various Volumes of Canines to Determine Age and Sex: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sastre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Ruquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Thollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (3), pp.766-770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1556-4029.2011.01720.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00591834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of gestational age from tooth germes : biometric study of dentascan images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse occlusale instrumentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duminil Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Encyclopédie Médico Chirurgicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00591821v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse occlusale instrumentale</w:t>
+                <w:t xml:space="preserve">3D CT scan study of fetal cranial base: interests of occipital bone measurements in age estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duminil Gérard</w:t>
+                <w:t xml:space="preserve">A Khemira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Laplanche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kathia Chaumoître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Panuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie Médico Chirurgicale</w:t>
+              <w:t xml:space="preserve"> Odonto - Stomatologie Tropical = Tropical Dental Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820055v1</w:t>
+                <w:t xml:space="preserve">hal-01819951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D CT scan study of fetal cranial base: interests of occipital bone measurements in age estimation</w:t>
+                <w:t xml:space="preserve">Les fils de suture en chirurgie plastique parodontale. Revue critique et choix raisonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathia Chaumoître</w:t>
+                <w:t xml:space="preserve">Goubron Cyril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Panuel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Borghetti Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnet-Corti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Odonto - Stomatologie Tropical = Tropical Dental Journal</w:t>
+              <w:t xml:space="preserve">Journal de Parodontologie et d'Implantologie Orale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819951v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fils de suture en chirurgie plastique parodontale. Revue critique et choix raisonné</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A case of an osteolytic lesion on an italian neandertahl jaw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Foti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goubron Cyril</w:t>
+                <w:t xml:space="preserve">Stefano Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borghetti Alain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paolo Giunti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Parodontologie et d'Implantologie Orale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, xx (xx), pp.00. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2011.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820060v1</w:t>
+                <w:t xml:space="preserve">halshs-00639323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la corrélation entre la mise en place des premières molaires et les trajectoires tridimensionnelles du guide antérieur</w:t>
               </w:r>
@@ -4604,64 +4604,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ruquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnet-Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bezzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4954,77 +4954,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la modélisation tridimensionnelle des reliefs occlusaux dentaires en identification médico-légale : Étude de faisabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brau Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ruquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5088,64 +5088,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de récessions gingivales multiples par une technique originale de lambeau positionné coronairement avec rotation des papilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goubron Cyril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnet-Corti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Dentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5183,51 +5183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des techniques d’empreintes en prothèse implanto-portée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duminil Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texier Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5278,64 +5278,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation d’un articulateur à partir d’enregistrements dynamiques intra-buccaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duminil Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toque Gael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5386,51 +5386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prothèse implanto-portée : enregistrement et contrôle de l’occlusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duminil Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Dentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5770,368 +5770,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention et traitement des Ostéonécroses des maxillaires induites par Bisphosphonates</w:t>
+                <w:t xml:space="preserve">Naevomatose Basocellulaire : À propos de deux cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roche Poggi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Catherine</w:t>
+                <w:t xml:space="preserve">Laurent Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSOCIATION DENTAIRE FRANCAISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, MARSEILLE, France</w:t>
+              <w:t xml:space="preserve">Association dentaire de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820116v1</w:t>
+                <w:t xml:space="preserve">hal-01820123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naevomatose Basocellulaire : À propos de deux cas</w:t>
+                <w:t xml:space="preserve">La sialométaplasie nécrosante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guyot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Brignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association dentaire de Provence</w:t>
+              <w:t xml:space="preserve">Association dentaire française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820123v1</w:t>
+                <w:t xml:space="preserve">hal-01820112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sialométaplasie nécrosante</w:t>
+                <w:t xml:space="preserve">Prévention et traitement des Ostéonécroses des maxillaires induites par Bisphosphonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Catherine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association dentaire française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">ASSOCIATION DENTAIRE FRANCAISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820112v1</w:t>
+                <w:t xml:space="preserve">hal-01820116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6250,549 +6250,549 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Information et ses implications : secret médical, consentement et contrat de soins</w:t>
+                <w:t xml:space="preserve">Responsabilité et procédure administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coline Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévention et Gestion du risque contentieux en Odontologie</w:t>
+              <w:t xml:space="preserve">Prévention et gestion du risque contentieux en Odontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820089v1</w:t>
+                <w:t xml:space="preserve">hal-01820096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement professionnel continu</w:t>
+                <w:t xml:space="preserve">Documents médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévention et gestion du risque contentieux en odontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Prévention et Gestion du risque contentieux en Odontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820079v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité et procédure administratives</w:t>
+                <w:t xml:space="preserve">Réponses parodontales au bruxisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévention et gestion du risque contentieux en Odontologie</w:t>
+              <w:t xml:space="preserve">Le bruxisme, tout simplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820096v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documents médicaux</w:t>
+                <w:t xml:space="preserve">Radioprotection au cabinet dentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévention et Gestion du risque contentieux en Odontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Prévention et gestion du risque contentieux en odontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820094v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses parodontales au bruxisme</w:t>
+                <w:t xml:space="preserve">Commission de conciliation et d’indemnisation des accidents médicaux, des affections iatrogènes et des infections nosocomiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bruxisme, tout simplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Prévention et Gestion du risque contentieux en Odontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820102v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioprotection au cabinet dentaire</w:t>
+                <w:t xml:space="preserve">L’Information et ses implications : secret médical, consentement et contrat de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaspoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévention et gestion du risque contentieux en odontologie</w:t>
+              <w:t xml:space="preserve">Prévention et Gestion du risque contentieux en Odontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820082v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commission de conciliation et d’indemnisation des accidents médicaux, des affections iatrogènes et des infections nosocomiales</w:t>
+                <w:t xml:space="preserve">Développement professionnel continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévention et Gestion du risque contentieux en Odontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Prévention et gestion du risque contentieux en odontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820098v1</w:t>
+                <w:t xml:space="preserve">hal-01820079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6810,90 +6810,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures osseuses de la base du crâne dans l'estimation de l'âge foetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Léonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.S34-S34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7001,51 +7001,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6602278D"/>
+    <w:nsid w:val="6CE6FA5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7232,51 +7232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-tardivo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2952-4425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124776728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taib Fatih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalid Mahmood" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkees Taha Garib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yad Mariwan Mohammed Amin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjdar Mahmood Talabani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.70073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yad Mariwan Mohammed Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Ali Rasheed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zana Fuad Noori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.70149" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balen Hamid Qadir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handren Ameer Kurda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cre2.70240" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371374v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tassery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05126011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aso Abdulghafor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraedon Mostafa Zardawi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb47050317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Rhanoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viennot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63776" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03695022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Martinon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19127293" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03331985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smentek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30480" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Margossian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laborde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefen Koubi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Magne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11607/prd.4642" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Offner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Merigo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Isabelle Gros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lupi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.202.0247" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mazel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Belkacemi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tavitian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stephan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jicd.12398" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory St&#233;phan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dussart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Llodra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204564" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Slimani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan V. Panayotov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Levallois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000486428" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slimani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panayotov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820152v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Margossian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Maille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceinos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lupi-Pegurier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jerd.12194" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQ7FRTX1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819928v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daguzan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sambuc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819902v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sastre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Catherine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L&#233;onetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12821" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-118QCWW6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12827" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP1XXTPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-013-0863-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tzortzis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Desfosses" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Signoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102166v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bonfil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ger.12168" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2CG0VMS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lladeres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2012.02209.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9324ADCF7539793DECD4137BCF2CCAFCDB963A5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2012.11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.08.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLC59LVT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ricci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giunti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820066v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goubron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnet-Corti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591834v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2011.01720.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-79517KG2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591821v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Laibi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bartoli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2010.01533.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CFKJ0KSK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820055v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duminil G&#233;rard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laplanche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819951v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khemira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820060v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goubron Cyril" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borghetti Alain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819959v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bezzina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819837v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pommel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. La Scola" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. About" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819844v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Santoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monnet-Corti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brau Jean-Jacques" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.02.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820050v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820047v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Texier Thierry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820039v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toque Gael" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820035v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820140v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820143v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820131v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820116v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Busson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche Poggi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820123v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820112v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brignol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820075v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camilleri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820089v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaspoul" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Nataf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820079v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820096v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820082v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820098v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-tardivo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2952-4425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124776728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taib Fatih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalid Mahmood" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yad Mariwan Mohammed Ali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Ali Rasheed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zana Fuad Noori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.70149" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkees Taha Garib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yad Mariwan Mohammed Amin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjdar Mahmood Talabani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.70073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balen Hamid Qadir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handren Ameer Kurda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cre2.70240" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371374v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tassery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05126011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aso Abdulghafor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraedon Mostafa Zardawi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb47050317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Rhanoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fraticelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viennot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63776" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03695022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carrouel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Martinon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19127293" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03331985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smentek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30480" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Margossian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laborde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefen Koubi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Magne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11607/prd.4642" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Offner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Merigo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Isabelle Gros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lupi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.202.0247" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mazel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Belkacemi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tavitian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stephan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jicd.12398" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory St&#233;phan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dussart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Llodra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204564" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Slimani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan V. Panayotov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Levallois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000486428" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slimani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Panayotov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820152v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Margossian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Maille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daguzan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sambuc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceinos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lupi-Pegurier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jerd.12194" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQ7FRTX1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12827" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP1XXTPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sastre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Catherine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L&#233;onetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12821" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-118QCWW6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-013-0863-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tzortzis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Desfosses" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Signoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102166v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bonfil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ger.12168" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2CG0VMS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lladeres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2012.02209.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9324ADCF7539793DECD4137BCF2CCAFCDB963A5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2012.11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.08.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLC59LVT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591821v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Laibi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bartoli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2010.01533.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CFKJ0KSK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820066v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goubron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnet-Corti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591834v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2011.01720.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-79517KG2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duminil G&#233;rard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laplanche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khemira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goubron Cyril" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borghetti Alain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ricci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giunti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819959v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bezzina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819837v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pommel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. La Scola" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. About" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819844v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Santoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monnet-Corti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brau Jean-Jacques" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.02.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820050v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820047v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Texier Thierry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820039v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toque Gael" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820035v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820140v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820143v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820131v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820123v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Busson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820112v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brignol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820116v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche Poggi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820075v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camilleri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820096v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820094v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820102v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820082v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820098v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820089v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaspoul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Nataf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820079v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>