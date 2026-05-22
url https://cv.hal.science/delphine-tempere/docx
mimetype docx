--- v0 (2026-03-15)
+++ v1 (2026-05-22)
@@ -327,173 +327,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Péninsule aux Philippines : les jésuites connecteurs de mondes au XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Le tour du monde en passant par les Philippines de Sebastián Gutiérrez au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tempère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hélène Vu Thanh. </w:t>
+              <w:t xml:space="preserve">Guillaume Gaudin; Paulina Machuca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les missions religieuses à l’épreuve des empires coloniaux (XVIe-XXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hémisphères Editions, pp.133-149, 2022, 978-2-37701-123-0</w:t>
+              <w:t xml:space="preserve">Las Filipinas, ¿una periferia global? Gobernar y vivir en los confines del Imperio hispano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUM; El Colegio de Michoacán, pp.115-134, 2022, 978-2-8107-0729-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864397v1</w:t>
+                <w:t xml:space="preserve">hal-03864340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tour du monde en passant par les Philippines de Sebastián Gutiérrez au XVIIe siècle</w:t>
+                <w:t xml:space="preserve">De la Péninsule aux Philippines : les jésuites connecteurs de mondes au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tempère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guillaume Gaudin; Paulina Machuca. </w:t>
+              <w:t xml:space="preserve">Hélène Vu Thanh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Las Filipinas, ¿una periferia global? Gobernar y vivir en los confines del Imperio hispano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUM; El Colegio de Michoacán, pp.115-134, 2022, 978-2-8107-0729-4</w:t>
+              <w:t xml:space="preserve">Les missions religieuses à l’épreuve des empires coloniaux (XVIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hémisphères Editions, pp.133-149, 2022, 978-2-37701-123-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864340v1</w:t>
+                <w:t xml:space="preserve">hal-03864397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conectando mundos: vivir y morir en un galeón del siglo XVII</w:t>
               </w:r>
@@ -978,915 +978,915 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viajar y escribir para Abrazar el mundo y Convertirle. Las relaciones de viajes maritimos de los jesuitas del siglo XVII</w:t>
+                <w:t xml:space="preserve">Tripulantes de la globalización temprana en las rutas transoceánicas españolas del siglo XVII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tempère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viajeros y relatos de viaje en los Siglos de Oro</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Historia Mexicana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (1), pp.205-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24201/hm.v73i1.4669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351292v1</w:t>
+                <w:t xml:space="preserve">hal-04140832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pajes y grumetes en las armadas del siglo XVII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tempère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desperta Ferro: Especiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La armada española (IV) – 1600-1650 (26), pp.78-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vida y muerte en los confines del mundo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tempère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desperta Ferro: Especiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La armada española (II) – La era de los descubrimientos (18), pp.54-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la violence éclate, quand la joie retentit. Insultes, rixes, assassinats et festivités religieuses en mer... Violence et réjouissances à bord des galions espagnols du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tempère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.69-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/KBSU3741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Y los que de Manila van a Nueva España dizen que van de la China a Castilla ». Les enjeux des voies océaniques du Pacifique et du Galion de Manille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tempère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.27900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits de vie et itinéraires semi-planétaires des agents de la Couronne espagnole au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tempère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.26425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le port d’Acapulco, escale sur le chemin de l’Asie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tempère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.25999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception, écriture et domination de l'espace maritime à travers des récits de missionnaires jésuites au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tempère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.21972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marins et missionnaires face aux dangers des navigations océaniques au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tempère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.20832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vida y muerte en alta mar. Pajes, grumetes y marineros en la navegación española del siglo XVII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tempère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iberoamericana. América Latina. España. Portugal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tripulantes de la globalización temprana en las rutas transoceánicas españolas del siglo XVII</w:t>
+                <w:t xml:space="preserve">Viajar y escribir para Abrazar el mundo y Convertirle. Las relaciones de viajes maritimos de los jesuitas del siglo XVII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tempère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia Mexicana</w:t>
-[...651 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Viajeros y relatos de viaje en los Siglos de Oro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève; Palacios Belinda; Betti Miguel, Nov 2023, Genève, Suiza</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03257224v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2245,51 +2245,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6A3D414"/>
+    <w:nsid w:val="419E32A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2476,51 +2476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-tempere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6828-0868" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090495926" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Temp&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864397v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869779v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107748v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916774v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03271349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351292v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/hm.v73i1.4669" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KBSU3741" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.27900" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26425" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.25999" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.21972" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.20832" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03257224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01986267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Otaola Gonzalez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balutet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-tempere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6828-0868" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090495926" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Temp&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869779v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107748v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916774v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03271349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/hm.v73i1.4669" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KBSU3741" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.27900" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26425" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.25999" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.21972" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.20832" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03257224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01986267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Otaola Gonzalez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balutet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>