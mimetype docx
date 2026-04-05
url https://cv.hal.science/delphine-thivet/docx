--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Thivet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">delphine-thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8512-4744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12705832X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure en philosophie (Université Paris 1 Panthéon-Sorbonne, 2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure en sociologie (Ecole des Hautes Etudes en Sciences Sociales, EHESS, 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences à l'Université de Bordeaux, Chercheuse au Centre Emile Durkheim (UMR 5116, CNRS, Université de Bordeaux, Sciences Po Bordeaux)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se détacher de la Révolution verte : l’émergence d’une agriculture sans pesticides au Punjab (Inde) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, In Tristan Fournier (dir.), Atelier « Utopies nourricières »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités socio-spatiales des transitions agroécologiques : apports et éclairages de l’échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Degrémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Territoires &amp; Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Communal Politics: Representing “Peasants” in Non‐electoral and Electoral Politics, Bengal 1920–1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology Lens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.206-225. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/johs.12445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralisation des modèles agricoles au Pays basque : vers une recomposition du système agri-alimentaire territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 752, pp.33-67. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.752.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus. Edouard Lynch, Insurrections paysannes. De la terre à la rue. Usages de la violence au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Jeunesses populaires, 212, pp.162-163. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.32456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle PAC et agroécologie - Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, PAC et agroécologie, 663, pp.638-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes agroalimentaires irrigués par l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Systèmes agroalimentaires. Nouvelles perspectives, 64, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.064.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recenser et prévenir le handicap, plutôt que lutter contre les discriminations. Les référent.es handicap dans la fonction publique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Emploi et handicap : politiques publiques et perspectives des employeurs, 15 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2020.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolte sans précédent des paysans indiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (803), pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage de François-Xavier COTE, Emmanuelle POIRIER-MAGONA, Sylvain PERRET, Bruno RAPIDEL, Philippe ROUDIER, Marie-Cécile THIRION (dir.), La transition agro-écologique des agricultures du Sud, Agricultures et défis du monde, Versailles, Éditions Quæ, 2019, 371 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, pp.237-240. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.064.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes agricoles face au problème des pesticides. Compromis, ajustements et négociations. Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimi Théodore Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les mondes agricoles face au problème des pesticides, 21 (3), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.34625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in Agri-food Systems - International Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.034.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Bo Nielsen. Land Dispossession and Everyday Politics in Rural Eastern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/samaj.6542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Speaks for the Village? Representing and Practicing the “Rural” in India from the Colonial to the Post-Colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Representations of the “Rural” in India from the Colonial to the Post-Colonial, 21, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/samaj.5384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté alimentaire et démocratisation des systèmes agricoles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02295747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les discriminations : L'exemple des personnels hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 273, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense et promotion des « droits des paysans » aux Nations unies : une appropriation oblique de l'advocacy par La Vía Campesina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (2), pp. 67-81. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.067.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frère (Bruno), Jacquemain (Marc), dir. – Résister au quotidien ? – Paris, Presses de Sciences Po, 2013 (Académique. Sociétés en mouvement). 300 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 63, p. 972-973. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.635.0948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paysans contre la faim. La « souveraineté alimentaire », naissance d’une cause paysanne transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), p. 69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hobbes: a Philosopher of War or Peace?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (4), p. 701-721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Yardeni, Enquêtes sur l’identité de la « Nation France ». De la Renaissance aux Lumières, Seyssel, Champ Vallon, coll. « Époques », 2004, 380 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°29, p. 180-181. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.029.0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaddar, Ranabir, ed., 2004. Peace Studies: An Introduction to the Concept, Scope, and Themes. New Delhi: Sage. 445 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 42, n°1, p. 118-119. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343305049670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis MARIN, Politiques de la représentation, édition établie par Alain Cantillon, Giovanni Carrieri, Jean-Pierre Cavaillé, Pierre-Antoine Fabre et Françoise Marin, Paris, Kimé, coll. « Collège international de philosophie », 2005, 364 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°24, p. 183-185. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.024.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burbach, Roger, 2003. The Pinochet Affair: State Terrorism and Global Justice. London: Zed. 190 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 41 Issue 3, p. 390. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343304043776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatterjee, Deen K. & Don E. Scheid, eds, 2003. Ethics and Foreign Intervention. Cambridge: Cambridge University Press. xiii + 301 pp. ; Coicaud, Jean-Marc; Michael W. Doyle & Anne-Marie Gardner, eds, 2003. The Globalization of Human Rights. Tokyo: United Nations University Press. 208 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 41, issue 4, p. 518. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343304044480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward, Thomas, 2001. The Ethics of Destruction: Norms and Force in International Relations. Ithaca, NY & London: Cornell University Press. 222 pp. ; Weissman, Fabrice, ed., 2004. In the Shadow of ‘Just Wars’: Violence, Politics and Humanitarian Action. London: Hurst & Co. and Médecins Sans Frontières. 372 pp. ; Cogan, Charles, 2003. French Negotiating Behavior: Dealing with La Grande Nation. Foreword by Richard H. Solomon. Washington, DC: United States Institute of Peace Press. xv + 344 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 41, n°5, p. 638-650. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343304045978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde sans faim ? Sécurité alimentaire, souveraineté alimentaire et droit à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée français de Pondicherry, Jan 2025, Pondicherry, Inde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of Patricia Springborg’s latest book, Reading Hobbes Backwards. Leviathan, Papal Monarchy and Islam (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online colloquium on Patricia Springborg's book, Reading Hobbes Backwards: Leviathan, the Papal Monarchy, and Islam (Cambridge Scholars Publishers, 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Hobbes Society, Oct 2025, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la transition écologique redéfinit le travail : transformation des conditions de travail et impacts sur la santé des exploitant·e·s. Le cas de la viti-viniculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Salaméro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités »,RT1 Savoirs, travail, professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des alternatives sous contrainte : l’agriculture sans pesticides au Punjab face aux inerties du modèle productiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès de l'AFEP "Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'économie politique; Sciences Po Bordeaux; UMR 5115 Les Afriques dans le Monde; UMR 5116 Centre Emile Durkheim; BSE; INRAE; SPH; Région Nouvelle-Aquitaine; TerrESS, Jun 2025, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAP 2020, le projet TRASAD et ses résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d’orientation scientifique de la Mutualité sociale agricole (MSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité sociale agricole (MSA), Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ernaux and Rose-Marie Lagrave, a community of experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monday Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Institute of Pondicherry, Jun 2024, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des agriculteurs·trices face à la transition agroécologique : une écologisation socialement différenciée des pratiques agricoles. Le cas de l’agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude : Ecologie et classes sociales. Stratégies de reproduction, modes de domination, conditions écologiques d'existence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERES; CMH; CREDA; CENS; CESAER; Ecole normale supérieure, Campus Jourdan, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’évolution des exploitations au cours de ces dernières années, trajectoires, attentes, conditions de travail et pratiques des agriculteurs et agricultrices de Nouvelle-Aquitaine à partir d’un questionnaire en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Panel Transmitting know-how in a shifting world – the case of contemporary India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Čurda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bautès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSAS - European Conference for South Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASAS - European Association for South Asian Studies, Jul 2023, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les transformations des conditions de travail dans les exploitations entamant une transition agro-écologique et leurs effets sur la santé des exploitant·e·s et des salarié·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Transformations des conditions de travail et de santé dans les exploitations entamant une transition agro-écologique. Le cas de la vitiviniculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Groupe de recherches sociologiques sur les sociétés contemporaines, Centre d’études et de recherches sur les emplois et les professionnalisations, Centre de Recherche Sciences Sociales Sports et Corps, Laboratoire d'Etudes Sociologiques sur la Construction et la Reproduction Sociales, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail et santé mentale dans les exploitations entamant une transition agro-écologique. Études de cas en vitiviniculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Mal-être agricole : recherches en cours &amp; nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche interdisciplinaire sur les enjeux sociaux (IRIS), Campus Condorcet (en visioconférence), Jan 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialización de los colectivos de agricultores que valoran el origen en el País Vasco: análisis de los modelos agrícolas llevados por estos grupos y su anclaje en el territorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario INTA-IPAF NOA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAF NOA, Jun 2023, Maimara, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche TransAgriNA, Trajectoires de transition en agriculture en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges : La recherche autour de l'agroécologie en Nouvelle-Aquitaine : croiser les regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biosena - Réseau régional de recherche sur la biodiversité et les services écosystémiques, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralisation des modèles agricoles en Pays basque : vers une recomposition du système agri-alimentaire territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude comparative de deux instruments d’action publique en faveur de la transition agroécologique : les GIEE et les groupes 30 000 en Région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laz Brulé-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the ancestors&amp;quot; ? Changing farming practices in India in times of multiple crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel "Transmitting know-how in a shifting world – the case of contemporary India", European Conference for South Asian Studies (ECSAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la Section Thématique 56 &amp;quot;Les institutions internationales et la neutralisation de la protestation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès de l'AFSP, ST 56 : Les institutions internationales et la neutralisation de la protestation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique; Sciences Po Lille; CERAPS (UMR 8026 CNRS); Faculté des sciences juridiques, politiques et sociales de l’Université de Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’agroécologie dans la PAC 2023-2027 : propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Quelle place pour l’agroécologie dans la PAC 2023-2027 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECOJI; Université de Poitiers, Jun 2022, Poitiers, France. pp.638-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante en anglais de Olle Frödin (Université de Lund, Suède), &amp;quot;The case of India. Modernization, neo-liberal globalization, orvariegated development : the Indian food system transformation in comparative perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités et circulations des études agraires critiques anglophones et francophones (séance en visio-conférence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of London Institute In Paris (ULIP), Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements globaux et projets collectifs territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG 2021 FDCUMA 640</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, St-Pierre-du-Mont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization of Agriculture: Perspectives from the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The workshop "Artificial Intelligence in Agriculture, Knowledge Summit (Virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pune, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political representation of peasants in Colonial India : the case of Bengal 1920s-1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrarian India at the Crossroads : Interrogating Colonialism and Capitalism, British Association of South Asian Studies Annual Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Apr 2021, Edinburgh &amp; Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de Transition en Agriculture en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du réseau BIOSENA, Table-ronde « Socio-écosystèmes de plaines céréalières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small farms, better food&amp;quot;. Valuing Local Agri-Food Systems in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of innovation 2019, “Agro-innovation, food quality and safety”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR, Mar 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d’agriculture urbaine en temps de crise(s) : nourrir la ville pour mieux la ‘réenchanter’ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blancaneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique 49 : Politique de l’alimentation et territoires, politique des territoires et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02001454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement des Travailleurs Ruraux Sans Terre (MST) : entre permanence et renouvellement de la lutte pour la réforme agraire au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’Association pour la Recherche sur le Brésil en Europe (ARBRE) « Le Brésil a-t-il besoin d’une réforme agraire ? Ruptures et continuités d’un débat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche sur le Brésil en Europe (ARBRE); EHESS, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui parle pour le village ? » Politisation et représentation des mondes ruraux, de l’Inde coloniale aux New Farmers’ Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociologie des inégalités en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Études de l’Inde et de l’Asie du Sud (CEIAS); École des hautes études en sciences sociales, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02438262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muslims in West Bengal: an under-Represented Vote Bank?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international LIA SPINPER (Social Profile of India’s National and Provincial Elected Representatives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI; Sciences Po, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02361865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paysan·ne·s contre la faim. La souveraineté alimentaire, construction et réappropriations d’une cause transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La fabrique des politiques de lutte contre la faim en Afrique sahélienne », session : De la faim et des mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Afriques dans le Monde - LAM; Sciences Po Bordeaux, Mar 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02355571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souveraineté alimentaire, construction et réappropriations d’une cause paysanne transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Sciences sociales et alimentation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Maurice Halbwachs, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02355676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can BJP win West Bengal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international LIA SPINPER (Social Profile of India’s National and Provincial Elected Representatives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI; Sciences Po, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02361835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Representation of Peasants in Non-electoral and Electoral Politics: Bengal 1920s-1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, Panel : Representative claims in history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Aug 2018, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02363068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La liberté des semences, c’est la liberté de la nation ». Luttes contre les OGM en Inde et éco-nationalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « (Dé)politisation des enjeux environnementaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP; Université de Picardie-Jules-Verne-Pôle Cathédrale, Oct 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Right to Food Campaign’ and the Legislating and Monitoring of the National Food Security Frameworks in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, Panel : Food Security, Transformation and Multi-Level Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02329459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and right to non discrimination, what are reasonnable accommodations in the French public sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Conference of Alter, Diversity of Practices and plurality of values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Jul 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What appropriation of the right to non-discrimination in the employment of people with disabilities? The example of the public sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Conference of Alter. Disability, recognition "community living". Diversity of Practices and plurality of value / Alter - International Conference "Handicap, Reconnaissance et « Vivre ensemble ». Diversité des pratiques et pluralité des valeurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alter European Society for Disability Research, Jul 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour qui, quand et comment procède-t-on à des aménagements raisonnables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aménagements raisonnables comme réponse aux discriminations - Une révolution juridique, pour quels effets ? / "Reasonable accommodations" as a response to discrimination - What consequences for a legal revolution?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance de recherche sur les discriminations (ARDIS); Université de Nanterre, Jul 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words from Jawadhu Hills. Eastern Ghats, South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Kawlra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Français de Pondichéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Humanities across Borders Workbook Series n˚4 ; Science &amp; Society Series n˚5, 126 p,, 2025, Science &amp; Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la vulnérabilisation au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouidah Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Geste, pp.333, 2022, Presses universitaires de Nouvelle-Aquitaine, Mickaël Augeron, 979-10-353-1988-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde sans faim : gouverner la sécurité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.304, 2021, Gouvernances, 978-2-7246-2770-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 260 p., 2014, Sciences en Partage (Quae), 9782759221592. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quae.cardo.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hobbes, Éléments du droit naturel et politique (introduction, notes, bibliographie, index et traduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin. , 2010, Bibliothèque des Textes Philosophiques, 978-2-7116-2114-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée hétérodoxe de la guerre. De Hobbes à Clausewitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. , 2010, Fondements de la politique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les transformations des conditions de travail et de santé des exploitant-es et des salarié-es en vitiviniculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck-Dominique Vivien; Fabrice Thuriot; François Bost; Aude Laquerriere-Lacroix; Pascal Salembier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique. Actes du colloque de 2023, Université de Reims Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-178, 2024, 978-2-8130-0550-2. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysanneries. Paysans et révolution, l'ambivalence d'une relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludivine Bantigny, Quentin Deluermoz, Boris Gobille, Laurent Jeanpierre, Eugénia Palieraki (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire globale des révolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.833-848, 2023, SH / histoire-monde, 9782348059346. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.banti.2023.02.0833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique : verdissement ou transformation radicale des systèmes alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Uzunidis et Laurent Adatto (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise pandémique. Dangers et opportunités d’innovations. Itinérances en période trouble (2020-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-254, 2022, Magna Carta, 9782304052541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la confrontation à la participation. La Vía Campesina à l’Organisation mondiale du commerce et à l’Organisation des Nations unies pour l’agriculture et l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Lagrange; Marieke Louis; Olivier Nay (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tournant social de l’international. Les organisations internationales face aux sociétés civiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.143-160, 2021, Res publica, 978-2-7535-7922-4. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.144905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitutionnalisation d’un droit à l’alimentation en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Bernard de Raymond; Delphine Thivet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde sans faim : gouverner la sécurité alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.253-278, 2021, Gouvernances, 978-2-7246-2770-1. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.deray.2021.01.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Small farms, better food” : Valuing Local Agri-Food Systems in Europe from the European Peasants Coordination to the Nyéléni European Forum for Food Sovereignty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valeria Siniscalchi; Krista Harper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Values in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-111, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To ‘Live a Life of Dignity’: Food Sovereignty, Agroecology and the Power of International Solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sujata Dutta Hazarika (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New age hunger games : warring farmers and the violence of sustenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synergy Books India, pp.50-60, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de La Via Campesina à la construction d'un internationalisme du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Laval; Pierre Sauvêtre; Ferhat Taylan (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alternative du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-364, 2019, Colloque de Cerisy, 979-1-0370-0088-0. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.laval.2019.01.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collectifs de travail face à l'obligation d'aménagements raisonnables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Renée Guevel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclure sans stigmatiser. Emploi et Handicap dans la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2018, Regards Croisés, 978-2-8109-0735-9. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.gueve.2018.01.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vía Campesina et l'appropriation de l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae/Educagri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardona A., Chrétien F., Leroux B., Ripoll F., Thivet D. (dir.), Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014, Sciences en partage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nation without hunger ? Threats to food security in contemporary India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Åshild Kolås; Jason Miklian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">India's Human Security. Lost Debates, Forgotten People, Intractable Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-32, 2013, Routledge Studies in South Asian Politics, 9780203797174. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203797174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peasants’ Transnational Mobilization for Food Sovereignty in La Vía Campesina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloomsbury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Activism : Agency, Democracy and Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-209, 2013, 9780857858320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du travail soutenable en agriculture durable. Quelles transformations des conditions de travail dans les exploitations entamant une transition agroécologique ? Études de cas en vitiviniculture et comparaison entre trois régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final du programme TraSAD, Mutualité Sociale Agricole; Université de Bordeaux. 2024, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transagrina. Trajectoires de Transition en Agriculture en Nouvelle-Aquitaine. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2023, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et aménagements raisonnables au travail: Importation et usages d’une catégorie juridique en France et en Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ringelheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Robin-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schoenaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice; CERAPS, Université de Lille. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail d'internationalisation des luttes : le cas de La Vía Campesina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Etudes et Documents n°8, Centre Maurice Halbwachs - CNRS - EHESS - Ecole Normale Supérieure. 2016, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail d'internationalisation des luttes : le cas de la Vía Campesina : une analyse croisée France-Brésil-Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. EHESS - Paris, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015EHES0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03298812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre entre le concept et l’histoire dans l’œuvre de Thomas Hobbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Paris 1 - Panthéon-Sorbonne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008PA010523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03298813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Thivet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">delphine-thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8512-4744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12705832X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure en philosophie (Université Paris 1 Panthéon-Sorbonne, 2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure en sociologie (Ecole des Hautes Etudes en Sciences Sociales, EHESS, 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences à l'Université de Bordeaux, Chercheuse au Centre Emile Durkheim (UMR 5116, CNRS, Université de Bordeaux, Sciences Po Bordeaux)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se détacher de la Révolution verte : l’émergence d’une agriculture sans pesticides au Punjab (Inde) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, In Tristan Fournier (dir.), Atelier « Utopies nourricières »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités socio-spatiales des transitions agroécologiques : apports et éclairages de l’échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Degrémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Territoires &amp; Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Communal Politics: Representing “Peasants” in Non‐electoral and Electoral Politics, Bengal 1920–1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology Lens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.206-225. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/johs.12445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralisation des modèles agricoles au Pays basque : vers une recomposition du système agri-alimentaire territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 752, pp.33-67. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.752.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus. Edouard Lynch, Insurrections paysannes. De la terre à la rue. Usages de la violence au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Jeunesses populaires, 212, pp.162-163. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.32456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle PAC et agroécologie - Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, PAC et agroécologie, 663, pp.638-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in Agri-food Systems - International Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.034.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes agroalimentaires irrigués par l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Systèmes agroalimentaires. Nouvelles perspectives, 64, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.064.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recenser et prévenir le handicap, plutôt que lutter contre les discriminations. Les référent.es handicap dans la fonction publique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Emploi et handicap : politiques publiques et perspectives des employeurs, 15 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2020.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolte sans précédent des paysans indiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (803), pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage de François-Xavier COTE, Emmanuelle POIRIER-MAGONA, Sylvain PERRET, Bruno RAPIDEL, Philippe ROUDIER, Marie-Cécile THIRION (dir.), La transition agro-écologique des agricultures du Sud, Agricultures et défis du monde, Versailles, Éditions Quæ, 2019, 371 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, pp.237-240. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.064.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes agricoles face au problème des pesticides. Compromis, ajustements et négociations. Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimi Théodore Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les mondes agricoles face au problème des pesticides, 21 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.34625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Bo Nielsen. Land Dispossession and Everyday Politics in Rural Eastern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/samaj.6542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Speaks for the Village? Representing and Practicing the “Rural” in India from the Colonial to the Post-Colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Representations of the “Rural” in India from the Colonial to the Post-Colonial, 21, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/samaj.5384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté alimentaire et démocratisation des systèmes agricoles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02295747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les discriminations : L'exemple des personnels hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 273, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense et promotion des « droits des paysans » aux Nations unies : une appropriation oblique de l'advocacy par La Vía Campesina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (2), pp. 67-81. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.067.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frère (Bruno), Jacquemain (Marc), dir. – Résister au quotidien ? – Paris, Presses de Sciences Po, 2013 (Académique. Sociétés en mouvement). 300 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 63, p. 972-973. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.635.0948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paysans contre la faim. La « souveraineté alimentaire », naissance d’une cause paysanne transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), p. 69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hobbes: a Philosopher of War or Peace?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (4), p. 701-721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Yardeni, Enquêtes sur l’identité de la « Nation France ». De la Renaissance aux Lumières, Seyssel, Champ Vallon, coll. « Époques », 2004, 380 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°29, p. 180-181. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.029.0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaddar, Ranabir, ed., 2004. Peace Studies: An Introduction to the Concept, Scope, and Themes. New Delhi: Sage. 445 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 42, n°1, p. 118-119. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343305049670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis MARIN, Politiques de la représentation, édition établie par Alain Cantillon, Giovanni Carrieri, Jean-Pierre Cavaillé, Pierre-Antoine Fabre et Françoise Marin, Paris, Kimé, coll. « Collège international de philosophie », 2005, 364 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°24, p. 183-185. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.024.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burbach, Roger, 2003. The Pinochet Affair: State Terrorism and Global Justice. London: Zed. 190 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 41 Issue 3, p. 390. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343304043776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatterjee, Deen K. & Don E. Scheid, eds, 2003. Ethics and Foreign Intervention. Cambridge: Cambridge University Press. xiii + 301 pp. ; Coicaud, Jean-Marc; Michael W. Doyle & Anne-Marie Gardner, eds, 2003. The Globalization of Human Rights. Tokyo: United Nations University Press. 208 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 41, issue 4, p. 518. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343304044480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward, Thomas, 2001. The Ethics of Destruction: Norms and Force in International Relations. Ithaca, NY & London: Cornell University Press. 222 pp. ; Weissman, Fabrice, ed., 2004. In the Shadow of ‘Just Wars’: Violence, Politics and Humanitarian Action. London: Hurst & Co. and Médecins Sans Frontières. 372 pp. ; Cogan, Charles, 2003. French Negotiating Behavior: Dealing with La Grande Nation. Foreword by Richard H. Solomon. Washington, DC: United States Institute of Peace Press. xv + 344 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 41, n°5, p. 638-650. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343304045978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des alternatives sous contrainte : l’agriculture sans pesticides au Punjab face aux inerties du modèle productiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès de l'AFEP "Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Economie Politique, Jun 2025, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde sans faim ? Sécurité alimentaire, souveraineté alimentaire et droit à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée français de Pondicherry, Jan 2025, Pondicherry, Inde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of Patricia Springborg’s latest book, Reading Hobbes Backwards. Leviathan, Papal Monarchy and Islam (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online colloquium on Patricia Springborg's book, Reading Hobbes Backwards: Leviathan, the Papal Monarchy, and Islam (Cambridge Scholars Publishers, 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Hobbes Society, Oct 2025, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la transition écologique redéfinit le travail : transformation des conditions de travail et impacts sur la santé des exploitant·e·s. Le cas de la viti-viniculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Salaméro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités »,RT1 Savoirs, travail, professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAP 2020, le projet TRASAD et ses résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d’orientation scientifique de la Mutualité sociale agricole (MSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité sociale agricole (MSA), Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ernaux and Rose-Marie Lagrave, a community of experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monday Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Institute of Pondicherry, Jun 2024, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les transformations des conditions de travail dans les exploitations entamant une transition agro-écologique et leurs effets sur la santé des exploitant·e·s et des salarié·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Transformations des conditions de travail et de santé dans les exploitations entamant une transition agro-écologique. Le cas de la vitiviniculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Groupe de recherches sociologiques sur les sociétés contemporaines, Centre d’études et de recherches sur les emplois et les professionnalisations, Centre de Recherche Sciences Sociales Sports et Corps, Laboratoire d'Etudes Sociologiques sur la Construction et la Reproduction Sociales, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail et santé mentale dans les exploitations entamant une transition agro-écologique. Études de cas en vitiviniculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Mal-être agricole : recherches en cours &amp; nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche interdisciplinaire sur les enjeux sociaux (IRIS), Campus Condorcet (en visioconférence), Jan 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialización de los colectivos de agricultores que valoran el origen en el País Vasco: análisis de los modelos agrícolas llevados por estos grupos y su anclaje en el territorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario INTA-IPAF NOA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAF NOA, Jun 2023, Maimara, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche TransAgriNA, Trajectoires de transition en agriculture en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges : La recherche autour de l'agroécologie en Nouvelle-Aquitaine : croiser les regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biosena - Réseau régional de recherche sur la biodiversité et les services écosystémiques, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des agriculteurs·trices face à la transition agroécologique : une écologisation socialement différenciée des pratiques agricoles. Le cas de l’agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude : Ecologie et classes sociales. Stratégies de reproduction, modes de domination, conditions écologiques d'existence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERES; CMH; CREDA; CENS; CESAER; Ecole normale supérieure, Campus Jourdan, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’évolution des exploitations au cours de ces dernières années, trajectoires, attentes, conditions de travail et pratiques des agriculteurs et agricultrices de Nouvelle-Aquitaine à partir d’un questionnaire en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Panel Transmitting know-how in a shifting world – the case of contemporary India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Čurda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bautès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSAS - European Conference for South Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASAS - European Association for South Asian Studies, Jul 2023, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralisation des modèles agricoles en Pays basque : vers une recomposition du système agri-alimentaire territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude comparative de deux instruments d’action publique en faveur de la transition agroécologique : les GIEE et les groupes 30 000 en Région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laz Brulé-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the ancestors&amp;quot; ? Changing farming practices in India in times of multiple crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel "Transmitting know-how in a shifting world – the case of contemporary India", European Conference for South Asian Studies (ECSAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la Section Thématique 56 &amp;quot;Les institutions internationales et la neutralisation de la protestation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès de l'AFSP, ST 56 : Les institutions internationales et la neutralisation de la protestation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique; Sciences Po Lille; CERAPS (UMR 8026 CNRS); Faculté des sciences juridiques, politiques et sociales de l’Université de Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’agroécologie dans la PAC 2023-2027 : propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Quelle place pour l’agroécologie dans la PAC 2023-2027 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECOJI; Université de Poitiers, Jun 2022, Poitiers, France. pp.638-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante en anglais de Olle Frödin (Université de Lund, Suède), &amp;quot;The case of India. Modernization, neo-liberal globalization, orvariegated development : the Indian food system transformation in comparative perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités et circulations des études agraires critiques anglophones et francophones (séance en visio-conférence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of London Institute In Paris (ULIP), Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political representation of peasants in Colonial India : the case of Bengal 1920s-1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrarian India at the Crossroads : Interrogating Colonialism and Capitalism, British Association of South Asian Studies Annual Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Apr 2021, Edinburgh &amp; Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements globaux et projets collectifs territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG 2021 FDCUMA 640</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, St-Pierre-du-Mont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization of Agriculture: Perspectives from the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The workshop "Artificial Intelligence in Agriculture, Knowledge Summit (Virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pune, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de Transition en Agriculture en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du réseau BIOSENA, Table-ronde « Socio-écosystèmes de plaines céréalières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small farms, better food&amp;quot;. Valuing Local Agri-Food Systems in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of innovation 2019, “Agro-innovation, food quality and safety”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR, Mar 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d’agriculture urbaine en temps de crise(s) : nourrir la ville pour mieux la ‘réenchanter’ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blancaneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique 49 : Politique de l’alimentation et territoires, politique des territoires et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02001454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement des Travailleurs Ruraux Sans Terre (MST) : entre permanence et renouvellement de la lutte pour la réforme agraire au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’Association pour la Recherche sur le Brésil en Europe (ARBRE) « Le Brésil a-t-il besoin d’une réforme agraire ? Ruptures et continuités d’un débat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche sur le Brésil en Europe (ARBRE); EHESS, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui parle pour le village ? » Politisation et représentation des mondes ruraux, de l’Inde coloniale aux New Farmers’ Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociologie des inégalités en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Études de l’Inde et de l’Asie du Sud (CEIAS); École des hautes études en sciences sociales, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02438262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muslims in West Bengal: an under-Represented Vote Bank?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international LIA SPINPER (Social Profile of India’s National and Provincial Elected Representatives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI; Sciences Po, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02361865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paysan·ne·s contre la faim. La souveraineté alimentaire, construction et réappropriations d’une cause transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La fabrique des politiques de lutte contre la faim en Afrique sahélienne », session : De la faim et des mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Afriques dans le Monde - LAM; Sciences Po Bordeaux, Mar 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02355571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souveraineté alimentaire, construction et réappropriations d’une cause paysanne transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Sciences sociales et alimentation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Maurice Halbwachs, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02355676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can BJP win West Bengal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international LIA SPINPER (Social Profile of India’s National and Provincial Elected Representatives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI; Sciences Po, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02361835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Representation of Peasants in Non-electoral and Electoral Politics: Bengal 1920s-1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, Panel : Representative claims in history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Aug 2018, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02363068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La liberté des semences, c’est la liberté de la nation ». Luttes contre les OGM en Inde et éco-nationalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « (Dé)politisation des enjeux environnementaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP; Université de Picardie-Jules-Verne-Pôle Cathédrale, Oct 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What appropriation of the right to non-discrimination in the employment of people with disabilities? The example of the public sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Conference of Alter. Disability, recognition "community living". Diversity of Practices and plurality of value / Alter - International Conference "Handicap, Reconnaissance et « Vivre ensemble ». Diversité des pratiques et pluralité des valeurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alter European Society for Disability Research, Jul 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Right to Food Campaign’ and the Legislating and Monitoring of the National Food Security Frameworks in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, Panel : Food Security, Transformation and Multi-Level Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02329459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and right to non discrimination, what are reasonnable accommodations in the French public sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Conference of Alter, Diversity of Practices and plurality of values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Jul 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour qui, quand et comment procède-t-on à des aménagements raisonnables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aménagements raisonnables comme réponse aux discriminations - Une révolution juridique, pour quels effets ? / "Reasonable accommodations" as a response to discrimination - What consequences for a legal revolution?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance de recherche sur les discriminations (ARDIS); Université de Nanterre, Jul 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words from Jawadhu Hills. Eastern Ghats, South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Kawlra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Français de Pondichéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Humanities across Borders Workbook Series n˚4 ; Science &amp; Society Series n˚5, 126 p,, 2025, Science &amp; Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la vulnérabilisation au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouidah Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Geste, pp.333, 2022, Presses universitaires de Nouvelle-Aquitaine, Mickaël Augeron, 979-10-353-1988-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde sans faim : gouverner la sécurité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.304, 2021, Gouvernances, 978-2-7246-2770-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 260 p., 2014, Sciences en Partage (Quae), 9782759221592. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quae.cardo.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hobbes, Éléments du droit naturel et politique (introduction, notes, bibliographie, index et traduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin. , 2010, Bibliothèque des Textes Philosophiques, 978-2-7116-2114-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée hétérodoxe de la guerre. De Hobbes à Clausewitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. , 2010, Fondements de la politique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les transformations des conditions de travail et de santé des exploitant-es et des salarié-es en vitiviniculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck-Dominique Vivien; Fabrice Thuriot; François Bost; Aude Laquerriere-Lacroix; Pascal Salembier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique. Actes du colloque de 2023, Université de Reims Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-178, 2024, 978-2-8130-0550-2. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysanneries. Paysans et révolution, l'ambivalence d'une relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludivine Bantigny, Quentin Deluermoz, Boris Gobille, Laurent Jeanpierre, Eugénia Palieraki (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire globale des révolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.833-848, 2023, SH / histoire-monde, 9782348059346. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.banti.2023.02.0833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique : verdissement ou transformation radicale des systèmes alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Uzunidis et Laurent Adatto (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise pandémique. Dangers et opportunités d’innovations. Itinérances en période trouble (2020-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-254, 2022, Magna Carta, 9782304052541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la confrontation à la participation. La Vía Campesina à l’Organisation mondiale du commerce et à l’Organisation des Nations unies pour l’agriculture et l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Lagrange; Marieke Louis; Olivier Nay (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tournant social de l’international. Les organisations internationales face aux sociétés civiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.143-160, 2021, Res publica, 978-2-7535-7922-4. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.144905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitutionnalisation d’un droit à l’alimentation en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Bernard de Raymond; Delphine Thivet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde sans faim : gouverner la sécurité alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.253-278, 2021, Gouvernances, 978-2-7246-2770-1. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.deray.2021.01.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de La Via Campesina à la construction d'un internationalisme du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Laval; Pierre Sauvêtre; Ferhat Taylan (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alternative du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-364, 2019, Colloque de Cerisy, 979-1-0370-0088-0. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.laval.2019.01.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To ‘Live a Life of Dignity’: Food Sovereignty, Agroecology and the Power of International Solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sujata Dutta Hazarika (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New age hunger games : warring farmers and the violence of sustenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synergy Books India, pp.50-60, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Small farms, better food” : Valuing Local Agri-Food Systems in Europe from the European Peasants Coordination to the Nyéléni European Forum for Food Sovereignty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valeria Siniscalchi; Krista Harper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Values in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-111, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collectifs de travail face à l'obligation d'aménagements raisonnables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Renée Guevel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclure sans stigmatiser. Emploi et Handicap dans la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2018, Regards Croisés, 978-2-8109-0735-9. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.gueve.2018.01.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vía Campesina et l'appropriation de l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae/Educagri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardona A., Chrétien F., Leroux B., Ripoll F., Thivet D. (dir.), Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014, Sciences en partage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peasants’ Transnational Mobilization for Food Sovereignty in La Vía Campesina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloomsbury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Activism : Agency, Democracy and Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-209, 2013, 9780857858320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nation without hunger ? Threats to food security in contemporary India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Åshild Kolås; Jason Miklian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">India's Human Security. Lost Debates, Forgotten People, Intractable Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-32, 2013, Routledge Studies in South Asian Politics, 9780203797174. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203797174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du travail soutenable en agriculture durable. Quelles transformations des conditions de travail dans les exploitations entamant une transition agroécologique ? Études de cas en vitiviniculture et comparaison entre trois régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final du programme TraSAD, Mutualité Sociale Agricole; Université de Bordeaux. 2024, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transagrina. Trajectoires de Transition en Agriculture en Nouvelle-Aquitaine. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2023, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et aménagements raisonnables au travail: Importation et usages d’une catégorie juridique en France et en Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ringelheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Robin-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schoenaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice; CERAPS, Université de Lille. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail d'internationalisation des luttes : le cas de La Vía Campesina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Etudes et Documents n°8, Centre Maurice Halbwachs - CNRS - EHESS - Ecole Normale Supérieure. 2016, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail d'internationalisation des luttes : le cas de la Vía Campesina : une analyse croisée France-Brésil-Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. EHESS - Paris, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015EHES0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03298812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre entre le concept et l’histoire dans l’œuvre de Thomas Hobbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Paris 1 - Panthéon-Sorbonne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008PA010523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03298813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E185060D"/>
+    <w:nsid w:val="236064E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9EBCFD0A"/>
+    <w:nsid w:val="57EAA0F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-thivet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8512-4744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12705832X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450977v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/johs.12445" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dabas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.752.0033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.32456" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.064.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03019502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lejeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.09.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cabalion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.064.0237" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimi Th&#233;odore Doudou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34625" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.034.0001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.6542" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.5384" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.067.0067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.635.0948" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.029.0176" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343305049670" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD02D1073E31482C5A6260832D57BD451766E93C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.024.0169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343304043776" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F02AE1720E142D3BD4033844E951C3323D8C827/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343304044480" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/346DCEAED55C0F5F3E68FFD7ABD4D17023DAAD60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343304045978" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8953E67696AFB88C3CF82945D3D1CAA8EBC95AD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120429v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866801v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#268;urda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187242v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187217v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Porte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laz Brul&#233;-Kopp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187461v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427904v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442765v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blancaneaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02438262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361865v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361835v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363068v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329459v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02524482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908827v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099101v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Kawlra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/ss5/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910320v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jurion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Mainguy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouidah Sehili" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260065v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801869v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3365-dynamiques-des-agricultures-biologiques.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/8905" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8905" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209312v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_histoire_globale_des_revolutions-9782348059346" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.banti.2023.02.0833" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909362v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/crise-pandemique-dangers-et-opportunites-dinnovations/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.144905" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.deray.2021.01.0253" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277035v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/food-values-in-europe-9781350084773/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558619v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045849v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5479-l-alternative-du-commun.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.laval.2019.01.0359" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02073278v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/inclure-sans-stigmatiser/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.gueve.2018.01.0175" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Indias-Human-Security-Lost-Debates-Forgotten-People-Intractable-Challenges/Miklian-Kolas/p/book/9780415830683" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203797174" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135296v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le-Jeanne Aubin-Brout&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625329v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ringelheim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin-Olivier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenaers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287559v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03298812v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EHES0124" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03298813v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA010523" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-thivet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8512-4744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12705832X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450977v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/johs.12445" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dabas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.752.0033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.32456" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.034.0001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.064.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03019502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lejeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.09.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cabalion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.064.0237" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimi Th&#233;odore Doudou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34625" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.6542" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.5384" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.067.0067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.635.0948" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.029.0176" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343305049670" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD02D1073E31482C5A6260832D57BD451766E93C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.024.0169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343304043776" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F02AE1720E142D3BD4033844E951C3323D8C827/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343304044480" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/346DCEAED55C0F5F3E68FFD7ABD4D17023DAAD60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343304045978" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8953E67696AFB88C3CF82945D3D1CAA8EBC95AD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866801v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Porte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500215v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#268;urda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laz Brul&#233;-Kopp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187461v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427904v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442765v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blancaneaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02438262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361865v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361835v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363068v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329459v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02524482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908827v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099101v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Kawlra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/ss5/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910320v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jurion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Mainguy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouidah Sehili" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260065v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801869v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3365-dynamiques-des-agricultures-biologiques.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/8905" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8905" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209312v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_histoire_globale_des_revolutions-9782348059346" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.banti.2023.02.0833" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909362v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/crise-pandemique-dangers-et-opportunites-dinnovations/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.144905" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.deray.2021.01.0253" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045849v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5479-l-alternative-du-commun.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.laval.2019.01.0359" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/food-values-in-europe-9781350084773/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02073278v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/inclure-sans-stigmatiser/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.gueve.2018.01.0175" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159636v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Indias-Human-Security-Lost-Debates-Forgotten-People-Intractable-Challenges/Miklian-Kolas/p/book/9780415830683" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203797174" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le-Jeanne Aubin-Brout&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625329v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ringelheim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin-Olivier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenaers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287559v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03298812v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EHES0124" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03298813v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA010523" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>