--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Thivet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">delphine-thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8512-4744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12705832X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure en philosophie (Université Paris 1 Panthéon-Sorbonne, 2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure en sociologie (Ecole des Hautes Etudes en Sciences Sociales, EHESS, 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences à l'Université de Bordeaux, Chercheuse au Centre Emile Durkheim (UMR 5116, CNRS, Université de Bordeaux, Sciences Po Bordeaux)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se détacher de la Révolution verte : l’émergence d’une agriculture sans pesticides au Punjab (Inde) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, In Tristan Fournier (dir.), Atelier « Utopies nourricières »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités socio-spatiales des transitions agroécologiques : apports et éclairages de l’échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Degrémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Territoires &amp; Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Communal Politics: Representing “Peasants” in Non‐electoral and Electoral Politics, Bengal 1920–1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology Lens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.206-225. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/johs.12445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralisation des modèles agricoles au Pays basque : vers une recomposition du système agri-alimentaire territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 752, pp.33-67. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.752.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus. Edouard Lynch, Insurrections paysannes. De la terre à la rue. Usages de la violence au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Jeunesses populaires, 212, pp.162-163. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.32456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle PAC et agroécologie - Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, PAC et agroécologie, 663, pp.638-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in Agri-food Systems - International Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.034.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes agroalimentaires irrigués par l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Systèmes agroalimentaires. Nouvelles perspectives, 64, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.064.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recenser et prévenir le handicap, plutôt que lutter contre les discriminations. Les référent.es handicap dans la fonction publique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Emploi et handicap : politiques publiques et perspectives des employeurs, 15 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2020.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolte sans précédent des paysans indiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (803), pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage de François-Xavier COTE, Emmanuelle POIRIER-MAGONA, Sylvain PERRET, Bruno RAPIDEL, Philippe ROUDIER, Marie-Cécile THIRION (dir.), La transition agro-écologique des agricultures du Sud, Agricultures et défis du monde, Versailles, Éditions Quæ, 2019, 371 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, pp.237-240. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.064.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes agricoles face au problème des pesticides. Compromis, ajustements et négociations. Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimi Théodore Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les mondes agricoles face au problème des pesticides, 21 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.34625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Bo Nielsen. Land Dispossession and Everyday Politics in Rural Eastern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/samaj.6542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Speaks for the Village? Representing and Practicing the “Rural” in India from the Colonial to the Post-Colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Representations of the “Rural” in India from the Colonial to the Post-Colonial, 21, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/samaj.5384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté alimentaire et démocratisation des systèmes agricoles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02295747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les discriminations : L'exemple des personnels hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 273, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense et promotion des « droits des paysans » aux Nations unies : une appropriation oblique de l'advocacy par La Vía Campesina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (2), pp. 67-81. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.067.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frère (Bruno), Jacquemain (Marc), dir. – Résister au quotidien ? – Paris, Presses de Sciences Po, 2013 (Académique. Sociétés en mouvement). 300 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 63, p. 972-973. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.635.0948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paysans contre la faim. La « souveraineté alimentaire », naissance d’une cause paysanne transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), p. 69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hobbes: a Philosopher of War or Peace?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (4), p. 701-721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Yardeni, Enquêtes sur l’identité de la « Nation France ». De la Renaissance aux Lumières, Seyssel, Champ Vallon, coll. « Époques », 2004, 380 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°29, p. 180-181. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.029.0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaddar, Ranabir, ed., 2004. Peace Studies: An Introduction to the Concept, Scope, and Themes. New Delhi: Sage. 445 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 42, n°1, p. 118-119. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343305049670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis MARIN, Politiques de la représentation, édition établie par Alain Cantillon, Giovanni Carrieri, Jean-Pierre Cavaillé, Pierre-Antoine Fabre et Françoise Marin, Paris, Kimé, coll. « Collège international de philosophie », 2005, 364 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°24, p. 183-185. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.024.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burbach, Roger, 2003. The Pinochet Affair: State Terrorism and Global Justice. London: Zed. 190 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 41 Issue 3, p. 390. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343304043776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatterjee, Deen K. & Don E. Scheid, eds, 2003. Ethics and Foreign Intervention. Cambridge: Cambridge University Press. xiii + 301 pp. ; Coicaud, Jean-Marc; Michael W. Doyle & Anne-Marie Gardner, eds, 2003. The Globalization of Human Rights. Tokyo: United Nations University Press. 208 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 41, issue 4, p. 518. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343304044480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward, Thomas, 2001. The Ethics of Destruction: Norms and Force in International Relations. Ithaca, NY & London: Cornell University Press. 222 pp. ; Weissman, Fabrice, ed., 2004. In the Shadow of ‘Just Wars’: Violence, Politics and Humanitarian Action. London: Hurst & Co. and Médecins Sans Frontières. 372 pp. ; Cogan, Charles, 2003. French Negotiating Behavior: Dealing with La Grande Nation. Foreword by Richard H. Solomon. Washington, DC: United States Institute of Peace Press. xv + 344 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 41, n°5, p. 638-650. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343304045978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des alternatives sous contrainte : l’agriculture sans pesticides au Punjab face aux inerties du modèle productiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès de l'AFEP "Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Economie Politique, Jun 2025, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde sans faim ? Sécurité alimentaire, souveraineté alimentaire et droit à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée français de Pondicherry, Jan 2025, Pondicherry, Inde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of Patricia Springborg’s latest book, Reading Hobbes Backwards. Leviathan, Papal Monarchy and Islam (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online colloquium on Patricia Springborg's book, Reading Hobbes Backwards: Leviathan, the Papal Monarchy, and Islam (Cambridge Scholars Publishers, 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Hobbes Society, Oct 2025, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la transition écologique redéfinit le travail : transformation des conditions de travail et impacts sur la santé des exploitant·e·s. Le cas de la viti-viniculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Salaméro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités »,RT1 Savoirs, travail, professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAP 2020, le projet TRASAD et ses résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d’orientation scientifique de la Mutualité sociale agricole (MSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité sociale agricole (MSA), Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ernaux and Rose-Marie Lagrave, a community of experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monday Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Institute of Pondicherry, Jun 2024, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les transformations des conditions de travail dans les exploitations entamant une transition agro-écologique et leurs effets sur la santé des exploitant·e·s et des salarié·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Transformations des conditions de travail et de santé dans les exploitations entamant une transition agro-écologique. Le cas de la vitiviniculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Groupe de recherches sociologiques sur les sociétés contemporaines, Centre d’études et de recherches sur les emplois et les professionnalisations, Centre de Recherche Sciences Sociales Sports et Corps, Laboratoire d'Etudes Sociologiques sur la Construction et la Reproduction Sociales, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail et santé mentale dans les exploitations entamant une transition agro-écologique. Études de cas en vitiviniculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Mal-être agricole : recherches en cours &amp; nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche interdisciplinaire sur les enjeux sociaux (IRIS), Campus Condorcet (en visioconférence), Jan 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialización de los colectivos de agricultores que valoran el origen en el País Vasco: análisis de los modelos agrícolas llevados por estos grupos y su anclaje en el territorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario INTA-IPAF NOA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAF NOA, Jun 2023, Maimara, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche TransAgriNA, Trajectoires de transition en agriculture en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges : La recherche autour de l'agroécologie en Nouvelle-Aquitaine : croiser les regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biosena - Réseau régional de recherche sur la biodiversité et les services écosystémiques, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des agriculteurs·trices face à la transition agroécologique : une écologisation socialement différenciée des pratiques agricoles. Le cas de l’agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude : Ecologie et classes sociales. Stratégies de reproduction, modes de domination, conditions écologiques d'existence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERES; CMH; CREDA; CENS; CESAER; Ecole normale supérieure, Campus Jourdan, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’évolution des exploitations au cours de ces dernières années, trajectoires, attentes, conditions de travail et pratiques des agriculteurs et agricultrices de Nouvelle-Aquitaine à partir d’un questionnaire en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Panel Transmitting know-how in a shifting world – the case of contemporary India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Čurda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bautès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSAS - European Conference for South Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASAS - European Association for South Asian Studies, Jul 2023, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralisation des modèles agricoles en Pays basque : vers une recomposition du système agri-alimentaire territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude comparative de deux instruments d’action publique en faveur de la transition agroécologique : les GIEE et les groupes 30 000 en Région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laz Brulé-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the ancestors&amp;quot; ? Changing farming practices in India in times of multiple crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel "Transmitting know-how in a shifting world – the case of contemporary India", European Conference for South Asian Studies (ECSAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la Section Thématique 56 &amp;quot;Les institutions internationales et la neutralisation de la protestation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès de l'AFSP, ST 56 : Les institutions internationales et la neutralisation de la protestation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique; Sciences Po Lille; CERAPS (UMR 8026 CNRS); Faculté des sciences juridiques, politiques et sociales de l’Université de Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’agroécologie dans la PAC 2023-2027 : propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Quelle place pour l’agroécologie dans la PAC 2023-2027 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECOJI; Université de Poitiers, Jun 2022, Poitiers, France. pp.638-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante en anglais de Olle Frödin (Université de Lund, Suède), &amp;quot;The case of India. Modernization, neo-liberal globalization, orvariegated development : the Indian food system transformation in comparative perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités et circulations des études agraires critiques anglophones et francophones (séance en visio-conférence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of London Institute In Paris (ULIP), Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political representation of peasants in Colonial India : the case of Bengal 1920s-1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrarian India at the Crossroads : Interrogating Colonialism and Capitalism, British Association of South Asian Studies Annual Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Apr 2021, Edinburgh &amp; Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements globaux et projets collectifs territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG 2021 FDCUMA 640</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, St-Pierre-du-Mont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization of Agriculture: Perspectives from the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The workshop "Artificial Intelligence in Agriculture, Knowledge Summit (Virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pune, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de Transition en Agriculture en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du réseau BIOSENA, Table-ronde « Socio-écosystèmes de plaines céréalières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small farms, better food&amp;quot;. Valuing Local Agri-Food Systems in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of innovation 2019, “Agro-innovation, food quality and safety”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR, Mar 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d’agriculture urbaine en temps de crise(s) : nourrir la ville pour mieux la ‘réenchanter’ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blancaneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique 49 : Politique de l’alimentation et territoires, politique des territoires et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02001454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement des Travailleurs Ruraux Sans Terre (MST) : entre permanence et renouvellement de la lutte pour la réforme agraire au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’Association pour la Recherche sur le Brésil en Europe (ARBRE) « Le Brésil a-t-il besoin d’une réforme agraire ? Ruptures et continuités d’un débat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche sur le Brésil en Europe (ARBRE); EHESS, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui parle pour le village ? » Politisation et représentation des mondes ruraux, de l’Inde coloniale aux New Farmers’ Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociologie des inégalités en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Études de l’Inde et de l’Asie du Sud (CEIAS); École des hautes études en sciences sociales, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02438262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muslims in West Bengal: an under-Represented Vote Bank?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international LIA SPINPER (Social Profile of India’s National and Provincial Elected Representatives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI; Sciences Po, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02361865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paysan·ne·s contre la faim. La souveraineté alimentaire, construction et réappropriations d’une cause transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La fabrique des politiques de lutte contre la faim en Afrique sahélienne », session : De la faim et des mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Afriques dans le Monde - LAM; Sciences Po Bordeaux, Mar 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02355571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souveraineté alimentaire, construction et réappropriations d’une cause paysanne transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Sciences sociales et alimentation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Maurice Halbwachs, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02355676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can BJP win West Bengal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international LIA SPINPER (Social Profile of India’s National and Provincial Elected Representatives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI; Sciences Po, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02361835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Representation of Peasants in Non-electoral and Electoral Politics: Bengal 1920s-1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, Panel : Representative claims in history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Aug 2018, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02363068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La liberté des semences, c’est la liberté de la nation ». Luttes contre les OGM en Inde et éco-nationalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « (Dé)politisation des enjeux environnementaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP; Université de Picardie-Jules-Verne-Pôle Cathédrale, Oct 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What appropriation of the right to non-discrimination in the employment of people with disabilities? The example of the public sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Conference of Alter. Disability, recognition "community living". Diversity of Practices and plurality of value / Alter - International Conference "Handicap, Reconnaissance et « Vivre ensemble ». Diversité des pratiques et pluralité des valeurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alter European Society for Disability Research, Jul 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Right to Food Campaign’ and the Legislating and Monitoring of the National Food Security Frameworks in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, Panel : Food Security, Transformation and Multi-Level Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02329459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and right to non discrimination, what are reasonnable accommodations in the French public sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Conference of Alter, Diversity of Practices and plurality of values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Jul 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour qui, quand et comment procède-t-on à des aménagements raisonnables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aménagements raisonnables comme réponse aux discriminations - Une révolution juridique, pour quels effets ? / "Reasonable accommodations" as a response to discrimination - What consequences for a legal revolution?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance de recherche sur les discriminations (ARDIS); Université de Nanterre, Jul 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words from Jawadhu Hills. Eastern Ghats, South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Kawlra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Français de Pondichéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Humanities across Borders Workbook Series n˚4 ; Science &amp; Society Series n˚5, 126 p,, 2025, Science &amp; Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la vulnérabilisation au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouidah Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Geste, pp.333, 2022, Presses universitaires de Nouvelle-Aquitaine, Mickaël Augeron, 979-10-353-1988-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde sans faim : gouverner la sécurité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.304, 2021, Gouvernances, 978-2-7246-2770-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 260 p., 2014, Sciences en Partage (Quae), 9782759221592. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quae.cardo.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hobbes, Éléments du droit naturel et politique (introduction, notes, bibliographie, index et traduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin. , 2010, Bibliothèque des Textes Philosophiques, 978-2-7116-2114-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée hétérodoxe de la guerre. De Hobbes à Clausewitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. , 2010, Fondements de la politique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les transformations des conditions de travail et de santé des exploitant-es et des salarié-es en vitiviniculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck-Dominique Vivien; Fabrice Thuriot; François Bost; Aude Laquerriere-Lacroix; Pascal Salembier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique. Actes du colloque de 2023, Université de Reims Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-178, 2024, 978-2-8130-0550-2. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysanneries. Paysans et révolution, l'ambivalence d'une relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludivine Bantigny, Quentin Deluermoz, Boris Gobille, Laurent Jeanpierre, Eugénia Palieraki (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire globale des révolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.833-848, 2023, SH / histoire-monde, 9782348059346. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.banti.2023.02.0833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique : verdissement ou transformation radicale des systèmes alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Uzunidis et Laurent Adatto (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise pandémique. Dangers et opportunités d’innovations. Itinérances en période trouble (2020-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-254, 2022, Magna Carta, 9782304052541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la confrontation à la participation. La Vía Campesina à l’Organisation mondiale du commerce et à l’Organisation des Nations unies pour l’agriculture et l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Lagrange; Marieke Louis; Olivier Nay (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tournant social de l’international. Les organisations internationales face aux sociétés civiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.143-160, 2021, Res publica, 978-2-7535-7922-4. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.144905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitutionnalisation d’un droit à l’alimentation en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Bernard de Raymond; Delphine Thivet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde sans faim : gouverner la sécurité alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.253-278, 2021, Gouvernances, 978-2-7246-2770-1. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.deray.2021.01.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de La Via Campesina à la construction d'un internationalisme du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Laval; Pierre Sauvêtre; Ferhat Taylan (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alternative du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-364, 2019, Colloque de Cerisy, 979-1-0370-0088-0. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.laval.2019.01.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To ‘Live a Life of Dignity’: Food Sovereignty, Agroecology and the Power of International Solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sujata Dutta Hazarika (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New age hunger games : warring farmers and the violence of sustenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synergy Books India, pp.50-60, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Small farms, better food” : Valuing Local Agri-Food Systems in Europe from the European Peasants Coordination to the Nyéléni European Forum for Food Sovereignty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valeria Siniscalchi; Krista Harper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Values in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-111, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collectifs de travail face à l'obligation d'aménagements raisonnables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Renée Guevel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclure sans stigmatiser. Emploi et Handicap dans la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2018, Regards Croisés, 978-2-8109-0735-9. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.gueve.2018.01.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vía Campesina et l'appropriation de l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae/Educagri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardona A., Chrétien F., Leroux B., Ripoll F., Thivet D. (dir.), Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014, Sciences en partage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peasants’ Transnational Mobilization for Food Sovereignty in La Vía Campesina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloomsbury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Activism : Agency, Democracy and Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-209, 2013, 9780857858320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nation without hunger ? Threats to food security in contemporary India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Åshild Kolås; Jason Miklian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">India's Human Security. Lost Debates, Forgotten People, Intractable Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-32, 2013, Routledge Studies in South Asian Politics, 9780203797174. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203797174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du travail soutenable en agriculture durable. Quelles transformations des conditions de travail dans les exploitations entamant une transition agroécologique ? Études de cas en vitiviniculture et comparaison entre trois régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final du programme TraSAD, Mutualité Sociale Agricole; Université de Bordeaux. 2024, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transagrina. Trajectoires de Transition en Agriculture en Nouvelle-Aquitaine. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2023, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et aménagements raisonnables au travail: Importation et usages d’une catégorie juridique en France et en Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ringelheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Robin-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schoenaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice; CERAPS, Université de Lille. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail d'internationalisation des luttes : le cas de La Vía Campesina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Etudes et Documents n°8, Centre Maurice Halbwachs - CNRS - EHESS - Ecole Normale Supérieure. 2016, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail d'internationalisation des luttes : le cas de la Vía Campesina : une analyse croisée France-Brésil-Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. EHESS - Paris, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015EHES0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03298812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre entre le concept et l’histoire dans l’œuvre de Thomas Hobbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Paris 1 - Panthéon-Sorbonne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008PA010523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03298813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Thivet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">delphine-thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8512-4744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12705832X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure en philosophie (Université Paris 1 Panthéon-Sorbonne, 2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure en sociologie (Ecole des Hautes Etudes en Sciences Sociales, EHESS, 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences à l'Université de Bordeaux, Chercheuse au Centre Emile Durkheim (UMR 5116, CNRS, Université de Bordeaux, Sciences Po Bordeaux)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se détacher de la Révolution verte : l’émergence d’une agriculture sans pesticides au Punjab (Inde) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, In Tristan Fournier (dir.), Atelier « Utopies nourricières »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambiguïté agroécologique. Dépolitisation, luttes symboliques et continuité productiviste dans l’écologisation agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laz Brulé-Kopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Écologisations, 151-152, pp.233-259. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.151.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités socio-spatiales des transitions agroécologiques : apports et éclairages de l’échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Degrémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Territoires &amp; Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Communal Politics: Representing “Peasants” in Non‐electoral and Electoral Politics, Bengal 1920–1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology Lens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.206-225. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/johs.12445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralisation des modèles agricoles au Pays basque : vers une recomposition du système agri-alimentaire territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 752, pp.33-67. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.752.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus. Edouard Lynch, Insurrections paysannes. De la terre à la rue. Usages de la violence au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Jeunesses populaires, 212, pp.162-163. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.32456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle PAC et agroécologie - Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, PAC et agroécologie, 663, pp.638-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recenser et prévenir le handicap, plutôt que lutter contre les discriminations. Les référent.es handicap dans la fonction publique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Emploi et handicap : politiques publiques et perspectives des employeurs, 15 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2020.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes agroalimentaires irrigués par l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Systèmes agroalimentaires. Nouvelles perspectives, 64, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.064.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolte sans précédent des paysans indiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (803), pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage de François-Xavier COTE, Emmanuelle POIRIER-MAGONA, Sylvain PERRET, Bruno RAPIDEL, Philippe ROUDIER, Marie-Cécile THIRION (dir.), La transition agro-écologique des agricultures du Sud, Agricultures et défis du monde, Versailles, Éditions Quæ, 2019, 371 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, pp.237-240. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.064.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes agricoles face au problème des pesticides. Compromis, ajustements et négociations. Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimi Théodore Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les mondes agricoles face au problème des pesticides, 21 (3), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.34625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in Agri-food Systems - International Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.034.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Bo Nielsen. Land Dispossession and Everyday Politics in Rural Eastern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/samaj.6542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Speaks for the Village? Representing and Practicing the “Rural” in India from the Colonial to the Post-Colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Representations of the “Rural” in India from the Colonial to the Post-Colonial, 21, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/samaj.5384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté alimentaire et démocratisation des systèmes agricoles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02295747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les discriminations : L'exemple des personnels hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 273, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense et promotion des « droits des paysans » aux Nations unies : une appropriation oblique de l'advocacy par La Vía Campesina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (2), pp. 67-81. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.067.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frère (Bruno), Jacquemain (Marc), dir. – Résister au quotidien ? – Paris, Presses de Sciences Po, 2013 (Académique. Sociétés en mouvement). 300 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 63, p. 972-973. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.635.0948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paysans contre la faim. La « souveraineté alimentaire », naissance d’une cause paysanne transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), p. 69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hobbes: a Philosopher of War or Peace?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (4), p. 701-721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Yardeni, Enquêtes sur l’identité de la « Nation France ». De la Renaissance aux Lumières, Seyssel, Champ Vallon, coll. « Époques », 2004, 380 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°29, p. 180-181. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.029.0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaddar, Ranabir, ed., 2004. Peace Studies: An Introduction to the Concept, Scope, and Themes. New Delhi: Sage. 445 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 42, n°1, p. 118-119. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343305049670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis MARIN, Politiques de la représentation, édition établie par Alain Cantillon, Giovanni Carrieri, Jean-Pierre Cavaillé, Pierre-Antoine Fabre et Françoise Marin, Paris, Kimé, coll. « Collège international de philosophie », 2005, 364 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°24, p. 183-185. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.024.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burbach, Roger, 2003. The Pinochet Affair: State Terrorism and Global Justice. London: Zed. 190 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 41 Issue 3, p. 390. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343304043776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatterjee, Deen K. & Don E. Scheid, eds, 2003. Ethics and Foreign Intervention. Cambridge: Cambridge University Press. xiii + 301 pp. ; Coicaud, Jean-Marc; Michael W. Doyle & Anne-Marie Gardner, eds, 2003. The Globalization of Human Rights. Tokyo: United Nations University Press. 208 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 41, issue 4, p. 518. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343304044480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward, Thomas, 2001. The Ethics of Destruction: Norms and Force in International Relations. Ithaca, NY & London: Cornell University Press. 222 pp. ; Weissman, Fabrice, ed., 2004. In the Shadow of ‘Just Wars’: Violence, Politics and Humanitarian Action. London: Hurst & Co. and Médecins Sans Frontières. 372 pp. ; Cogan, Charles, 2003. French Negotiating Behavior: Dealing with La Grande Nation. Foreword by Richard H. Solomon. Washington, DC: United States Institute of Peace Press. xv + 344 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 41, n°5, p. 638-650. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343304045978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde sans faim ? Sécurité alimentaire, souveraineté alimentaire et droit à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée français de Pondicherry, Jan 2025, Pondicherry, Inde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of Patricia Springborg’s latest book, Reading Hobbes Backwards. Leviathan, Papal Monarchy and Islam (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online colloquium on Patricia Springborg's book, Reading Hobbes Backwards: Leviathan, the Papal Monarchy, and Islam (Cambridge Scholars Publishers, 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Hobbes Society, Oct 2025, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la transition écologique redéfinit le travail : transformation des conditions de travail et impacts sur la santé des exploitant·e·s. Le cas de la viti-viniculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Salaméro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités »,RT1 Savoirs, travail, professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des alternatives sous contrainte : l’agriculture sans pesticides au Punjab face aux inerties du modèle productiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès de l'AFEP "Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Economie Politique, Jun 2025, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAP 2020, le projet TRASAD et ses résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d’orientation scientifique de la Mutualité sociale agricole (MSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité sociale agricole (MSA), Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ernaux and Rose-Marie Lagrave, a community of experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monday Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Institute of Pondicherry, Jun 2024, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’évolution des exploitations au cours de ces dernières années, trajectoires, attentes, conditions de travail et pratiques des agriculteurs et agricultrices de Nouvelle-Aquitaine à partir d’un questionnaire en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Panel Transmitting know-how in a shifting world – the case of contemporary India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Čurda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bautès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSAS - European Conference for South Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASAS - European Association for South Asian Studies, Jul 2023, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des agriculteurs·trices face à la transition agroécologique : une écologisation socialement différenciée des pratiques agricoles. Le cas de l’agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude : Ecologie et classes sociales. Stratégies de reproduction, modes de domination, conditions écologiques d'existence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERES; CMH; CREDA; CENS; CESAER; Ecole normale supérieure, Campus Jourdan, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche TransAgriNA, Trajectoires de transition en agriculture en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges : La recherche autour de l'agroécologie en Nouvelle-Aquitaine : croiser les regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biosena - Réseau régional de recherche sur la biodiversité et les services écosystémiques, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les transformations des conditions de travail dans les exploitations entamant une transition agro-écologique et leurs effets sur la santé des exploitant·e·s et des salarié·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Transformations des conditions de travail et de santé dans les exploitations entamant une transition agro-écologique. Le cas de la vitiviniculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Groupe de recherches sociologiques sur les sociétés contemporaines, Centre d’études et de recherches sur les emplois et les professionnalisations, Centre de Recherche Sciences Sociales Sports et Corps, Laboratoire d'Etudes Sociologiques sur la Construction et la Reproduction Sociales, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail et santé mentale dans les exploitations entamant une transition agro-écologique. Études de cas en vitiviniculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Mal-être agricole : recherches en cours &amp; nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche interdisciplinaire sur les enjeux sociaux (IRIS), Campus Condorcet (en visioconférence), Jan 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialización de los colectivos de agricultores que valoran el origen en el País Vasco: análisis de los modelos agrícolas llevados por estos grupos y su anclaje en el territorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario INTA-IPAF NOA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAF NOA, Jun 2023, Maimara, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralisation des modèles agricoles en Pays basque : vers une recomposition du système agri-alimentaire territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude comparative de deux instruments d’action publique en faveur de la transition agroécologique : les GIEE et les groupes 30 000 en Région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laz Brulé-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the ancestors&amp;quot; ? Changing farming practices in India in times of multiple crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel "Transmitting know-how in a shifting world – the case of contemporary India", European Conference for South Asian Studies (ECSAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la Section Thématique 56 &amp;quot;Les institutions internationales et la neutralisation de la protestation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès de l'AFSP, ST 56 : Les institutions internationales et la neutralisation de la protestation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique; Sciences Po Lille; CERAPS (UMR 8026 CNRS); Faculté des sciences juridiques, politiques et sociales de l’Université de Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’agroécologie dans la PAC 2023-2027 : propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Quelle place pour l’agroécologie dans la PAC 2023-2027 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECOJI; Université de Poitiers, Jun 2022, Poitiers, France. pp.638-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante en anglais de Olle Frödin (Université de Lund, Suède), &amp;quot;The case of India. Modernization, neo-liberal globalization, orvariegated development : the Indian food system transformation in comparative perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités et circulations des études agraires critiques anglophones et francophones (séance en visio-conférence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of London Institute In Paris (ULIP), Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements globaux et projets collectifs territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG 2021 FDCUMA 640</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, St-Pierre-du-Mont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization of Agriculture: Perspectives from the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The workshop "Artificial Intelligence in Agriculture, Knowledge Summit (Virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pune, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political representation of peasants in Colonial India : the case of Bengal 1920s-1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrarian India at the Crossroads : Interrogating Colonialism and Capitalism, British Association of South Asian Studies Annual Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Apr 2021, Edinburgh &amp; Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de Transition en Agriculture en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du réseau BIOSENA, Table-ronde « Socio-écosystèmes de plaines céréalières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small farms, better food&amp;quot;. Valuing Local Agri-Food Systems in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of innovation 2019, “Agro-innovation, food quality and safety”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR, Mar 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d’agriculture urbaine en temps de crise(s) : nourrir la ville pour mieux la ‘réenchanter’ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blancaneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique 49 : Politique de l’alimentation et territoires, politique des territoires et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02001454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement des Travailleurs Ruraux Sans Terre (MST) : entre permanence et renouvellement de la lutte pour la réforme agraire au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’Association pour la Recherche sur le Brésil en Europe (ARBRE) « Le Brésil a-t-il besoin d’une réforme agraire ? Ruptures et continuités d’un débat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche sur le Brésil en Europe (ARBRE); EHESS, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui parle pour le village ? » Politisation et représentation des mondes ruraux, de l’Inde coloniale aux New Farmers’ Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociologie des inégalités en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Études de l’Inde et de l’Asie du Sud (CEIAS); École des hautes études en sciences sociales, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02438262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muslims in West Bengal: an under-Represented Vote Bank?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international LIA SPINPER (Social Profile of India’s National and Provincial Elected Representatives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI; Sciences Po, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02361865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paysan·ne·s contre la faim. La souveraineté alimentaire, construction et réappropriations d’une cause transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La fabrique des politiques de lutte contre la faim en Afrique sahélienne », session : De la faim et des mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Afriques dans le Monde - LAM; Sciences Po Bordeaux, Mar 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02355571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souveraineté alimentaire, construction et réappropriations d’une cause paysanne transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Sciences sociales et alimentation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Maurice Halbwachs, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02355676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can BJP win West Bengal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international LIA SPINPER (Social Profile of India’s National and Provincial Elected Representatives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI; Sciences Po, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02361835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Representation of Peasants in Non-electoral and Electoral Politics: Bengal 1920s-1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, Panel : Representative claims in history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Aug 2018, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02363068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La liberté des semences, c’est la liberté de la nation ». Luttes contre les OGM en Inde et éco-nationalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « (Dé)politisation des enjeux environnementaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP; Université de Picardie-Jules-Verne-Pôle Cathédrale, Oct 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Right to Food Campaign’ and the Legislating and Monitoring of the National Food Security Frameworks in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, Panel : Food Security, Transformation and Multi-Level Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02329459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and right to non discrimination, what are reasonnable accommodations in the French public sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Conference of Alter, Diversity of Practices and plurality of values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Jul 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What appropriation of the right to non-discrimination in the employment of people with disabilities? The example of the public sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Conference of Alter. Disability, recognition "community living". Diversity of Practices and plurality of value / Alter - International Conference "Handicap, Reconnaissance et « Vivre ensemble ». Diversité des pratiques et pluralité des valeurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alter European Society for Disability Research, Jul 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour qui, quand et comment procède-t-on à des aménagements raisonnables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aménagements raisonnables comme réponse aux discriminations - Une révolution juridique, pour quels effets ? / "Reasonable accommodations" as a response to discrimination - What consequences for a legal revolution?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance de recherche sur les discriminations (ARDIS); Université de Nanterre, Jul 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words from Jawadhu Hills. Eastern Ghats, South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Kawlra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Institute of Asian Studies; Institut Français de Pondichéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126, 2025, Humanities across Borders Workbook Series n˚4 ; Science &amp; Society Series n˚5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la vulnérabilisation au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouidah Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Geste, pp.333, 2022, Presses universitaires de Nouvelle-Aquitaine, Mickaël Augeron, 979-10-353-1988-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde sans faim : gouverner la sécurité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.304, 2021, Gouvernances, 978-2-7246-2770-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 260 p., 2014, Sciences en Partage (Quae), 9782759221592. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quae.cardo.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hobbes, Éléments du droit naturel et politique (introduction, notes, bibliographie, index et traduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin. , 2010, Bibliothèque des Textes Philosophiques, 978-2-7116-2114-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée hétérodoxe de la guerre. De Hobbes à Clausewitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. , 2010, Fondements de la politique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les transformations des conditions de travail et de santé des exploitant-es et des salarié-es en vitiviniculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck-Dominique Vivien; Fabrice Thuriot; François Bost; Aude Laquerriere-Lacroix; Pascal Salembier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique. Actes du colloque de 2023, Université de Reims Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-178, 2024, 978-2-8130-0550-2. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysanneries. Paysans et révolution, l'ambivalence d'une relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludivine Bantigny, Quentin Deluermoz, Boris Gobille, Laurent Jeanpierre, Eugénia Palieraki (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire globale des révolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.833-848, 2023, SH / histoire-monde, 9782348059346. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.banti.2023.02.0833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique : verdissement ou transformation radicale des systèmes alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Uzunidis et Laurent Adatto (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise pandémique. Dangers et opportunités d’innovations. Itinérances en période trouble (2020-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-254, 2022, Magna Carta, 9782304052541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la confrontation à la participation. La Vía Campesina à l’Organisation mondiale du commerce et à l’Organisation des Nations unies pour l’agriculture et l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Lagrange; Marieke Louis; Olivier Nay (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tournant social de l’international. Les organisations internationales face aux sociétés civiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.143-160, 2021, Res publica, 978-2-7535-7922-4. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.144905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitutionnalisation d’un droit à l’alimentation en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Bernard de Raymond; Delphine Thivet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde sans faim : gouverner la sécurité alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.253-278, 2021, Gouvernances, 978-2-7246-2770-1. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.deray.2021.01.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Small farms, better food” : Valuing Local Agri-Food Systems in Europe from the European Peasants Coordination to the Nyéléni European Forum for Food Sovereignty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valeria Siniscalchi; Krista Harper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Values in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-111, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To ‘Live a Life of Dignity’: Food Sovereignty, Agroecology and the Power of International Solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sujata Dutta Hazarika (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New age hunger games : warring farmers and the violence of sustenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synergy Books India, pp.50-60, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de La Via Campesina à la construction d'un internationalisme du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Laval; Pierre Sauvêtre; Ferhat Taylan (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alternative du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-364, 2019, Colloque de Cerisy, 979-1-0370-0088-0. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.laval.2019.01.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collectifs de travail face à l'obligation d'aménagements raisonnables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Renée Guevel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclure sans stigmatiser. Emploi et Handicap dans la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2018, Regards Croisés, 978-2-8109-0735-9. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.gueve.2018.01.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vía Campesina et l'appropriation de l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae/Educagri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardona A., Chrétien F., Leroux B., Ripoll F., Thivet D. (dir.), Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014, Sciences en partage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nation without hunger ? Threats to food security in contemporary India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Åshild Kolås; Jason Miklian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">India's Human Security. Lost Debates, Forgotten People, Intractable Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-32, 2013, Routledge Studies in South Asian Politics, 9780203797174. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203797174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peasants’ Transnational Mobilization for Food Sovereignty in La Vía Campesina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloomsbury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Activism : Agency, Democracy and Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-209, 2013, 9780857858320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du travail soutenable en agriculture durable. Quelles transformations des conditions de travail dans les exploitations entamant une transition agroécologique ? Études de cas en vitiviniculture et comparaison entre trois régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final du programme TraSAD, Mutualité Sociale Agricole; Université de Bordeaux. 2024, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transagrina. Trajectoires de Transition en Agriculture en Nouvelle-Aquitaine. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2023, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et aménagements raisonnables au travail: Importation et usages d’une catégorie juridique en France et en Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ringelheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Robin-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schoenaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice; CERAPS, Université de Lille. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail d'internationalisation des luttes : le cas de La Vía Campesina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Etudes et Documents n°8, Centre Maurice Halbwachs - CNRS - EHESS - Ecole Normale Supérieure. 2016, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail d'internationalisation des luttes : le cas de la Vía Campesina : une analyse croisée France-Brésil-Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. EHESS - Paris, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015EHES0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03298812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre entre le concept et l’histoire dans l’œuvre de Thomas Hobbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Paris 1 - Panthéon-Sorbonne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008PA010523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03298813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="236064E4"/>
+    <w:nsid w:val="B0807129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57EAA0F6"/>
+    <w:nsid w:val="780CBC07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-thivet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8512-4744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12705832X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450977v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/johs.12445" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dabas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.752.0033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.32456" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.034.0001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.064.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03019502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lejeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.09.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cabalion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.064.0237" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimi Th&#233;odore Doudou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34625" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.6542" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.5384" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.067.0067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.635.0948" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.029.0176" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343305049670" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD02D1073E31482C5A6260832D57BD451766E93C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.024.0169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343304043776" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F02AE1720E142D3BD4033844E951C3323D8C827/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343304044480" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/346DCEAED55C0F5F3E68FFD7ABD4D17023DAAD60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343304045978" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8953E67696AFB88C3CF82945D3D1CAA8EBC95AD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866801v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Porte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500215v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#268;urda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laz Brul&#233;-Kopp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187461v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427904v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327138v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442765v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blancaneaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02438262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361865v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361835v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363068v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329459v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02524482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908827v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099101v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Kawlra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/ss5/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910320v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jurion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Mainguy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouidah Sehili" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260065v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801869v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3365-dynamiques-des-agricultures-biologiques.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852865v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/8905" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8905" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209312v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_histoire_globale_des_revolutions-9782348059346" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.banti.2023.02.0833" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909362v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/crise-pandemique-dangers-et-opportunites-dinnovations/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.144905" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.deray.2021.01.0253" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045849v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5479-l-alternative-du-commun.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.laval.2019.01.0359" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/food-values-in-europe-9781350084773/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02073278v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/inclure-sans-stigmatiser/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.gueve.2018.01.0175" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159636v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Indias-Human-Security-Lost-Debates-Forgotten-People-Intractable-Challenges/Miklian-Kolas/p/book/9780415830683" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203797174" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le-Jeanne Aubin-Brout&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625329v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ringelheim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin-Olivier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenaers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287559v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03298812v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EHES0124" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03298813v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA010523" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-thivet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8512-4744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12705832X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596314v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laz Brul&#233;-Kopp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0233" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/johs.12445" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dabas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.752.0033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.32456" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03019502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lejeune" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.09.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125340v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.064.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cabalion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.064.0237" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimi Th&#233;odore Doudou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34625" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.034.0001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.6542" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.5384" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.067.0067" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.635.0948" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078988v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.029.0176" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343305049670" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD02D1073E31482C5A6260832D57BD451766E93C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.024.0169" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343304043776" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F02AE1720E142D3BD4033844E951C3323D8C827/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343304044480" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/346DCEAED55C0F5F3E68FFD7ABD4D17023DAAD60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343304045978" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8953E67696AFB88C3CF82945D3D1CAA8EBC95AD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120429v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866801v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500215v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#268;urda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Porte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187305v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187408v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327138v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427904v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442765v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blancaneaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02438262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361865v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355676v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02524482v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908827v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099101v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Kawlra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/ss5/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910320v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jurion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Mainguy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouidah Sehili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260065v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801869v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3365-dynamiques-des-agricultures-biologiques.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852865v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/8905" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8905" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_histoire_globale_des_revolutions-9782348059346" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.banti.2023.02.0833" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909362v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/crise-pandemique-dangers-et-opportunites-dinnovations/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.144905" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.deray.2021.01.0253" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277035v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/food-values-in-europe-9781350084773/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5479-l-alternative-du-commun.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.laval.2019.01.0359" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02073278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/inclure-sans-stigmatiser/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.gueve.2018.01.0175" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Indias-Human-Security-Lost-Debates-Forgotten-People-Intractable-Challenges/Miklian-Kolas/p/book/9780415830683" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203797174" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135296v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633878v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112707v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le-Jeanne Aubin-Brout&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ringelheim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin-Olivier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenaers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287559v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03298812v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EHES0124" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03298813v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA010523" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>