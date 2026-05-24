--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Thivet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">delphine-thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8512-4744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12705832X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure en philosophie (Université Paris 1 Panthéon-Sorbonne, 2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure en sociologie (Ecole des Hautes Etudes en Sciences Sociales, EHESS, 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences à l'Université de Bordeaux, Chercheuse au Centre Emile Durkheim (UMR 5116, CNRS, Université de Bordeaux, Sciences Po Bordeaux)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se détacher de la Révolution verte : l’émergence d’une agriculture sans pesticides au Punjab (Inde) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, In Tristan Fournier (dir.), Atelier « Utopies nourricières »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambiguïté agroécologique. Dépolitisation, luttes symboliques et continuité productiviste dans l’écologisation agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laz Brulé-Kopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Écologisations, 151-152, pp.233-259. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.151.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités socio-spatiales des transitions agroécologiques : apports et éclairages de l’échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Degrémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Territoires &amp; Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Communal Politics: Representing “Peasants” in Non‐electoral and Electoral Politics, Bengal 1920–1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology Lens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.206-225. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/johs.12445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralisation des modèles agricoles au Pays basque : vers une recomposition du système agri-alimentaire territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 752, pp.33-67. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.752.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus. Edouard Lynch, Insurrections paysannes. De la terre à la rue. Usages de la violence au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Jeunesses populaires, 212, pp.162-163. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.32456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle PAC et agroécologie - Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, PAC et agroécologie, 663, pp.638-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recenser et prévenir le handicap, plutôt que lutter contre les discriminations. Les référent.es handicap dans la fonction publique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Emploi et handicap : politiques publiques et perspectives des employeurs, 15 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2020.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes agroalimentaires irrigués par l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Systèmes agroalimentaires. Nouvelles perspectives, 64, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.064.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolte sans précédent des paysans indiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (803), pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage de François-Xavier COTE, Emmanuelle POIRIER-MAGONA, Sylvain PERRET, Bruno RAPIDEL, Philippe ROUDIER, Marie-Cécile THIRION (dir.), La transition agro-écologique des agricultures du Sud, Agricultures et défis du monde, Versailles, Éditions Quæ, 2019, 371 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, pp.237-240. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.064.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes agricoles face au problème des pesticides. Compromis, ajustements et négociations. Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimi Théodore Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les mondes agricoles face au problème des pesticides, 21 (3), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.34625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in Agri-food Systems - International Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.034.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Bo Nielsen. Land Dispossession and Everyday Politics in Rural Eastern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/samaj.6542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Speaks for the Village? Representing and Practicing the “Rural” in India from the Colonial to the Post-Colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Representations of the “Rural” in India from the Colonial to the Post-Colonial, 21, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/samaj.5384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté alimentaire et démocratisation des systèmes agricoles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02295747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les discriminations : L'exemple des personnels hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 273, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense et promotion des « droits des paysans » aux Nations unies : une appropriation oblique de l'advocacy par La Vía Campesina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (2), pp. 67-81. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.067.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frère (Bruno), Jacquemain (Marc), dir. – Résister au quotidien ? – Paris, Presses de Sciences Po, 2013 (Académique. Sociétés en mouvement). 300 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 63, p. 972-973. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.635.0948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paysans contre la faim. La « souveraineté alimentaire », naissance d’une cause paysanne transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), p. 69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hobbes: a Philosopher of War or Peace?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (4), p. 701-721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Yardeni, Enquêtes sur l’identité de la « Nation France ». De la Renaissance aux Lumières, Seyssel, Champ Vallon, coll. « Époques », 2004, 380 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°29, p. 180-181. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.029.0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaddar, Ranabir, ed., 2004. Peace Studies: An Introduction to the Concept, Scope, and Themes. New Delhi: Sage. 445 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 42, n°1, p. 118-119. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343305049670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis MARIN, Politiques de la représentation, édition établie par Alain Cantillon, Giovanni Carrieri, Jean-Pierre Cavaillé, Pierre-Antoine Fabre et Françoise Marin, Paris, Kimé, coll. « Collège international de philosophie », 2005, 364 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°24, p. 183-185. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.024.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burbach, Roger, 2003. The Pinochet Affair: State Terrorism and Global Justice. London: Zed. 190 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 41 Issue 3, p. 390. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343304043776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatterjee, Deen K. & Don E. Scheid, eds, 2003. Ethics and Foreign Intervention. Cambridge: Cambridge University Press. xiii + 301 pp. ; Coicaud, Jean-Marc; Michael W. Doyle & Anne-Marie Gardner, eds, 2003. The Globalization of Human Rights. Tokyo: United Nations University Press. 208 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 41, issue 4, p. 518. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343304044480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward, Thomas, 2001. The Ethics of Destruction: Norms and Force in International Relations. Ithaca, NY & London: Cornell University Press. 222 pp. ; Weissman, Fabrice, ed., 2004. In the Shadow of ‘Just Wars’: Violence, Politics and Humanitarian Action. London: Hurst & Co. and Médecins Sans Frontières. 372 pp. ; Cogan, Charles, 2003. French Negotiating Behavior: Dealing with La Grande Nation. Foreword by Richard H. Solomon. Washington, DC: United States Institute of Peace Press. xv + 344 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 41, n°5, p. 638-650. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343304045978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde sans faim ? Sécurité alimentaire, souveraineté alimentaire et droit à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée français de Pondicherry, Jan 2025, Pondicherry, Inde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of Patricia Springborg’s latest book, Reading Hobbes Backwards. Leviathan, Papal Monarchy and Islam (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online colloquium on Patricia Springborg's book, Reading Hobbes Backwards: Leviathan, the Papal Monarchy, and Islam (Cambridge Scholars Publishers, 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Hobbes Society, Oct 2025, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la transition écologique redéfinit le travail : transformation des conditions de travail et impacts sur la santé des exploitant·e·s. Le cas de la viti-viniculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Salaméro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités »,RT1 Savoirs, travail, professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des alternatives sous contrainte : l’agriculture sans pesticides au Punjab face aux inerties du modèle productiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès de l'AFEP "Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Economie Politique, Jun 2025, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAP 2020, le projet TRASAD et ses résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d’orientation scientifique de la Mutualité sociale agricole (MSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité sociale agricole (MSA), Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ernaux and Rose-Marie Lagrave, a community of experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monday Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Institute of Pondicherry, Jun 2024, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’évolution des exploitations au cours de ces dernières années, trajectoires, attentes, conditions de travail et pratiques des agriculteurs et agricultrices de Nouvelle-Aquitaine à partir d’un questionnaire en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Panel Transmitting know-how in a shifting world – the case of contemporary India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Čurda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bautès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSAS - European Conference for South Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASAS - European Association for South Asian Studies, Jul 2023, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des agriculteurs·trices face à la transition agroécologique : une écologisation socialement différenciée des pratiques agricoles. Le cas de l’agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude : Ecologie et classes sociales. Stratégies de reproduction, modes de domination, conditions écologiques d'existence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERES; CMH; CREDA; CENS; CESAER; Ecole normale supérieure, Campus Jourdan, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche TransAgriNA, Trajectoires de transition en agriculture en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges : La recherche autour de l'agroécologie en Nouvelle-Aquitaine : croiser les regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biosena - Réseau régional de recherche sur la biodiversité et les services écosystémiques, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les transformations des conditions de travail dans les exploitations entamant une transition agro-écologique et leurs effets sur la santé des exploitant·e·s et des salarié·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Transformations des conditions de travail et de santé dans les exploitations entamant une transition agro-écologique. Le cas de la vitiviniculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Groupe de recherches sociologiques sur les sociétés contemporaines, Centre d’études et de recherches sur les emplois et les professionnalisations, Centre de Recherche Sciences Sociales Sports et Corps, Laboratoire d'Etudes Sociologiques sur la Construction et la Reproduction Sociales, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail et santé mentale dans les exploitations entamant une transition agro-écologique. Études de cas en vitiviniculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Mal-être agricole : recherches en cours &amp; nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche interdisciplinaire sur les enjeux sociaux (IRIS), Campus Condorcet (en visioconférence), Jan 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialización de los colectivos de agricultores que valoran el origen en el País Vasco: análisis de los modelos agrícolas llevados por estos grupos y su anclaje en el territorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario INTA-IPAF NOA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAF NOA, Jun 2023, Maimara, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralisation des modèles agricoles en Pays basque : vers une recomposition du système agri-alimentaire territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude comparative de deux instruments d’action publique en faveur de la transition agroécologique : les GIEE et les groupes 30 000 en Région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laz Brulé-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the ancestors&amp;quot; ? Changing farming practices in India in times of multiple crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel "Transmitting know-how in a shifting world – the case of contemporary India", European Conference for South Asian Studies (ECSAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la Section Thématique 56 &amp;quot;Les institutions internationales et la neutralisation de la protestation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès de l'AFSP, ST 56 : Les institutions internationales et la neutralisation de la protestation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique; Sciences Po Lille; CERAPS (UMR 8026 CNRS); Faculté des sciences juridiques, politiques et sociales de l’Université de Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’agroécologie dans la PAC 2023-2027 : propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Quelle place pour l’agroécologie dans la PAC 2023-2027 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECOJI; Université de Poitiers, Jun 2022, Poitiers, France. pp.638-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante en anglais de Olle Frödin (Université de Lund, Suède), &amp;quot;The case of India. Modernization, neo-liberal globalization, orvariegated development : the Indian food system transformation in comparative perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités et circulations des études agraires critiques anglophones et francophones (séance en visio-conférence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of London Institute In Paris (ULIP), Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements globaux et projets collectifs territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG 2021 FDCUMA 640</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, St-Pierre-du-Mont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization of Agriculture: Perspectives from the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The workshop "Artificial Intelligence in Agriculture, Knowledge Summit (Virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pune, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political representation of peasants in Colonial India : the case of Bengal 1920s-1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrarian India at the Crossroads : Interrogating Colonialism and Capitalism, British Association of South Asian Studies Annual Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Apr 2021, Edinburgh &amp; Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de Transition en Agriculture en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du réseau BIOSENA, Table-ronde « Socio-écosystèmes de plaines céréalières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small farms, better food&amp;quot;. Valuing Local Agri-Food Systems in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of innovation 2019, “Agro-innovation, food quality and safety”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR, Mar 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d’agriculture urbaine en temps de crise(s) : nourrir la ville pour mieux la ‘réenchanter’ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blancaneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique 49 : Politique de l’alimentation et territoires, politique des territoires et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02001454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement des Travailleurs Ruraux Sans Terre (MST) : entre permanence et renouvellement de la lutte pour la réforme agraire au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’Association pour la Recherche sur le Brésil en Europe (ARBRE) « Le Brésil a-t-il besoin d’une réforme agraire ? Ruptures et continuités d’un débat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche sur le Brésil en Europe (ARBRE); EHESS, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui parle pour le village ? » Politisation et représentation des mondes ruraux, de l’Inde coloniale aux New Farmers’ Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociologie des inégalités en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Études de l’Inde et de l’Asie du Sud (CEIAS); École des hautes études en sciences sociales, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02438262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muslims in West Bengal: an under-Represented Vote Bank?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international LIA SPINPER (Social Profile of India’s National and Provincial Elected Representatives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI; Sciences Po, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02361865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paysan·ne·s contre la faim. La souveraineté alimentaire, construction et réappropriations d’une cause transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La fabrique des politiques de lutte contre la faim en Afrique sahélienne », session : De la faim et des mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Afriques dans le Monde - LAM; Sciences Po Bordeaux, Mar 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02355571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souveraineté alimentaire, construction et réappropriations d’une cause paysanne transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Sciences sociales et alimentation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Maurice Halbwachs, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02355676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can BJP win West Bengal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international LIA SPINPER (Social Profile of India’s National and Provincial Elected Representatives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI; Sciences Po, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02361835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Representation of Peasants in Non-electoral and Electoral Politics: Bengal 1920s-1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, Panel : Representative claims in history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Aug 2018, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02363068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La liberté des semences, c’est la liberté de la nation ». Luttes contre les OGM en Inde et éco-nationalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « (Dé)politisation des enjeux environnementaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP; Université de Picardie-Jules-Verne-Pôle Cathédrale, Oct 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Right to Food Campaign’ and the Legislating and Monitoring of the National Food Security Frameworks in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, Panel : Food Security, Transformation and Multi-Level Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02329459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and right to non discrimination, what are reasonnable accommodations in the French public sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Conference of Alter, Diversity of Practices and plurality of values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Jul 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What appropriation of the right to non-discrimination in the employment of people with disabilities? The example of the public sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Conference of Alter. Disability, recognition "community living". Diversity of Practices and plurality of value / Alter - International Conference "Handicap, Reconnaissance et « Vivre ensemble ». Diversité des pratiques et pluralité des valeurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alter European Society for Disability Research, Jul 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour qui, quand et comment procède-t-on à des aménagements raisonnables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aménagements raisonnables comme réponse aux discriminations - Une révolution juridique, pour quels effets ? / "Reasonable accommodations" as a response to discrimination - What consequences for a legal revolution?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance de recherche sur les discriminations (ARDIS); Université de Nanterre, Jul 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words from Jawadhu Hills. Eastern Ghats, South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Kawlra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Institute of Asian Studies; Institut Français de Pondichéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126, 2025, Humanities across Borders Workbook Series n˚4 ; Science &amp; Society Series n˚5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la vulnérabilisation au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouidah Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Geste, pp.333, 2022, Presses universitaires de Nouvelle-Aquitaine, Mickaël Augeron, 979-10-353-1988-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde sans faim : gouverner la sécurité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.304, 2021, Gouvernances, 978-2-7246-2770-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 260 p., 2014, Sciences en Partage (Quae), 9782759221592. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quae.cardo.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hobbes, Éléments du droit naturel et politique (introduction, notes, bibliographie, index et traduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin. , 2010, Bibliothèque des Textes Philosophiques, 978-2-7116-2114-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée hétérodoxe de la guerre. De Hobbes à Clausewitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. , 2010, Fondements de la politique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les transformations des conditions de travail et de santé des exploitant-es et des salarié-es en vitiviniculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck-Dominique Vivien; Fabrice Thuriot; François Bost; Aude Laquerriere-Lacroix; Pascal Salembier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique. Actes du colloque de 2023, Université de Reims Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-178, 2024, 978-2-8130-0550-2. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysanneries. Paysans et révolution, l'ambivalence d'une relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludivine Bantigny, Quentin Deluermoz, Boris Gobille, Laurent Jeanpierre, Eugénia Palieraki (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire globale des révolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.833-848, 2023, SH / histoire-monde, 9782348059346. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.banti.2023.02.0833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique : verdissement ou transformation radicale des systèmes alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Uzunidis et Laurent Adatto (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise pandémique. Dangers et opportunités d’innovations. Itinérances en période trouble (2020-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-254, 2022, Magna Carta, 9782304052541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la confrontation à la participation. La Vía Campesina à l’Organisation mondiale du commerce et à l’Organisation des Nations unies pour l’agriculture et l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Lagrange; Marieke Louis; Olivier Nay (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tournant social de l’international. Les organisations internationales face aux sociétés civiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.143-160, 2021, Res publica, 978-2-7535-7922-4. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.144905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitutionnalisation d’un droit à l’alimentation en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Bernard de Raymond; Delphine Thivet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde sans faim : gouverner la sécurité alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.253-278, 2021, Gouvernances, 978-2-7246-2770-1. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.deray.2021.01.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Small farms, better food” : Valuing Local Agri-Food Systems in Europe from the European Peasants Coordination to the Nyéléni European Forum for Food Sovereignty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valeria Siniscalchi; Krista Harper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Values in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-111, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To ‘Live a Life of Dignity’: Food Sovereignty, Agroecology and the Power of International Solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sujata Dutta Hazarika (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New age hunger games : warring farmers and the violence of sustenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synergy Books India, pp.50-60, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de La Via Campesina à la construction d'un internationalisme du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Laval; Pierre Sauvêtre; Ferhat Taylan (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alternative du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-364, 2019, Colloque de Cerisy, 979-1-0370-0088-0. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.laval.2019.01.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collectifs de travail face à l'obligation d'aménagements raisonnables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Renée Guevel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclure sans stigmatiser. Emploi et Handicap dans la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2018, Regards Croisés, 978-2-8109-0735-9. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.gueve.2018.01.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vía Campesina et l'appropriation de l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae/Educagri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardona A., Chrétien F., Leroux B., Ripoll F., Thivet D. (dir.), Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014, Sciences en partage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nation without hunger ? Threats to food security in contemporary India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Åshild Kolås; Jason Miklian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">India's Human Security. Lost Debates, Forgotten People, Intractable Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-32, 2013, Routledge Studies in South Asian Politics, 9780203797174. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203797174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peasants’ Transnational Mobilization for Food Sovereignty in La Vía Campesina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloomsbury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Activism : Agency, Democracy and Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-209, 2013, 9780857858320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du travail soutenable en agriculture durable. Quelles transformations des conditions de travail dans les exploitations entamant une transition agroécologique ? Études de cas en vitiviniculture et comparaison entre trois régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final du programme TraSAD, Mutualité Sociale Agricole; Université de Bordeaux. 2024, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transagrina. Trajectoires de Transition en Agriculture en Nouvelle-Aquitaine. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2023, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et aménagements raisonnables au travail: Importation et usages d’une catégorie juridique en France et en Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ringelheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Robin-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schoenaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice; CERAPS, Université de Lille. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail d'internationalisation des luttes : le cas de La Vía Campesina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Etudes et Documents n°8, Centre Maurice Halbwachs - CNRS - EHESS - Ecole Normale Supérieure. 2016, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail d'internationalisation des luttes : le cas de la Vía Campesina : une analyse croisée France-Brésil-Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. EHESS - Paris, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015EHES0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03298812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre entre le concept et l’histoire dans l’œuvre de Thomas Hobbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Paris 1 - Panthéon-Sorbonne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008PA010523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03298813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Thivet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">delphine-thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8512-4744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12705832X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure en philosophie (Université Paris 1 Panthéon-Sorbonne, 2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure en sociologie (Ecole des Hautes Etudes en Sciences Sociales, EHESS, 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences à l'Université de Bordeaux, Chercheuse au Centre Emile Durkheim (UMR 5116, CNRS, Université de Bordeaux, Sciences Po Bordeaux)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se détacher de la Révolution verte : l’émergence d’une agriculture sans pesticides au Punjab (Inde) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, In Tristan Fournier (dir.), Atelier « Utopies nourricières »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambiguïté agroécologique. Dépolitisation, luttes symboliques et continuité productiviste dans l’écologisation agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laz Brulé-Kopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Écologisations, 151-152, pp.233-259. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.151.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disparités socio-spatiales des transitions agroécologiques : apports et éclairages de l’échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Degrémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Territoires &amp; Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Communal Politics: Representing “Peasants” in Non‐electoral and Electoral Politics, Bengal 1920–1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology Lens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.206-225. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/johs.12445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralisation des modèles agricoles au Pays basque : vers une recomposition du système agri-alimentaire territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 752, pp.33-67. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.752.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus. Edouard Lynch, Insurrections paysannes. De la terre à la rue. Usages de la violence au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Jeunesses populaires, 212, pp.162-163. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.32456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle PAC et agroécologie - Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, PAC et agroécologie, 663, pp.638-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recenser et prévenir le handicap, plutôt que lutter contre les discriminations. Les référent.es handicap dans la fonction publique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Emploi et handicap : politiques publiques et perspectives des employeurs, 15 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2020.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes agroalimentaires irrigués par l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Systèmes agroalimentaires. Nouvelles perspectives, 64, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.064.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolte sans précédent des paysans indiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (803), pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage de François-Xavier COTE, Emmanuelle POIRIER-MAGONA, Sylvain PERRET, Bruno RAPIDEL, Philippe ROUDIER, Marie-Cécile THIRION (dir.), La transition agro-écologique des agricultures du Sud, Agricultures et défis du monde, Versailles, Éditions Quæ, 2019, 371 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, pp.237-240. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.064.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes agricoles face au problème des pesticides. Compromis, ajustements et négociations. Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimi Théodore Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les mondes agricoles face au problème des pesticides, 21 (3), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.34625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in Agri-food Systems - International Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.034.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Bo Nielsen. Land Dispossession and Everyday Politics in Rural Eastern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/samaj.6542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Speaks for the Village? Representing and Practicing the “Rural” in India from the Colonial to the Post-Colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Representations of the “Rural” in India from the Colonial to the Post-Colonial, 21, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/samaj.5384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté alimentaire et démocratisation des systèmes agricoles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02295747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les discriminations : L'exemple des personnels hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 273, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense et promotion des « droits des paysans » aux Nations unies : une appropriation oblique de l'advocacy par La Vía Campesina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (2), pp. 67-81. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.067.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frère (Bruno), Jacquemain (Marc), dir. – Résister au quotidien ? – Paris, Presses de Sciences Po, 2013 (Académique. Sociétés en mouvement). 300 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 63, p. 972-973. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.635.0948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paysans contre la faim. La « souveraineté alimentaire », naissance d’une cause paysanne transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), p. 69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hobbes: a Philosopher of War or Peace?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (4), p. 701-721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Yardeni, Enquêtes sur l’identité de la « Nation France ». De la Renaissance aux Lumières, Seyssel, Champ Vallon, coll. « Époques », 2004, 380 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°29, p. 180-181. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.029.0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaddar, Ranabir, ed., 2004. Peace Studies: An Introduction to the Concept, Scope, and Themes. New Delhi: Sage. 445 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 42, n°1, p. 118-119. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343305049670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis MARIN, Politiques de la représentation, édition établie par Alain Cantillon, Giovanni Carrieri, Jean-Pierre Cavaillé, Pierre-Antoine Fabre et Françoise Marin, Paris, Kimé, coll. « Collège international de philosophie », 2005, 364 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°24, p. 183-185. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.024.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burbach, Roger, 2003. The Pinochet Affair: State Terrorism and Global Justice. London: Zed. 190 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 41 Issue 3, p. 390. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343304043776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatterjee, Deen K. & Don E. Scheid, eds, 2003. Ethics and Foreign Intervention. Cambridge: Cambridge University Press. xiii + 301 pp. ; Coicaud, Jean-Marc; Michael W. Doyle & Anne-Marie Gardner, eds, 2003. The Globalization of Human Rights. Tokyo: United Nations University Press. 208 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 41, issue 4, p. 518. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343304044480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ward, Thomas, 2001. The Ethics of Destruction: Norms and Force in International Relations. Ithaca, NY & London: Cornell University Press. 222 pp. ; Weissman, Fabrice, ed., 2004. In the Shadow of ‘Just Wars’: Violence, Politics and Humanitarian Action. London: Hurst & Co. and Médecins Sans Frontières. 372 pp. ; Cogan, Charles, 2003. French Negotiating Behavior: Dealing with La Grande Nation. Foreword by Richard H. Solomon. Washington, DC: United States Institute of Peace Press. xv + 344 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peace Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 41, n°5, p. 638-650. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022343304045978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde sans faim ? Sécurité alimentaire, souveraineté alimentaire et droit à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée français de Pondicherry, Jan 2025, Pondicherry, Inde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of Patricia Springborg’s latest book, Reading Hobbes Backwards. Leviathan, Papal Monarchy and Islam (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online colloquium on Patricia Springborg's book, Reading Hobbes Backwards: Leviathan, the Papal Monarchy, and Islam (Cambridge Scholars Publishers, 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Hobbes Society, Oct 2025, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la transition écologique redéfinit le travail : transformation des conditions de travail et impacts sur la santé des exploitant·e·s. Le cas de la viti-viniculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Salaméro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités »,RT1 Savoirs, travail, professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des alternatives sous contrainte : l’agriculture sans pesticides au Punjab face aux inerties du modèle productiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès de l'AFEP "Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Economie Politique, Jun 2025, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAP 2020, le projet TRASAD et ses résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d’orientation scientifique de la Mutualité sociale agricole (MSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité sociale agricole (MSA), Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ernaux and Rose-Marie Lagrave, a community of experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monday Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Institute of Pondicherry, Jun 2024, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des agriculteurs·trices face à la transition agroécologique : une écologisation socialement différenciée des pratiques agricoles. Le cas de l’agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude : Ecologie et classes sociales. Stratégies de reproduction, modes de domination, conditions écologiques d'existence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERES; CMH; CREDA; CENS; CESAER; Ecole normale supérieure, Campus Jourdan, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’évolution des exploitations au cours de ces dernières années, trajectoires, attentes, conditions de travail et pratiques des agriculteurs et agricultrices de Nouvelle-Aquitaine à partir d’un questionnaire en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Panel Transmitting know-how in a shifting world – the case of contemporary India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Čurda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bautès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSAS - European Conference for South Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASAS - European Association for South Asian Studies, Jul 2023, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche TransAgriNA, Trajectoires de transition en agriculture en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges : La recherche autour de l'agroécologie en Nouvelle-Aquitaine : croiser les regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biosena - Réseau régional de recherche sur la biodiversité et les services écosystémiques, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les transformations des conditions de travail dans les exploitations entamant une transition agro-écologique et leurs effets sur la santé des exploitant·e·s et des salarié·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Transformations des conditions de travail et de santé dans les exploitations entamant une transition agro-écologique. Le cas de la vitiviniculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Groupe de recherches sociologiques sur les sociétés contemporaines, Centre d’études et de recherches sur les emplois et les professionnalisations, Centre de Recherche Sciences Sociales Sports et Corps, Laboratoire d'Etudes Sociologiques sur la Construction et la Reproduction Sociales, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail et santé mentale dans les exploitations entamant une transition agro-écologique. Études de cas en vitiviniculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Mal-être agricole : recherches en cours &amp; nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche interdisciplinaire sur les enjeux sociaux (IRIS), Campus Condorcet (en visioconférence), Jan 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialización de los colectivos de agricultores que valoran el origen en el País Vasco: análisis de los modelos agrícolas llevados por estos grupos y su anclaje en el territorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario INTA-IPAF NOA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAF NOA, Jun 2023, Maimara, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralisation des modèles agricoles en Pays basque : vers une recomposition du système agri-alimentaire territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Itçaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude comparative de deux instruments d’action publique en faveur de la transition agroécologique : les GIEE et les groupes 30 000 en Région Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laz Brulé-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the ancestors&amp;quot; ? Changing farming practices in India in times of multiple crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel "Transmitting know-how in a shifting world – the case of contemporary India", European Conference for South Asian Studies (ECSAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la Section Thématique 56 &amp;quot;Les institutions internationales et la neutralisation de la protestation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès de l'AFSP, ST 56 : Les institutions internationales et la neutralisation de la protestation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique; Sciences Po Lille; CERAPS (UMR 8026 CNRS); Faculté des sciences juridiques, politiques et sociales de l’Université de Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’agroécologie dans la PAC 2023-2027 : propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Quelle place pour l’agroécologie dans la PAC 2023-2027 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECOJI; Université de Poitiers, Jun 2022, Poitiers, France. pp.638-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante en anglais de Olle Frödin (Université de Lund, Suède), &amp;quot;The case of India. Modernization, neo-liberal globalization, orvariegated development : the Indian food system transformation in comparative perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités et circulations des études agraires critiques anglophones et francophones (séance en visio-conférence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of London Institute In Paris (ULIP), Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04187408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements globaux et projets collectifs territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG 2021 FDCUMA 640</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, St-Pierre-du-Mont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization of Agriculture: Perspectives from the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The workshop "Artificial Intelligence in Agriculture, Knowledge Summit (Virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pune, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements globaux et projets collectifs territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG FD CUMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FD CUMA 640, Feb 2021, Saint Pierre du Mont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political representation of peasants in Colonial India : the case of Bengal 1920s-1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrarian India at the Crossroads : Interrogating Colonialism and Capitalism, British Association of South Asian Studies Annual Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Apr 2021, Edinburgh &amp; Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de Transition en Agriculture en Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du réseau BIOSENA, Table-ronde « Socio-écosystèmes de plaines céréalières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small farms, better food&amp;quot;. Valuing Local Agri-Food Systems in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of innovation 2019, “Agro-innovation, food quality and safety”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR, Mar 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui parle pour le village ? » Politisation et représentation des mondes ruraux, de l’Inde coloniale aux New Farmers’ Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociologie des inégalités en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Études de l’Inde et de l’Asie du Sud (CEIAS); École des hautes études en sciences sociales, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02438262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d’agriculture urbaine en temps de crise(s) : nourrir la ville pour mieux la ‘réenchanter’ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blancaneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique 49 : Politique de l’alimentation et territoires, politique des territoires et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02001454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement des Travailleurs Ruraux Sans Terre (MST) : entre permanence et renouvellement de la lutte pour la réforme agraire au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’Association pour la Recherche sur le Brésil en Europe (ARBRE) « Le Brésil a-t-il besoin d’une réforme agraire ? Ruptures et continuités d’un débat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche sur le Brésil en Europe (ARBRE); EHESS, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muslims in West Bengal: an under-Represented Vote Bank?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international LIA SPINPER (Social Profile of India’s National and Provincial Elected Representatives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI; Sciences Po, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02361865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paysan·ne·s contre la faim. La souveraineté alimentaire, construction et réappropriations d’une cause transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La fabrique des politiques de lutte contre la faim en Afrique sahélienne », session : De la faim et des mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Afriques dans le Monde - LAM; Sciences Po Bordeaux, Mar 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02355571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souveraineté alimentaire, construction et réappropriations d’une cause paysanne transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Sciences sociales et alimentation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Maurice Halbwachs, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02355676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can BJP win West Bengal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international LIA SPINPER (Social Profile of India’s National and Provincial Elected Representatives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI; Sciences Po, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02361835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Representation of Peasants in Non-electoral and Electoral Politics: Bengal 1920s-1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, Panel : Representative claims in history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Aug 2018, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02363068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La liberté des semences, c’est la liberté de la nation ». Luttes contre les OGM en Inde et éco-nationalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « (Dé)politisation des enjeux environnementaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP; Université de Picardie-Jules-Verne-Pôle Cathédrale, Oct 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Right to Food Campaign’ and the Legislating and Monitoring of the National Food Security Frameworks in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, Panel : Food Security, Transformation and Multi-Level Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02329459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and right to non discrimination, what are reasonnable accommodations in the French public sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Conference of Alter, Diversity of Practices and plurality of values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Jul 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What appropriation of the right to non-discrimination in the employment of people with disabilities? The example of the public sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual Conference of Alter. Disability, recognition "community living". Diversity of Practices and plurality of value / Alter - International Conference "Handicap, Reconnaissance et « Vivre ensemble ». Diversité des pratiques et pluralité des valeurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alter European Society for Disability Research, Jul 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour qui, quand et comment procède-t-on à des aménagements raisonnables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aménagements raisonnables comme réponse aux discriminations - Une révolution juridique, pour quels effets ? / "Reasonable accommodations" as a response to discrimination - What consequences for a legal revolution?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance de recherche sur les discriminations (ARDIS); Université de Nanterre, Jul 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words from Jawadhu Hills. Eastern Ghats, South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarti Kawlra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Institute of Asian Studies; Institut Français de Pondichéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126, 2025, Humanities across Borders Workbook Series n˚4 ; Science &amp; Society Series n˚5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la vulnérabilisation au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouidah Sehili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Geste, pp.333, 2022, Presses universitaires de Nouvelle-Aquitaine, Mickaël Augeron, 979-10-353-1988-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03910320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde sans faim : gouverner la sécurité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, pp.304, 2021, Gouvernances, 978-2-7246-2770-1. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.deray.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 260 p., 2014, Sciences en Partage (Quae), 9782759221592. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quae.cardo.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hobbes, Éléments du droit naturel et politique (introduction, notes, bibliographie, index et traduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin. , 2010, Bibliothèque des Textes Philosophiques, 978-2-7116-2114-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée hétérodoxe de la guerre. De Hobbes à Clausewitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France. , 2010, Fondements de la politique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les transformations des conditions de travail et de santé des exploitant-es et des salarié-es en vitiviniculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck-Dominique Vivien; Fabrice Thuriot; François Bost; Aude Laquerriere-Lacroix; Pascal Salembier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique. Actes du colloque de 2023, Université de Reims Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-178, 2024, 978-2-8130-0550-2. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysanneries. Paysans et révolution, l'ambivalence d'une relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludivine Bantigny, Quentin Deluermoz, Boris Gobille, Laurent Jeanpierre, Eugénia Palieraki (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire globale des révolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.833-848, 2023, SH / histoire-monde, 9782348059346. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.banti.2023.02.0833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique : verdissement ou transformation radicale des systèmes alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Uzunidis et Laurent Adatto (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise pandémique. Dangers et opportunités d’innovations. Itinérances en période trouble (2020-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-254, 2022, Magna Carta, 9782304052541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la confrontation à la participation. La Vía Campesina à l’Organisation mondiale du commerce et à l’Organisation des Nations unies pour l’agriculture et l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Lagrange; Marieke Louis; Olivier Nay (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tournant social de l’international. Les organisations internationales face aux sociétés civiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.143-160, 2021, Res publica, 978-2-7535-7922-4. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.144905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitutionnalisation d’un droit à l’alimentation en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Bernard de Raymond; Delphine Thivet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde sans faim : gouverner la sécurité alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.253-278, 2021, Gouvernances, 978-2-7246-2770-1. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.deray.2021.01.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Small farms, better food” : Valuing Local Agri-Food Systems in Europe from the European Peasants Coordination to the Nyéléni European Forum for Food Sovereignty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valeria Siniscalchi; Krista Harper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Values in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-111, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To ‘Live a Life of Dignity’: Food Sovereignty, Agroecology and the Power of International Solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sujata Dutta Hazarika (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New age hunger games : warring farmers and the violence of sustenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synergy Books India, pp.50-60, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de La Via Campesina à la construction d'un internationalisme du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Laval; Pierre Sauvêtre; Ferhat Taylan (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alternative du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-364, 2019, Colloque de Cerisy, 979-1-0370-0088-0. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.laval.2019.01.0359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collectifs de travail face à l'obligation d'aménagements raisonnables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Renée Guevel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclure sans stigmatiser. Emploi et Handicap dans la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2018, Regards Croisés, 978-2-8109-0735-9. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.gueve.2018.01.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vía Campesina et l'appropriation de l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae/Educagri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardona A., Chrétien F., Leroux B., Ripoll F., Thivet D. (dir.), Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014, Sciences en partage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nation without hunger ? Threats to food security in contemporary India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Åshild Kolås; Jason Miklian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">India's Human Security. Lost Debates, Forgotten People, Intractable Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-32, 2013, Routledge Studies in South Asian Politics, 9780203797174. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203797174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peasants’ Transnational Mobilization for Food Sovereignty in La Vía Campesina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloomsbury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Activism : Agency, Democracy and Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-209, 2013, 9780857858320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du travail soutenable en agriculture durable. Quelles transformations des conditions de travail dans les exploitations entamant une transition agroécologique ? Études de cas en vitiviniculture et comparaison entre trois régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Julhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final du programme TraSAD, Mutualité Sociale Agricole; Université de Bordeaux. 2024, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transagrina. Trajectoires de Transition en Agriculture en Nouvelle-Aquitaine. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Inda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2023, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et aménagements raisonnables au travail: Importation et usages d’une catégorie juridique en France et en Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ringelheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Robin-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schoenaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice; CERAPS, Université de Lille. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail d'internationalisation des luttes : le cas de La Vía Campesina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Etudes et Documents n°8, Centre Maurice Halbwachs - CNRS - EHESS - Ecole Normale Supérieure. 2016, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail d'internationalisation des luttes : le cas de la Vía Campesina : une analyse croisée France-Brésil-Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. EHESS - Paris, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015EHES0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03298812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre entre le concept et l’histoire dans l’œuvre de Thomas Hobbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Paris 1 - Panthéon-Sorbonne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008PA010523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03298813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0807129"/>
+    <w:nsid w:val="043B3FE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="780CBC07"/>
+    <w:nsid w:val="A52BBE73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-thivet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8512-4744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12705832X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596314v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laz Brul&#233;-Kopp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0233" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/johs.12445" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dabas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.752.0033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.32456" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03019502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lejeune" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.09.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125340v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.064.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cabalion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.064.0237" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimi Th&#233;odore Doudou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34625" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.034.0001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.6542" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.5384" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.067.0067" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.635.0948" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078988v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.029.0176" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343305049670" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD02D1073E31482C5A6260832D57BD451766E93C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.024.0169" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343304043776" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F02AE1720E142D3BD4033844E951C3323D8C827/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343304044480" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/346DCEAED55C0F5F3E68FFD7ABD4D17023DAAD60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343304045978" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8953E67696AFB88C3CF82945D3D1CAA8EBC95AD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120429v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866801v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500215v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#268;urda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Porte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187305v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187408v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327138v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427904v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442765v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blancaneaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02438262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361865v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355676v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02524482v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908827v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099101v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Kawlra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/ss5/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910320v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jurion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Mainguy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouidah Sehili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260065v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801869v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3365-dynamiques-des-agricultures-biologiques.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852865v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/8905" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8905" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_histoire_globale_des_revolutions-9782348059346" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.banti.2023.02.0833" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909362v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/crise-pandemique-dangers-et-opportunites-dinnovations/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.144905" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.deray.2021.01.0253" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277035v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/food-values-in-europe-9781350084773/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5479-l-alternative-du-commun.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.laval.2019.01.0359" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02073278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/inclure-sans-stigmatiser/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.gueve.2018.01.0175" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Indias-Human-Security-Lost-Debates-Forgotten-People-Intractable-Challenges/Miklian-Kolas/p/book/9780415830683" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203797174" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135296v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633878v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112707v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le-Jeanne Aubin-Brout&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ringelheim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin-Olivier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenaers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287559v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03298812v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EHES0124" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03298813v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA010523" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-thivet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8512-4744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12705832X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596314v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laz Brul&#233;-Kopp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0233" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/johs.12445" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dabas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.752.0033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.32456" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03019502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lejeune" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.09.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125340v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.064.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cabalion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.064.0237" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimi Th&#233;odore Doudou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34625" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.034.0001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.6542" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.5384" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.067.0067" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.635.0948" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078988v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.029.0176" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343305049670" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD02D1073E31482C5A6260832D57BD451766E93C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.024.0169" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343304043776" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F02AE1720E142D3BD4033844E951C3323D8C827/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343304044480" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/346DCEAED55C0F5F3E68FFD7ABD4D17023DAAD60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022343304045978" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8953E67696AFB88C3CF82945D3D1CAA8EBC95AD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120429v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866801v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#268;urda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Porte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187305v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187408v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327138v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029964v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442765v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02438262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blancaneaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437029v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02524482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896044v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Kawlra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/ss5/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910320v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jurion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Mainguy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouidah Sehili" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.deray.2021.01" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801869v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3365-dynamiques-des-agricultures-biologiques.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078998v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852865v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/8905" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8905" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_histoire_globale_des_revolutions-9782348059346" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.banti.2023.02.0833" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909362v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/crise-pandemique-dangers-et-opportunites-dinnovations/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150458v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.144905" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268276v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.deray.2021.01.0253" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277035v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/food-values-in-europe-9781350084773/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558619v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5479-l-alternative-du-commun.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.laval.2019.01.0359" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02073278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/inclure-sans-stigmatiser/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.gueve.2018.01.0175" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078997v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Indias-Human-Security-Lost-Debates-Forgotten-People-Intractable-Challenges/Miklian-Kolas/p/book/9780415830683" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203797174" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135296v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112707v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le-Jeanne Aubin-Brout&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625329v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ringelheim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin-Olivier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenaers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287559v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03298812v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015EHES0124" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03298813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA010523" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>