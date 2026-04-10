--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -66,3462 +66,4289 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typage sémantique des noms dans la ressource morphologique Démonette</w:t>
+                <w:t xml:space="preserve">La complexité morphologique des verbes du créole guadeloupéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Huguin</w:t>
+                <w:t xml:space="preserve">Florence Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Barque</w:t>
+                <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Haas</w:t>
+                <w:t xml:space="preserve">Fabiola Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Tribout</w:t>
+                <w:t xml:space="preserve">Maxime Deglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33, pp.41-56. </w:t>
+              <w:t xml:space="preserve">Etudes créoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 | 1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54563/lexique.1086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11p9y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369075v1</w:t>
+                <w:t xml:space="preserve">hal-04854471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nominalization, verbalization or both? Insights from the directionality of noun-verb conversion in French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Affix rivalry in French demonym formation: The role of linguistic and non-linguistic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Thuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Wauquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Wortbildung / Journal of Word Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3726/zwjw.2020.02.10⟩</w:t>
+              <w:t xml:space="preserve">Word Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.115-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3366/word.2023.0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03550850v1</w:t>
+                <w:t xml:space="preserve">hal-04331002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Typage sémantique des noms dans la ressource morphologique Démonette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Huguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Tendances actuelles en morphologie / Current trends in morphology, 23, pp.4-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 33, pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54563/lexique.1086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044121v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The semantics of underived event nouns in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démonette-2, a derivational database for French with broad lexical coverage and fine-grained morphological descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiammetta Namer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Huyghe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Barque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26346/1120-2726-105⟩</w:t>
+              <w:t xml:space="preserve">Lexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.6-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54563/lexique.1242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01754874v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noms d’agents et noms d’instruments : le cas des déverbaux en -eur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une classification sémantique des noms en français appuyée sur des tests linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Barque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lf.185.0099⟩</w:t>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0959269522000187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244488v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de compositionnalité en morphologie dérivationnelle : le cas de la conversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nominalization, verbalization or both? Insights from the directionality of noun-verb conversion in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Wortbildung / Journal of Word Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.187-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/zwjw.2020.02.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01572205v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03550850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37 (2), pp.185-193</w:t>
+              <w:t xml:space="preserve">Lexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tendances actuelles en morphologie / Current trends in morphology, 23, pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388876v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The semantics of underived event nouns in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11525-014-9251-y⟩</w:t>
+              <w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (1), pp.121-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26346/1120-2726-105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388888v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01754874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbal stem space and verb to noun conversion in French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Noms d’agents et noms d’instruments : le cas des déverbaux en -eur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Word Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.185.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00746304v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Task-based Evaluation of French Morphological Resources and Tools</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Problèmes de compositionnalité en morphologie dérivationnelle : le cas de la conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic Issues in Language Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La compositionnalité en question, XXXVII (2), pp.235-255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00746391v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01572205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarques sur l'usage des corpus en morphologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dany Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (2), pp.185-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00157608v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Tayalati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (4), pp.283-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11525-014-9251-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbal stem space and verb to noun conversion in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Word Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.109-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00746304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Task-based Evaluation of French Morphological Resources and Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cartoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistic Issues in Language Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33011/lilt.v5i.1229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00746391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur l'usage des corpus en morphologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiammetta Namer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 171, pp.34-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.171.0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00157608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multi-level information and automatic dialog act detection in human-human spoken dialogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 50 (1), pp.1-13</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 50 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2007.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00746318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbal Morphology in Guadeloupean Creole: Argument for a Complex Organization.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ce que la morphologie des adjectifs météorologiques en - eux nous apprend des phénomènes atmosphériques naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machteld Meulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Paykin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Winter Meeting de la Society of Pidgin and Creole Languages,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lausanne (Suisse), Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202419108002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859247v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypical properties of morphological series. A quantitative study of property nouns in French</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Montermini</w:t>
+                <w:t xml:space="preserve">Verbal Morphology in Guadeloupean Creole: Argument for a Complex Organization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Villoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Tribout</w:t>
+                <w:t xml:space="preserve">Maxime Deglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Mediterranean Morphology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Rhodes (Grèce), Greece</w:t>
+              <w:t xml:space="preserve">Virtual Winter Meeting de la Society of Pidgin and Creole Languages,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bettina Migge, Jan 2023, Zoom Webinar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546638v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantinom: a hand-annotated morphological lexicon of French nouns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Prototypical properties of morphological series. A quantitative study of property nouns in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Montermini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Resources and Tools for Derivational Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nancy, France. pp.42-51</w:t>
+              <w:t xml:space="preserve">13th Mediterranean Morphology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rhodes (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03520602v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonette2 - Une base de données dérivationnelle du français à grande échelle : premiers résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fiammetta Namer</w:t>
+                <w:t xml:space="preserve">Echantinom: a hand-annotated morphological lexicon of French nouns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Barque</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN-2019) et 21e édition la conférence jeunes chercheur·euse·s RECITAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.233-244</w:t>
+              <w:t xml:space="preserve">International Workshop on Resources and Tools for Derivational Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nancy, France. pp.42-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567772v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03520602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of morphology in gender assignment in French</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">FrSemCor: Annotating a French corpus with supersenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Barque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Candito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMO 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">LREC-2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988719v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underived event nouns in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonette2 - Une base de données dérivationnelle du français à grande échelle : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiammetta Namer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Huyghe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Barque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JENom6 - 6th Workshop on Nominalizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Verona, Italy</w:t>
+              <w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN-2019) et 21e édition la conférence jeunes chercheur·euse·s RECITAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.233-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01175856v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la simplicité en morphologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The role of morphology in gender assignment in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matías Guzmán Naranjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française (CMLF 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091007v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polysemy of lexeme formation rules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Underived event nouns in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantics of derivational morphology: empirical evidence and theoretical modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Düsseldorf, Unknown Region</w:t>
+              <w:t xml:space="preserve">JENom6 - 6th Workshop on Nominalizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01428559v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01175856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polysemy of French deverbal nouns in light of –age suffixation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The polysemy of lexeme formation rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Villoing</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Mediterranean Morphology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Semantics of derivational morphology: empirical evidence and theoretical modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Düsseldorf, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01742700v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underspecification and the semantics of lexeme formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">De la simplicité en morphologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Morphology Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française (CMLF 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20140801182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01441092v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des ressources morphologiques pour la recherche d'information précise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The polysemy of French deverbal nouns in light of –age suffixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Villoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coria 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Mediterranean Morphology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00751139v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01742700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution automatique d'une ressource morphologique : VerbAgent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Underspecification and the semantics of lexeme formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française, CMLF2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Morphology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienne, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00751188v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01441092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous-spécification, construction de lexèmes et structure du lexique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intérêt des ressources morphologiques pour la recherche d'information précise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de morphologie formelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coria 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2012.57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01441219v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la pertinence de la morphologie constructionnelle dans les systèmes de Question-Réponse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Constitution automatique d'une ressource morphologique : VerbAgent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française, CMLF2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.2517-2528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00751069v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Morphological Resources: a Task-Based Study for French Question Answering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Morphological resources for precise information retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Lexical Resources at ESSLLI 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Speech Technology and Human-Computer Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Sep 2012, Brno, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32790-2_84⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00751068v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What semantic content for a Lexeme-Formation Rule? The case of noun to verb conversion in French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sous-spécification, construction de lexèmes et structure du lexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décembrettes 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Journée de morphologie formelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toulouse, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01443499v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01441219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem Space and Derivation in French</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Évaluer la pertinence de la morphologie constructionnelle dans les systèmes de Question-Réponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cartoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Allomorphy. 14th International Morphology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Budapest, Unknown Region</w:t>
+              <w:t xml:space="preserve">TALN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.357-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01443491v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Many Conversions from Verb to Noun Are There in French?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluating Morphological Resources: a Task-Based Study for French Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cartoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on HPSG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Stanford, United States. pp.341-357</w:t>
+              <w:t xml:space="preserve">International Workshop on Lexical Resources at ESSLLI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Ljubljana, Slovenia. pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00751187v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversions et classes flexionelles en français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">What semantic content for a Lexeme-Formation Rule? The case of noun to verb conversion in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décembrettes 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Décembrettes 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01443898v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01443499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivité quantitative des suffixations par -ité et -Able dans un corpus journalistique moderne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Stem Space and Derivation in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Louvain, Belgique. pp. 167-175</w:t>
+              <w:t xml:space="preserve">Workshop on Allomorphy. 14th International Morphology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Budapest, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522825v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01443491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivité quantitative de la suffixation par -Able dans un corpus journalistique du français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Many Conversions from Verb to Noun Are There in French?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.473-485</w:t>
+              <w:t xml:space="preserve">17th International Conference on HPSG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Stanford, United States. pp.341-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522827v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level Information and Automatic dialog Acts Detection in human-human Spoken Dialogs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conversions et classes flexionelles en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Décembrettes 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01577525v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01443898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Productivité quantitative de la suffixation par -Able dans un corpus journalistique du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JADT 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.473-485</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productivité quantitative des suffixations par -ité et -Able dans un corpus journalistique moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TALN 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Louvain, Belgique. pp. 167-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-level Information and Automatic dialog Acts Detection in human-human Spoken Dialogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lisbon, Portugal. pp.2789-2792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2005-822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01577525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Détection automatique d’actes de dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.283-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01577522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3531,137 +4358,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How derivational morphology reveals the complex organization of the Verbal Morphology in Guadeloupean Creole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International Morphology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3671,257 +4498,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phonology / morphology Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24 (4), 2014, Morphology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and its Interfaces. Syntax, Semantics and the Lexicon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37 (2), 2014, Lingvisticae Investigationes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3931,758 +4758,758 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie verbale en créole guadeloupéen : arguments pour une organisation complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Villoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Tribout</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Deglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Henri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zenodo, pp.341-361, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8054043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation and the morphological complexity of three French-based creoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stump</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Arkadiev; Francesco Gardani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Complexities of Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.105-135, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oso/9780198861287.003.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03550881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nom et/ou adjectif ? Quelle catégorie d'output pour les suffixés en -iste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Bonami; Gilles Boyé; Georgette Dal; Hélène Giraudo; Fiammetta Namer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The lexeme in descriptive and theoretical morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Science Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-86, 2018, Empirically Oriented Theoretical Morphology and Syntax, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.1406993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01910094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De-adjectival Human Nouns in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geert Booij. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Construction of Words.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.201-217, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-74394-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01910143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition VN et la conversion V&amp;gt;N en français: un nouveau cas de concurrence morphologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Villoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Villoing; Sophie David; Sarah Leroy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01690227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition VN et la conversion V&amp;gt;N en français: un nouveau cas de concurrence morphologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Villoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David, Sophie; Leroy, Sarah; Villoing, Florence;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommages à Françoise Kerleroux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00748497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adjectifs en inXable du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Florilic éd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La négation dans les langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, coll. « Investigationes Supplementa », pp.215-234, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4692,143 +5519,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d’annotation Demonext</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Huguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiammetta Namer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Barque</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4838,114 +5665,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conversions de nom à verbe et de verbe à nom en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris Diderot (Paris 7), 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01577528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5092,51 +5919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Huguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1086" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550850v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/zwjw.2020.02.10" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02044121v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26346/1120-2726-105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01244488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.185.0099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388888v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-014-9251-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/lilt.v5i.1229" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.171.0034" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deglas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Guzm&#225;n Naranjo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801182" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428559v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441092v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2012.57" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100324" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751069v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522825v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-822" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01389454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01389451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506587v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8054043" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stump" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198861287.003.0005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910094v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/165" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1406993" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74394-3_8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690227v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748497v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01577528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854471v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deglas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p9y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wauquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2023.0223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Huguin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1086" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269522000187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/zwjw.2020.02.10" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02044121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26346/1120-2726-105" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01244488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.185.0099" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-014-9251-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/lilt.v5i.1229" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.171.0034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.05.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04634685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419108002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Huyghe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Candito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Guzm&#225;n Naranjo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428559v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801182" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2012.57" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100324" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32790-2_84" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751068v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751187v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-822" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01389454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01389451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8054043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stump" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198861287.003.0005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/165" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1406993" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74394-3_8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748497v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638962v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01577528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>