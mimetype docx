--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1783,210 +1783,314 @@
                 <w:t xml:space="preserve">⟨10.1016/j.specom.2007.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00746318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-level Information and Automatic dialog Act Detection in Human-Human Spoken Dialogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2007.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la morphologie des adjectifs météorologiques en - eux nous apprend des phénomènes atmosphériques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machteld Meulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Paykin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lausanne (Suisse), Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/202419108002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbal Morphology in Guadeloupean Creole: Argument for a Complex Organization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2028,155 +2132,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Winter Meeting de la Society of Pidgin and Creole Languages,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bettina Migge, Jan 2023, Zoom Webinar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypical properties of morphological series. A quantitative study of property nouns in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Montermini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Mediterranean Morphology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Rhodes (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echantinom: a hand-annotated morphological lexicon of French nouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2192,198 +2296,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Resources and Tools for Derivational Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nancy, France. pp.42-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03520602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FrSemCor: Annotating a French corpus with supersenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Barque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Candito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonette2 - Une base de données dérivationnelle du français à grande échelle : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiammetta Namer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2442,168 +2546,168 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN-2019) et 21e édition la conférence jeunes chercheur·euse·s RECITAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.233-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of morphology in gender assignment in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías Guzmán Naranjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underived event nouns in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2645,272 +2749,272 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JENom6 - 6th Workshop on Nominalizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01175856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polysemy of lexeme formation rules</w:t>
+                <w:t xml:space="preserve">De la simplicité en morphologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonami</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantics of derivational morphology: empirical evidence and theoretical modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française (CMLF 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20140801182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01428559v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la simplicité en morphologie</w:t>
+                <w:t xml:space="preserve">The polysemy of lexeme formation rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Huyghe</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française (CMLF 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semantics of derivational morphology: empirical evidence and theoretical modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Düsseldorf, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091007v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polysemy of French deverbal nouns in light of –age suffixation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2926,73 +3030,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Mediterranean Morphology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01742700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underspecification and the semantics of lexeme formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3008,385 +3112,385 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Morphology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vienne, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01441092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des ressources morphologiques pour la recherche d'information précise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coria 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24348/coria.2012.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution automatique d'une ressource morphologique : VerbAgent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Française, CMLF2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.2517-2528, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20120100324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological resources for precise information retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Speech Technology and Human-Computer Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Sep 2012, Brno, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-32790-2_84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous-spécification, construction de lexèmes et structure du lexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3402,73 +3506,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de morphologie formelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Toulouse, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01441219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la pertinence de la morphologie constructionnelle dans les systèmes de Question-Réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3497,73 +3601,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.357-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Morphological Resources: a Task-Based Study for French Question Answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3592,142 +3696,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Lexical Resources at ESSLLI 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Ljubljana, Slovenia. pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What semantic content for a Lexeme-Formation Rule? The case of noun to verb conversion in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décembrettes 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01443499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stem Space and Derivation in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3743,344 +3847,337 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Allomorphy. 14th International Morphology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Budapest, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01443491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Many Conversions from Verb to Noun Are There in French?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on HPSG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Stanford, United States. pp.341-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversions et classes flexionelles en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décembrettes 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01443898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivité quantitative de la suffixation par -Able dans un corpus journalistique du français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Productivité quantitative des suffixations par –ité et par -Able dans un corpus journalistique moderne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fradin</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lignon</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.473-485</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, p. 167-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522827v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00128305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivité quantitative des suffixations par -ité et -Able dans un corpus journalistique moderne</w:t>
+                <w:t xml:space="preserve">Productivité quantitative de la suffixation par -Able dans un corpus journalistique du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Dal</w:t>
@@ -4115,180 +4212,305 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Louvain, Belgique. pp. 167-175</w:t>
+              <w:t xml:space="preserve">JADT 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.473-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522825v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level Information and Automatic dialog Acts Detection in human-human Spoken Dialogs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Productivité quantitative des suffixations par -ité et -Able dans un corpus journalistique moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TALN 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Louvain, Belgique. pp. 167-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01577525v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-level Information and Automatic dialog Acts Detection in human-human Spoken Dialogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lisbon, Portugal. pp.2789-2792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2005-822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01577525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique d’actes de dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4304,51 +4526,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.283-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01577522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4358,51 +4580,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How derivational morphology reveals the complex organization of the Verbal Morphology in Guadeloupean Creole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4444,51 +4666,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International Morphology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4498,51 +4720,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phonology / morphology Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4590,73 +4812,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24 (4), 2014, Morphology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and its Interfaces. Syntax, Semantics and the Lexicon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4704,51 +4926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37 (2), 2014, Lingvisticae Investigationes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4758,51 +4980,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie verbale en créole guadeloupéen : arguments pour une organisation complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4838,200 +5060,200 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Henri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zenodo, pp.341-361, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8054043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation and the morphological complexity of three French-based creoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stump</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Arkadiev; Francesco Gardani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Complexities of Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.105-135, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oso/9780198861287.003.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03550881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nom et/ou adjectif ? Quelle catégorie d'output pour les suffixés en -iste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5041,105 +5263,105 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Bonami; Gilles Boyé; Georgette Dal; Hélène Giraudo; Fiammetta Namer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The lexeme in descriptive and theoretical morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Science Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-86, 2018, Empirically Oriented Theoretical Morphology and Syntax, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.1406993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01910094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De-adjectival Human Nouns in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5149,92 +5371,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geert Booij. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Construction of Words.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.201-217, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-74394-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01910143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition VN et la conversion V&amp;gt;N en français: un nouveau cas de concurrence morphologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5254,73 +5476,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Villoing; Sophie David; Sarah Leroy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01690227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition VN et la conversion V&amp;gt;N en français: un nouveau cas de concurrence morphologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5340,73 +5562,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David, Sophie; Leroy, Sarah; Villoing, Florence;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommages à Françoise Kerleroux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00748497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adjectifs en inXable du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5428,88 +5650,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Florilic éd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La négation dans les langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, coll. « Investigationes Supplementa », pp.215-234, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5519,51 +5741,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d’annotation Demonext</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Huguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5611,51 +5833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5665,114 +5887,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conversions de nom à verbe et de verbe à nom en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris Diderot (Paris 7), 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01577528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5919,51 +6141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854471v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deglas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p9y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wauquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2023.0223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Huguin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1086" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269522000187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/zwjw.2020.02.10" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02044121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26346/1120-2726-105" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01244488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.185.0099" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-014-9251-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/lilt.v5i.1229" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.171.0034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.05.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04634685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419108002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Huyghe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Candito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Guzm&#225;n Naranjo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428559v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801182" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2012.57" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100324" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32790-2_84" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751068v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751187v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-822" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01389454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01389451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8054043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stump" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198861287.003.0005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/165" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1406993" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74394-3_8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748497v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638962v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01577528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854471v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deglas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p9y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wauquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2023.0223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Huguin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1086" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269522000187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/zwjw.2020.02.10" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02044121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26346/1120-2726-105" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01244488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.185.0099" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-014-9251-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/lilt.v5i.1229" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.171.0034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.05.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tribout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04634685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419108002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Huyghe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Candito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Guzm&#225;n Naranjo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801182" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751139v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2012.57" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100324" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32790-2_84" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751069v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443499v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443898v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grabar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fradin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lignon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-822" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577522v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01389454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01389451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8054043" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550881v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stump" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198861287.003.0005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/165" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1406993" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74394-3_8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690227v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01577528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>