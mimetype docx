--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -979,187 +979,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01754874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noms d’agents et noms d’instruments : le cas des déverbaux en -eur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Problèmes de compositionnalité en morphologie dérivationnelle : le cas de la conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La compositionnalité en question, XXXVII (2), pp.235-255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244488v1</w:t>
+                <w:t xml:space="preserve">halshs-01572205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de compositionnalité en morphologie dérivationnelle : le cas de la conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noms d’agents et noms d’instruments : le cas des déverbaux en -eur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.185.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01572205v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -4015,169 +4015,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01443898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivité quantitative des suffixations par –ité et par -Able dans un corpus journalistique moderne.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productivité quantitative de la suffixation par -Able dans un corpus journalistique du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Fradin</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Lignon</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2006, p. 167-177</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JADT 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.473-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00128305v1</w:t>
+                <w:t xml:space="preserve">hal-00522827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivité quantitative de la suffixation par -Able dans un corpus journalistique du français</w:t>
+                <w:t xml:space="preserve">Productivité quantitative des suffixations par -ité et -Able dans un corpus journalistique moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Dal</w:t>
@@ -4212,371 +4219,364 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.473-485</w:t>
+              <w:t xml:space="preserve">TALN 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Louvain, Belgique. pp. 167-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522827v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivité quantitative des suffixations par -ité et -Able dans un corpus journalistique moderne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Productivité quantitative des suffixations par –ité et par -Able dans un corpus journalistique moderne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fradin</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lignon</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Louvain, Belgique. pp. 167-175</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, p. 167-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522825v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00128305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level Information and Automatic dialog Acts Detection in human-human Spoken Dialogs</w:t>
+                <w:t xml:space="preserve">Détection automatique d’actes de dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TALN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.283-292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01577525v1</w:t>
+                <w:t xml:space="preserve">halshs-01577522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique d’actes de dialogue</w:t>
+                <w:t xml:space="preserve">Multi-level Information and Automatic dialog Acts Detection in human-human Spoken Dialogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lisbon, Portugal. pp.2789-2792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2005-822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01577522v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01577525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6141,51 +6141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854471v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deglas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p9y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wauquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2023.0223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Huguin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1086" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269522000187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/zwjw.2020.02.10" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02044121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26346/1120-2726-105" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01244488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.185.0099" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-014-9251-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/lilt.v5i.1229" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.171.0034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.05.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tribout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04634685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419108002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Huyghe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Candito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Guzm&#225;n Naranjo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801182" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751139v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2012.57" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100324" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32790-2_84" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751069v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443499v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443898v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grabar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fradin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lignon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-822" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577522v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01389454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01389451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8054043" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550881v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stump" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198861287.003.0005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/165" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1406993" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74394-3_8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690227v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01577528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854471v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deglas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p9y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wauquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2023.0223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Huguin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1086" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269522000187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/zwjw.2020.02.10" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02044121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26346/1120-2726-105" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01244488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.185.0099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-014-9251-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/lilt.v5i.1229" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fradin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.171.0034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.05.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tribout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04634685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419108002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Montermini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Huyghe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Candito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Guzm&#225;n Naranjo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801182" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751139v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2012.57" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100324" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32790-2_84" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751069v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443499v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443898v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522825v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grabar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fradin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lignon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577525v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-822" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01389454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01389451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8054043" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550881v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stump" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198861287.003.0005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/165" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1406993" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74394-3_8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690227v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01577528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>