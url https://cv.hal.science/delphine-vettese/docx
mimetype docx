--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -2178,277 +2178,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site formation processes of the middle Palaeolithic cave site of Ararat-1, Armenian highlands: a geoarchaeological approach</w:t>
+                <w:t xml:space="preserve">Retouched or not retouched: the impact of hammerstone morphology on the percussion marks to recover yellow marrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenni Sherriff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominik Rogall</w:t>
+                <w:t xml:space="preserve">Cyril Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vettese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Lauer</w:t>
+                <w:t xml:space="preserve">L. Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Fewlass</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Vettese</w:t>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA 2022 Budapest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">6ème Congrès International d'Archéologie Expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pézenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942871v1</w:t>
+                <w:t xml:space="preserve">hal-03940325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retouched or not retouched: the impact of hammerstone morphology on the percussion marks to recover yellow marrow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Viallet</w:t>
+                <w:t xml:space="preserve">Site formation processes of the middle Palaeolithic cave site of Ararat-1, Armenian highlands: a geoarchaeological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenni Sherriff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Rogall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Lauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Fewlass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vettese</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.-M. Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International d'Archéologie Expérimentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Pézenas, France</w:t>
+              <w:t xml:space="preserve">EAA 2022 Budapest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940325v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freshness of bone-retouchers: an experiment to discriminate use of bone with divers degree of time exposure to retouch lithic tools</w:t>
               </w:r>
@@ -2972,260 +2972,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatiale de la distribution des marques de percussion issue d'une expérimentation de fracturation des os longs réalisée à partir de l'observation du registre osseux du site d'Isernia la Pineta (Italie, MIS 15)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SUBSILIENCE Database System: an integrated bioarchaeological database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Belen Marín-Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Terlato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leire Torres Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vettese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Sanz-Royo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Congrès Préhistorique de France Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11th ESHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838023v1</w:t>
+                <w:t xml:space="preserve">hal-03938295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUBSILIENCE Database System: an integrated bioarchaeological database</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse spatiale de la distribution des marques de percussion issue d'une expérimentation de fracturation des os longs réalisée à partir de l'observation du registre osseux du site d'Isernia la Pineta (Italie, MIS 15)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vettese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Sanz-Royo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Lazarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stavrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Thun Hohenstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ESHE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, Unknown Region</w:t>
+              <w:t xml:space="preserve">29e Congrès Préhistorique de France Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938295v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on the anthropic percussion stigmata to identify original Neandertal strategies of marrow extraction</w:t>
               </w:r>
@@ -3864,90 +3864,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone Breakage : new controled experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Justiniany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vettese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès International d'Archéologie Expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Pézenas, France</w:t>
@@ -5557,51 +5557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis A.K. Oikonomou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Karampaglidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Fenn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Gur-Arieh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248496v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sherriff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Petrosyan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Rogall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellery Frahm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2023.100122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Laure Jimenez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pederzani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2022.103292" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trajanka Stavrova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271816" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419017v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vettese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259136" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gema Chac&#243;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Courty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Eixea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-021-01285-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Saladi&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Hidalgo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106631" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102569" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#225;ceres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gaudzinski-Windheuser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00972-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106472" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Britton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;arez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0580-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151880v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stavrova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216733" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon Navarro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hardy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blasco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caceres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Thun Hohenstein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Sherriff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940325v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourguignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Muttillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942218v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Terlato" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tozzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Mar&#237;n-Arroyo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838000v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Vignes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lazarou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938295v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Terlato" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Torres Iglesias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sanz-Royo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzarello M." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borel A." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hohenstein Ursula Thun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzarello Marta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borel Antony" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daujeard Camille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904307v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arzarello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078831v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chac&#243;n M" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rivals" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Justiniany" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Juan Marin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Daschek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938470v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Sanz-Borr&#224;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Daura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Ara&#250;jo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837922v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938076v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervia Jaouen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003398v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885713v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Moncel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allue Ethel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbes Nicolas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton Kate" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003350v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis A.K. Oikonomou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Karampaglidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Fenn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Gur-Arieh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248496v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sherriff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Petrosyan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Rogall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellery Frahm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2023.100122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Laure Jimenez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pederzani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2022.103292" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trajanka Stavrova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271816" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419017v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vettese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259136" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gema Chac&#243;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Courty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Eixea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-021-01285-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Saladi&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Hidalgo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106631" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102569" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#225;ceres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gaudzinski-Windheuser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00972-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106472" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Britton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;arez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0580-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151880v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stavrova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216733" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon Navarro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hardy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blasco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caceres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Thun Hohenstein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourguignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Sherriff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lauer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Muttillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942218v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Terlato" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tozzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Mar&#237;n-Arroyo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838000v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Vignes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938295v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Terlato" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Torres Iglesias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sanz-Royo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lazarou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzarello M." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borel A." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hohenstein Ursula Thun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzarello Marta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borel Antony" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncel Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daujeard Camille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904307v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arzarello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078831v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chac&#243;n M" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rivals" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Justiniany" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Juan Marin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Daschek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938470v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Sanz-Borr&#224;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Daura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Ara&#250;jo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837922v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938076v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervia Jaouen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003398v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885713v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Moncel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allue Ethel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbes Nicolas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton Kate" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003350v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>