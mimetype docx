--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -1035,930 +1035,930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sealing mechanism of nanoporous alumina in fluorozirconate salt containing solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-pores anodizing of 5657 aluminum alloy in phosphoric acid: an in-situ electrochemical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gasco-Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najat Chahboun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+                <w:t xml:space="preserve">V. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 541, pp.148459. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 382, pp.138303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.138303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963491v1</w:t>
+                <w:t xml:space="preserve">hal-04963493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-pores anodizing of 5657 aluminum alloy in phosphoric acid: an in-situ electrochemical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gasco-Owens</w:t>
+                <w:t xml:space="preserve">Sealing mechanism of nanoporous alumina in fluorozirconate salt containing solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Chahboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 382, pp.138303. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 541, pp.148459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.138303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963493v1</w:t>
+                <w:t xml:space="preserve">hal-04963491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pack cementation to prevent the oxidation of CoSb₃ in air at 800 K</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carine Petitjean</w:t>
+                <w:t xml:space="preserve">α-Zirconium orthophosphate as a new Zn-free anticorrosive pigment in organic coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rhouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (3), pp.831-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-020-04862-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489744v1</w:t>
+                <w:t xml:space="preserve">hal-04963490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nettle extract on zinc electrodeposition in an acidic bath: Electrochemical effect and coating morphology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Rocca</w:t>
+                <w:t xml:space="preserve">Pack cementation to prevent the oxidation of CoSb₃ in air at 800 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.105186⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 385, pp.125401 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488731v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Zirconium orthophosphate as a new Zn-free anticorrosive pigment in organic coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+                <w:t xml:space="preserve">Influence of nettle extract on zinc electrodeposition in an acidic bath: Electrochemical effect and coating morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Rhouta</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (3), pp.831-840. </w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.105186 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10008-020-04862-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.105186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04963490v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminizing by pack cementation to protect CoSb3 from oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Oxidation Behavior of Microstructured and Nanostructured Co0.94Ni0.06Sb3 Thermoelectric Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 241, pp.122417 -. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (5-6), pp.559-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.122417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-020-09971-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488673v1</w:t>
+                <w:t xml:space="preserve">hal-05037203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation Behavior of Microstructured and Nanostructured Co0.94Ni0.06Sb3 Thermoelectric Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Aluminizing by pack cementation to protect CoSb3 from oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 93 (5-6), pp.559-572. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, pp.122417 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-020-09971-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.122417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037203v1</w:t>
+                <w:t xml:space="preserve">hal-03488673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pomegranate peels crude extract as a corrosion inhibitor of mild steel in HCl medium: Passivation and hydrophobic effect</w:t>
               </w:r>
@@ -2046,343 +2046,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid sealing of an alumina nanoporous network grown by anodizing and dye-filled</w:t>
+                <w:t xml:space="preserve">In situ spectroelectrochemical ellipsometry using super continuum white laser: Study of the anodization of magnesium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cartigny</w:t>
+                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Desenne</w:t>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (6), pp.062911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.5122320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485919v1</w:t>
+                <w:t xml:space="preserve">hal-02355013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ spectroelectrochemical ellipsometry using super continuum white laser: Study of the anodization of magnesium alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
+                <w:t xml:space="preserve">Rapid sealing of an alumina nanoporous network grown by anodizing and dye-filled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
+                <w:t xml:space="preserve">Patricia Desenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (6), pp.062911. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 364, pp.369 - 376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.5122320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355013v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation Behavior of the Skutterudite Material Ce0.75Fe3CoSb12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2427,291 +2427,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical behavior of CoSb3 in sulfuric and oxalic acids over the potential range 0 to 40 V</w:t>
+                <w:t xml:space="preserve">Conversion of steel by polyphenolic model molecules: Corrosion inhibition mechanism by rutin, esculin, esculetol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Reguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mirambet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10008-018-3990-3⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 136, pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037191v1</w:t>
+                <w:t xml:space="preserve">hal-01756156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of steel by polyphenolic model molecules: Corrosion inhibition mechanism by rutin, esculin, esculetol</w:t>
+                <w:t xml:space="preserve">Electrochemical behavior of CoSb3 in sulfuric and oxalic acids over the potential range 0 to 40 V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 136, pp.1 - 8. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (9), pp.2821-2828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10008-018-3990-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756156v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca2+-exchange in layered zirconium orthophosphate, α-ZrP: Chemical study and potential application for zinc corrosion inhibition</w:t>
               </w:r>
@@ -2847,90 +2847,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide Growth Mechanism on Mg AZ91 Alloy by Anodizing: Combination of Electrochemical and Ellipsometric In-Situ Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2971,912 +2971,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion inhibition of carbon steel in acidic medium by orange peel extract and its main antioxidant compounds</w:t>
+                <w:t xml:space="preserve">Local Evolution of pH with Time Determined by Shear Force‐based Scanning Electrochemical Microscopy: Surface Reactivity of Anodized Aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha M'Hiri</w:t>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Chahboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.09.017⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (10), pp.2466-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201600294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264845v1</w:t>
+                <w:t xml:space="preserve">hal-04963506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anodizing of multiphase aluminium alloys in sulfuric acid: in-situ electrochemical behaviour and oxide properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Chahboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 211, pp.1056-1065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion resistance in artificial saliva of titanium anodized by plasma electrolytic oxidation in Na3PO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhir Ait El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 285, pp.214-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Evolution of pH with Time Determined by Shear Force‐based Scanning Electrochemical Microscopy: Surface Reactivity of Anodized Aluminium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosion inhibition of carbon steel in acidic medium by orange peel extract and its main antioxidant compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha M'Hiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Etienne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nourhene Mihoubi Boudhrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (10), pp.2466-2471. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.55-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.201600294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963506v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial stages of multi-phased aluminium alloys anodizing by MAO: micro-arc conditions and electrochemical behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical behaviour of titanium in KOH at high potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tardelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10008-015-2935-3⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295125v1</w:t>
+                <w:t xml:space="preserve">hal-01299933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of electrolyte ageing on the Plasma Electrolytic Oxidation of aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 269, pp.36-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical behaviour of titanium in KOH at high potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Mathis</w:t>
+                <w:t xml:space="preserve">Initial stages of multi-phased aluminium alloys anodizing by MAO: micro-arc conditions and electrochemical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Tardelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (10), pp.3121-3129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-015-2935-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.11.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01299933v1</w:t>
+                <w:t xml:space="preserve">hal-01295125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical behavior of zinc in KOH media at high voltage: Micro-arc oxidation of zinc</w:t>
               </w:r>
@@ -4004,51 +4004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4205,273 +4205,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New zinc-rare earth alloys: Influence of intermetallic compounds on the corrosion resistance</w:t>
+                <w:t xml:space="preserve">Micro-arc oxidation of AZ91 Mg alloy: An in-situ electrochemical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Belhamel</w:t>
+                <w:t xml:space="preserve">Gerard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 77, pp.342-349. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.42-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.08.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom2013.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289985v1</w:t>
+                <w:t xml:space="preserve">hal-01285343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-arc oxidation of AZ91 Mg alloy: An in-situ electrochemical study</w:t>
+                <w:t xml:space="preserve">New zinc-rare earth alloys: Influence of intermetallic compounds on the corrosion resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadoudj Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerard Henrion</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Belhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.342-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.08.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom2013.02.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01285343v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical surface ageing in ambient conditions of an Al–Fe–Cr approximant phase.</w:t>
               </w:r>
@@ -4623,64 +4623,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the nanostructuration of skutterudite materials on their oxidation behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5020,51 +5020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Romdhane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132745" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco Owens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rhouta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00476k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco-Owens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys-Renaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitaghzzaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zarki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141361" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Moustapha Ndiaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chahboun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cartigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Drevet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaabar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aitout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105186" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963490v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04862-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.122417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037203v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09971-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Aghzzaf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201911049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485919v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cartigny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desenne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.03.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122320" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-019-09908-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-018-3990-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756156v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Rhouta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Khalil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMV4QZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1421714jes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264845v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha M'Hiri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Mihoubi Boudhrioua" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLNCS36H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963510v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.131" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GLHPW08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ait El Haj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.11.028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M64L1VP6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600294" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35G6CHSQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2935-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomin&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henrion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.11.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGVZH029-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299933v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mathis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.11.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52PQ4FQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoudj Guessoum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQ59PJP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -E. Barchiche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.04.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DBTPTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289985v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Belhamel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG0X6HPN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285343v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Henrion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom2013.02.023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475626v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/37/376207" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyahia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Kenfaui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masschelein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL076N" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Romdhane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132745" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco Owens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rhouta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00476k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco-Owens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys-Renaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitaghzzaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zarki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141361" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Moustapha Ndiaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cartigny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138303" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chahboun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963490v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04862-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Drevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaabar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aitout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105186" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09971-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.122417" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Aghzzaf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201911049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122320" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cartigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.03.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-019-09908-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037191v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-018-3990-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Rhouta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Khalil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMV4QZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1421714jes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963506v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600294" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35G6CHSQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.131" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GLHPW08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ait El Haj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.11.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M64L1VP6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha M'Hiri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Mihoubi Boudhrioua" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLNCS36H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mathis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.11.027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52PQ4FQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomin&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henrion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.11.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGVZH029-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295125v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2935-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoudj Guessoum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQ59PJP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -E. Barchiche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.04.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DBTPTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285343v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Henrion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom2013.02.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289985v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Belhamel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG0X6HPN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475626v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/37/376207" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyahia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Kenfaui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masschelein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL076N" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>