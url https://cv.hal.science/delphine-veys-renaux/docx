--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -1402,563 +1402,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pack cementation to prevent the oxidation of CoSb₃ in air at 800 K</w:t>
+                <w:t xml:space="preserve">Influence of nettle extract on zinc electrodeposition in an acidic bath: Electrochemical effect and coating morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Drevet</w:t>
+                <w:t xml:space="preserve">A. Zaabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Aranda</w:t>
+                <w:t xml:space="preserve">R. Aitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas David</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+                <w:t xml:space="preserve">H. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125401⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.105186 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.105186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489744v1</w:t>
+                <w:t xml:space="preserve">hal-03488731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nettle extract on zinc electrodeposition in an acidic bath: Electrochemical effect and coating morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pack cementation to prevent the oxidation of CoSb₃ in air at 800 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zaabar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Rocca</w:t>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 191, pp.105186 -. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 385, pp.125401 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.105186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488731v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation Behavior of Microstructured and Nanostructured Co0.94Ni0.06Sb3 Thermoelectric Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Aluminizing by pack cementation to protect CoSb3 from oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 93 (5-6), pp.559-572. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, pp.122417 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-020-09971-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.122417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037203v1</w:t>
+                <w:t xml:space="preserve">hal-03488673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminizing by pack cementation to protect CoSb3 from oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Oxidation Behavior of Microstructured and Nanostructured Co0.94Ni0.06Sb3 Thermoelectric Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 241, pp.122417 -. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (5-6), pp.559-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.122417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-020-09971-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488673v1</w:t>
+                <w:t xml:space="preserve">hal-05037203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pomegranate peels crude extract as a corrosion inhibitor of mild steel in HCl medium: Passivation and hydrophobic effect</w:t>
               </w:r>
@@ -2299,90 +2299,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation Behavior of the Skutterudite Material Ce0.75Fe3CoSb12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2427,291 +2427,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of steel by polyphenolic model molecules: Corrosion inhibition mechanism by rutin, esculin, esculetol</w:t>
+                <w:t xml:space="preserve">Electrochemical behavior of CoSb3 in sulfuric and oxalic acids over the potential range 0 to 40 V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.02.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (9), pp.2821-2828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-018-3990-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756156v1</w:t>
+                <w:t xml:space="preserve">hal-05037191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical behavior of CoSb3 in sulfuric and oxalic acids over the potential range 0 to 40 V</w:t>
+                <w:t xml:space="preserve">Conversion of steel by polyphenolic model molecules: Corrosion inhibition mechanism by rutin, esculin, esculetol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Reguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mirambet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (9), pp.2821-2828. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 136, pp.1 - 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10008-018-3990-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037191v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca2+-exchange in layered zirconium orthophosphate, α-ZrP: Chemical study and potential application for zinc corrosion inhibition</w:t>
               </w:r>
@@ -3490,302 +3490,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical behaviour of titanium in KOH at high potential</w:t>
+                <w:t xml:space="preserve">Influence of electrolyte ageing on the Plasma Electrolytic Oxidation of aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Mathis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+                <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tardelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.11.027⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 269, pp.36-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299933v1</w:t>
+                <w:t xml:space="preserve">hal-03612241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of electrolyte ageing on the Plasma Electrolytic Oxidation of aluminium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical behaviour of titanium in KOH at high potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nominé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Veys-Renaux</w:t>
+                <w:t xml:space="preserve">Aude Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Henrion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Tardelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 269, pp.36-46. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612241v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial stages of multi-phased aluminium alloys anodizing by MAO: micro-arc conditions and electrochemical behaviour</w:t>
               </w:r>
@@ -4004,51 +4004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4354,51 +4354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadoudj Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Belhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4623,64 +4623,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the nanostructuration of skutterudite materials on their oxidation behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5020,51 +5020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Romdhane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132745" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco Owens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rhouta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00476k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco-Owens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys-Renaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitaghzzaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zarki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141361" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Moustapha Ndiaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cartigny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138303" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chahboun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963490v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04862-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Drevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaabar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aitout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105186" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09971-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.122417" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Aghzzaf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201911049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122320" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cartigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.03.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-019-09908-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037191v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-018-3990-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Rhouta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Khalil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMV4QZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1421714jes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963506v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600294" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35G6CHSQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.131" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GLHPW08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ait El Haj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.11.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M64L1VP6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha M'Hiri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Mihoubi Boudhrioua" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLNCS36H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mathis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.11.027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52PQ4FQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomin&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henrion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.11.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGVZH029-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295125v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2935-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoudj Guessoum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQ59PJP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -E. Barchiche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.04.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DBTPTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285343v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Henrion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom2013.02.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289985v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Belhamel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG0X6HPN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475626v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/37/376207" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyahia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Kenfaui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masschelein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL076N" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Romdhane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132745" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco Owens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rhouta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00476k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco-Owens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys-Renaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitaghzzaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zarki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141361" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Moustapha Ndiaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cartigny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138303" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chahboun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963490v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04862-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaabar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aitout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Drevet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.122417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037203v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09971-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Aghzzaf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201911049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122320" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cartigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.03.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-019-09908-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-018-3990-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756156v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Rhouta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Khalil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMV4QZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1421714jes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963506v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600294" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35G6CHSQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.131" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GLHPW08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ait El Haj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.11.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M64L1VP6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha M'Hiri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Mihoubi Boudhrioua" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLNCS36H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612241v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomin&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henrion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.11.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGVZH029-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mathis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.11.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52PQ4FQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295125v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2935-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoudj Guessoum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQ59PJP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -E. Barchiche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.04.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DBTPTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285343v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Henrion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom2013.02.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289985v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Belhamel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG0X6HPN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475626v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/37/376207" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyahia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Kenfaui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masschelein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL076N" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>