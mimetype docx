--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -1035,256 +1035,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-pores anodizing of 5657 aluminum alloy in phosphoric acid: an in-situ electrochemical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gasco-Owens</w:t>
+                <w:t xml:space="preserve">Sealing mechanism of nanoporous alumina in fluorozirconate salt containing solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Chahboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 382, pp.138303. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 541, pp.148459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.138303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963493v1</w:t>
+                <w:t xml:space="preserve">hal-04963491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sealing mechanism of nanoporous alumina in fluorozirconate salt containing solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-pores anodizing of 5657 aluminum alloy in phosphoric acid: an in-situ electrochemical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gasco-Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najat Chahboun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+                <w:t xml:space="preserve">V. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 541, pp.148459. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 382, pp.138303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.138303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963491v1</w:t>
+                <w:t xml:space="preserve">hal-04963493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α-Zirconium orthophosphate as a new Zn-free anticorrosive pigment in organic coatings</w:t>
               </w:r>
@@ -2971,546 +2971,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Evolution of pH with Time Determined by Shear Force‐based Scanning Electrochemical Microscopy: Surface Reactivity of Anodized Aluminium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+                <w:t xml:space="preserve">Anodizing of multiphase aluminium alloys in sulfuric acid: in-situ electrochemical behaviour and oxide properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Chahboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 211, pp.1056-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.201600294⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963506v1</w:t>
+                <w:t xml:space="preserve">hal-04963510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodizing of multiphase aluminium alloys in sulfuric acid: in-situ electrochemical behaviour and oxide properties</w:t>
+                <w:t xml:space="preserve">Corrosion resistance in artificial saliva of titanium anodized by plasma electrolytic oxidation in Na3PO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Najat Chahboun</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhir Ait El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 211, pp.1056-1065. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 285, pp.214-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963510v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion resistance in artificial saliva of titanium anodized by plasma electrolytic oxidation in Na3PO4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosion inhibition of carbon steel in acidic medium by orange peel extract and its main antioxidant compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha M'Hiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhene Mihoubi Boudhrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.11.028⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963511v1</w:t>
+                <w:t xml:space="preserve">hal-01264845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion inhibition of carbon steel in acidic medium by orange peel extract and its main antioxidant compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouha M'Hiri</w:t>
+                <w:t xml:space="preserve">Local Evolution of pH with Time Determined by Shear Force‐based Scanning Electrochemical Microscopy: Surface Reactivity of Anodized Aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Chahboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 102, pp.55-62. </w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (10), pp.2466-2471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elan.201600294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264845v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of electrolyte ageing on the Plasma Electrolytic Oxidation of aluminium</w:t>
               </w:r>
@@ -4205,273 +4205,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-arc oxidation of AZ91 Mg alloy: An in-situ electrochemical study</w:t>
+                <w:t xml:space="preserve">New zinc-rare earth alloys: Influence of intermetallic compounds on the corrosion resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadoudj Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Henrion</w:t>
+                <w:t xml:space="preserve">Kamel Belhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 31, pp.42-45. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.342-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom2013.02.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285343v1</w:t>
+                <w:t xml:space="preserve">hal-01289985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New zinc-rare earth alloys: Influence of intermetallic compounds on the corrosion resistance</w:t>
+                <w:t xml:space="preserve">Micro-arc oxidation of AZ91 Mg alloy: An in-situ electrochemical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kamel Belhamel</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.08.024⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.42-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom2013.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01289985v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical surface ageing in ambient conditions of an Al–Fe–Cr approximant phase.</w:t>
               </w:r>
@@ -5020,51 +5020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Romdhane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132745" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco Owens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rhouta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00476k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco-Owens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys-Renaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitaghzzaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zarki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141361" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Moustapha Ndiaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cartigny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138303" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chahboun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963490v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04862-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaabar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aitout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Drevet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.122417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037203v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09971-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Aghzzaf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201911049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122320" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cartigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.03.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-019-09908-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-018-3990-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756156v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Rhouta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Khalil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMV4QZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1421714jes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963506v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600294" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35G6CHSQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.131" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GLHPW08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ait El Haj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.11.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M64L1VP6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha M'Hiri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Mihoubi Boudhrioua" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLNCS36H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612241v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomin&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henrion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.11.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGVZH029-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mathis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.11.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52PQ4FQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295125v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2935-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoudj Guessoum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQ59PJP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -E. Barchiche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.04.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DBTPTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285343v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Henrion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom2013.02.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289985v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Belhamel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG0X6HPN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475626v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/37/376207" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyahia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Kenfaui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masschelein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL076N" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Romdhane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132745" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco Owens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rhouta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00476k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco-Owens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys-Renaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitaghzzaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zarki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141361" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Moustapha Ndiaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chahboun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cartigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963490v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04862-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaabar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aitout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Drevet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.122417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037203v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09971-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Aghzzaf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201911049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122320" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cartigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.03.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-019-09908-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-018-3990-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756156v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Rhouta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Khalil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMV4QZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1421714jes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.131" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GLHPW08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ait El Haj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.11.028" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M64L1VP6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264845v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha M'Hiri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Mihoubi Boudhrioua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLNCS36H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600294" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35G6CHSQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612241v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomin&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henrion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.11.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGVZH029-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mathis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.11.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52PQ4FQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295125v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2935-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoudj Guessoum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQ59PJP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -E. Barchiche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.04.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DBTPTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289985v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Belhamel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG0X6HPN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285343v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Henrion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom2013.02.023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475626v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/37/376207" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyahia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Kenfaui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masschelein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL076N" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>