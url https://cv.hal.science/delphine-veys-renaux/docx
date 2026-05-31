--- v3 (2026-05-31)
+++ v4 (2026-05-31)
@@ -1035,731 +1035,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sealing mechanism of nanoporous alumina in fluorozirconate salt containing solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-pores anodizing of 5657 aluminum alloy in phosphoric acid: an in-situ electrochemical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gasco-Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najat Chahboun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+                <w:t xml:space="preserve">V. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 541, pp.148459. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 382, pp.138303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.138303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963491v1</w:t>
+                <w:t xml:space="preserve">hal-04963493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-pores anodizing of 5657 aluminum alloy in phosphoric acid: an in-situ electrochemical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gasco-Owens</w:t>
+                <w:t xml:space="preserve">Sealing mechanism of nanoporous alumina in fluorozirconate salt containing solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Chahboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 382, pp.138303. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 541, pp.148459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.138303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963493v1</w:t>
+                <w:t xml:space="preserve">hal-04963491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Zirconium orthophosphate as a new Zn-free anticorrosive pigment in organic coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+                <w:t xml:space="preserve">Pack cementation to prevent the oxidation of CoSb₃ in air at 800 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Rhouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10008-020-04862-1⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 385, pp.125401 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963490v1</w:t>
+                <w:t xml:space="preserve">hal-03489744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nettle extract on zinc electrodeposition in an acidic bath: Electrochemical effect and coating morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrometallurgy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 191, pp.105186 -. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.105186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pack cementation to prevent the oxidation of CoSb₃ in air at 800 K</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carine Petitjean</w:t>
+                <w:t xml:space="preserve">α-Zirconium orthophosphate as a new Zn-free anticorrosive pigment in organic coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rhouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 385, pp.125401 -. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (3), pp.831-840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10008-020-04862-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03489744v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminizing by pack cementation to protect CoSb3 from oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1810,103 +1810,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation Behavior of Microstructured and Nanostructured Co0.94Ni0.06Sb3 Thermoelectric Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 93 (5-6), pp.559-572. </w:t>
@@ -2046,343 +2046,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ spectroelectrochemical ellipsometry using super continuum white laser: Study of the anodization of magnesium alloy</w:t>
+                <w:t xml:space="preserve">Rapid sealing of an alumina nanoporous network grown by anodizing and dye-filled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
+                <w:t xml:space="preserve">Vincent Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Broch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
+                <w:t xml:space="preserve">Patricia Desenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.5122320⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 364, pp.369 - 376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355013v1</w:t>
+                <w:t xml:space="preserve">hal-03485919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid sealing of an alumina nanoporous network grown by anodizing and dye-filled</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ spectroelectrochemical ellipsometry using super continuum white laser: Study of the anodization of magnesium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cartigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Desenne</w:t>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 364, pp.369 - 376. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (6), pp.062911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/1.5122320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485919v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation Behavior of the Skutterudite Material Ce0.75Fe3CoSb12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2446,90 +2446,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical behavior of CoSb3 in sulfuric and oxalic acids over the potential range 0 to 40 V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (9), pp.2821-2828. </w:t>
@@ -2847,90 +2847,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide Growth Mechanism on Mg AZ91 Alloy by Anodizing: Combination of Electrochemical and Ellipsometric In-Situ Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2971,912 +2971,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodizing of multiphase aluminium alloys in sulfuric acid: in-situ electrochemical behaviour and oxide properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Evolution of pH with Time Determined by Shear Force‐based Scanning Electrochemical Microscopy: Surface Reactivity of Anodized Aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Chahboun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.131⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (10), pp.2466-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201600294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963510v1</w:t>
+                <w:t xml:space="preserve">hal-04963506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion resistance in artificial saliva of titanium anodized by plasma electrolytic oxidation in Na3PO4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosion inhibition of carbon steel in acidic medium by orange peel extract and its main antioxidant compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha M'Hiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhene Mihoubi Boudhrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.11.028⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963511v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion inhibition of carbon steel in acidic medium by orange peel extract and its main antioxidant compounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anodizing of multiphase aluminium alloys in sulfuric acid: in-situ electrochemical behaviour and oxide properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Chahboun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 102, pp.55-62. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 211, pp.1056-1065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264845v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Evolution of pH with Time Determined by Shear Force‐based Scanning Electrochemical Microscopy: Surface Reactivity of Anodized Aluminium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosion resistance in artificial saliva of titanium anodized by plasma electrolytic oxidation in Na3PO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+                <w:t xml:space="preserve">Zouhir Ait El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (10), pp.2466-2471. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 285, pp.214-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.201600294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963506v1</w:t>
+                <w:t xml:space="preserve">hal-04963511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of electrolyte ageing on the Plasma Electrolytic Oxidation of aluminium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Initial stages of multi-phased aluminium alloys anodizing by MAO: micro-arc conditions and electrochemical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (10), pp.3121-3129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-015-2935-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612241v1</w:t>
+                <w:t xml:space="preserve">hal-01295125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical behaviour of titanium in KOH at high potential</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of electrolyte ageing on the Plasma Electrolytic Oxidation of aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.11.027⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 269, pp.36-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299933v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial stages of multi-phased aluminium alloys anodizing by MAO: micro-arc conditions and electrochemical behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical behaviour of titanium in KOH at high potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tardelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.11.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10008-015-2935-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01295125v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical behavior of zinc in KOH media at high voltage: Micro-arc oxidation of zinc</w:t>
               </w:r>
@@ -4004,51 +4004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4205,273 +4205,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New zinc-rare earth alloys: Influence of intermetallic compounds on the corrosion resistance</w:t>
+                <w:t xml:space="preserve">Micro-arc oxidation of AZ91 Mg alloy: An in-situ electrochemical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Belhamel</w:t>
+                <w:t xml:space="preserve">Gerard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 77, pp.342-349. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.42-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.08.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom2013.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289985v1</w:t>
+                <w:t xml:space="preserve">hal-01285343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-arc oxidation of AZ91 Mg alloy: An in-situ electrochemical study</w:t>
+                <w:t xml:space="preserve">New zinc-rare earth alloys: Influence of intermetallic compounds on the corrosion resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadoudj Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerard Henrion</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Belhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.342-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.08.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom2013.02.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01285343v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical surface ageing in ambient conditions of an Al–Fe–Cr approximant phase.</w:t>
               </w:r>
@@ -4623,64 +4623,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the nanostructuration of skutterudite materials on their oxidation behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5020,51 +5020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Romdhane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132745" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco Owens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rhouta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00476k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco-Owens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys-Renaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitaghzzaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zarki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141361" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Moustapha Ndiaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chahboun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cartigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963490v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04862-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaabar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aitout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Drevet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.122417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037203v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09971-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Aghzzaf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201911049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122320" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cartigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.03.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-019-09908-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-018-3990-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756156v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Rhouta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Khalil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMV4QZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1421714jes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.131" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GLHPW08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ait El Haj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.11.028" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M64L1VP6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264845v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha M'Hiri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Mihoubi Boudhrioua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLNCS36H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600294" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35G6CHSQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612241v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomin&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henrion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.11.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGVZH029-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mathis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.11.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52PQ4FQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295125v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2935-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoudj Guessoum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQ59PJP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -E. Barchiche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.04.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DBTPTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289985v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Belhamel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG0X6HPN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285343v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Henrion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom2013.02.023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475626v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/37/376207" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyahia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Kenfaui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masschelein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL076N" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Romdhane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132745" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco Owens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rhouta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00476k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco-Owens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys-Renaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitaghzzaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zarki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141361" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Moustapha Ndiaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cartigny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138303" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chahboun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Drevet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaabar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aitout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105186" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963490v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04862-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.122417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037203v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09971-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Aghzzaf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201911049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485919v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cartigny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desenne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.03.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122320" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-019-09908-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-018-3990-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756156v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Rhouta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Khalil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMV4QZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1421714jes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963506v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600294" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35G6CHSQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha M'Hiri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Mihoubi Boudhrioua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLNCS36H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963510v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.131" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GLHPW08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963511v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ait El Haj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.11.028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M64L1VP6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2935-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomin&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henrion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.11.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGVZH029-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299933v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mathis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.11.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52PQ4FQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoudj Guessoum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQ59PJP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -E. Barchiche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.04.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DBTPTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285343v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Henrion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom2013.02.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289985v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Belhamel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG0X6HPN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475626v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/37/376207" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyahia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Kenfaui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masschelein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPL076N" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>