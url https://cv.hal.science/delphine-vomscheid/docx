--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delphine Vomscheid </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chercheure, Institut français de recherche sur le Japon à la Maison franco-japonaise (UMIFRE 19)</w:t>
+        <w:t xml:space="preserve">Maîtresse de conférences à l'université Bordeaux Montaigne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -86,92 +86,113 @@
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">delphine-vomscheid</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-9269-4721</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">243417926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Architecte diplômée d'Etat, je suis docteure de l'École Pratique des Hautes Études et détentrice d'une licence de japonais LLCER. Mes travaux portent sur l'histoire urbaine et patrimoniale de l'architecture militaire dans la ville japonaise. Ma thèse soutenue en 2019 traite de la ville-sous-château (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">jōkamachi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">) de Kanazawa et a été récompensée par le prix Floran Blanchon de l'Académie des Inscriptions et Belles-Lettres de l'Institut de France.Mes travaux actuels menés au sein de l'Institut français de recherche sur le Japon à la Maison franco-japonaise de Tokyo (UMIFRE 19) se concentrent sur la reconstruction patrimoniale des châteaux japonais.</w:t>
+        <w:t xml:space="preserve">) de Kanazawa et a été récompensée par le prix Floran Blanchon de l'Académie des Inscriptions et Belles-Lettres de l'Institut de France.Mes travaux actuels menés au sein du laboratoire D2iA de l'université Bordeaux Montaigne se concentrent sur la reconstruction patrimoniale des châteaux japonais.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -194,100 +215,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’héritage spatial des guerriers de la ville de Kanazawa : histoire architecturale, urbaine et paysagère d’une ville-sous-château japonaise (XVIIe - XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vomscheid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Histoire. Université Paris sciences et lettres, 2019. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019PSLEP059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02637181v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -297,712 +318,881 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de fortifications castrales et urbaines dans le Japon du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Bruno Favel (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture militaire et fortifications du patrimoine mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maisonneuve &amp; Larose, Hémisphère, pp.107-118, 2023, 978-2377011643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine japonais à l’aune des crises et des risques : le cas des châteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Pierre Gras (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginer l’après. Vulnérabilité environnementale et décision publique en contexte post-catastrophe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition deux-cent-cinq, pp.172-180, 2023, 978–2–919380–72-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection du patrimoine bâti et de l’environnement au Japon : une histoire convergente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritage architectural et mutations environnementales : typologies, représentations, transitions : Actes du 6e séminaire du réseau Architecture, patrimoine et création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses architecturales de Lyon, pp.110-119, 2023, 978-2-490820-27-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Kanazawa à Edo : pratiques de l'habiter dans l'architecture palatiale de la maison Maeda à l'époque d'Edo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japon Pluriel 14, Actes du 12e colloque de la Société Française d'Études Japonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Philippe Picquier, pp.691-701, 2023, 978-2-8097-1649-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Castle in Japan: Analysis of the Masonry Construction Process Through the Folding Screen Chikujō-zu byōbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Construction Cultures Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis, pp.92-99, 2021, 9781003173434. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003173434-124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création paysagère et habitat des guerriers à l’époque d’Edo. Le jardin Kenrokuen de Kanazawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations paysagères de l’espace habité au Japon. De la maison au territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Collège de France, Collection Institut des Hautes Études Japonaises, pp.115-146, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation et la médiatisation du patrimoine bâti par l’image numérique, la restitution des châteaux japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japon Pluriel 12, Actes du 12e colloque de la Société Française d’Études Japonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Philippe Picquier, pp.513-523, 2018, 9782809713939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’architecture féodale du Japon vue à travers les récits d’étrangers à l’ère Meiji (1868-1912)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Introduction. Pour une réactualisation de la tradition dans le Japon du xxie siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.11-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1629m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864273v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques urbaines et patrimoine à Kanazawa : vers la renaissance de la cité castrale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Compte rendu de l’exposition « Cityscapes in Anime Background Art »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61, pp.227-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1313r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’architecture féodale du Japon vue à travers les récits d’étrangers à l’ère Meiji (1868-1912)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vomscheid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques urbaines et patrimoine à Kanazawa : vers la renaissance de la cité castrale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vomscheid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55, pp.139-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ebisu.2680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1012,111 +1202,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiro 城 château</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junko Abe-Kudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire de la spatialité japonaise en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1126,801 +1316,801 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation touristique du patrimoine militaire des anciennes villes-sous-châteaux : pour quelle mémoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque de la Société Française d'Études Japonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité / INALCO, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bunka isan – gurōbaruna gainen no keisei »,「文化遺産―グローバルな概念の形成―」(Le patrimoine culturel : la formation d’un concept global)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">第16回国際日本学コンソーシアム (16e consortium international d’études japonaises)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Ochanomizu, Nov 2021, Tokyo, Japan. pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Castle in Japan: Analysis of the Masonry Construction Process Through the Folding Screen Chikujō-zu byōbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress on Construction History (7ICCH 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classements patrimoniaux de quartiers anciens au Japon : de l'opposition des habitants aux intérêts économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voisinages en Asie : enjeux politiques, mobilisations, pratiques sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Kanazawa à Edo : pratiques de l'habiter dans l'architecture palatiale de la maison Maeda à l'époque d'Edo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque de la Société Française d'Études Japonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFEJ, Dec 2021, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warriors' architectural and urban regulations in Kanazawa during the Edo period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference of the European Association for Japanese Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation patrimoniale et paysagère : pour une quête du &amp;quot;beau&amp;quot; dans la ville japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enkomion, de l’éloge de la ville au marketing urbain, la question de la beauté de/dans la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion of Cultural Heritage by Digital Technologies in Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan in the Digital Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manchester Metropolitan University, Oct 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zashiki : the Essence of the Japanese Dwelling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second EAJS Japan Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reconstruction of the Gyokusen.in maru of Kanazawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In and around the Japanese garden : proposal for an intercultural and interdisciplinary dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buke yashiki, mutation du paysage urbain à l’époque d’Edo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations paysagères et patrimoniales de la ville japonaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1930,105 +2120,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine militaire dans la ville japonaise : entre mémoire historique et symbole identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vomscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, http://www.gis-reseau-asie.org/fr/patrimoine-militaire-dans-la-ville-japonaise-entre-memoire-historique-et-symbole-identitaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passés recomposés. Les traditions dans le Japon contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vomscheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 62, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/162a6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des villes japonaises contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Scoccimarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yūji Esaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Languillon-Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoko Tokumitsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut français de recherche sur le Japon à la Maison franco-japonaise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebisu.2214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2096,51 +2547,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F40C7A16"/>
+    <w:nsid w:val="F641F688"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-vomscheid" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9269-4721" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02637181v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vomscheid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PSLEP059" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483127v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003173434-124" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969592v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.2680" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Abe-Kudo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288221v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacquot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphine-vomscheid" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9269-4721" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243417926" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02637181v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vomscheid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PSLEP059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003173434-124" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1629m" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313r" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.2680" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Abe-Kudo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288221v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118372v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacquot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162a6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Scoccimarro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#363;ji Esaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon-Aussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Tokumitsu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.2214" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>