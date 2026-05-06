--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -437,263 +437,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Optical Waveguiding Structures Induced By Bessel Beams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+                <w:t xml:space="preserve">Optical Injection Dynamics of VCSEL Frequency Combs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Doumbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krassimir Panajotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593685v1</w:t>
+                <w:t xml:space="preserve">hal-03229283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Polarization Dynamics of VCSEL with Frequency Comb Injection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaya Doumbia</w:t>
+                <w:t xml:space="preserve">Multi-channel waveguides induced by Bessel beams in a photorefractive medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Photonics North (PN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PN52152.2021.9597969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/IPRSN.2021.IF1A.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03418350v1</w:t>
+                <w:t xml:space="preserve">hal-03593697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Injection Dynamics of VCSEL Frequency Combs</w:t>
+                <w:t xml:space="preserve">Nonlinear Polarization Dynamics of VCSEL with Frequency Comb Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaya Doumbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
@@ -711,186 +720,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Krassimir Panajotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Washington, France. pp.IF1A.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/IPRSN.2021.IF1A.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03229283v1</w:t>
+                <w:t xml:space="preserve">hal-03418350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-channel waveguides induced by Bessel beams in a photorefractive medium</w:t>
+                <w:t xml:space="preserve">Complex Optical Waveguiding Structures Induced By Bessel Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Photonics North (PN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PN52152.2021.9597969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03593697v1</w:t>
+                <w:t xml:space="preserve">hal-03593685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Polarization Dynamics of VCSEL with Frequency Comb Injection</w:t>
               </w:r>
@@ -1601,165 +1601,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self organization process using counter propagating Airy beams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+                <w:t xml:space="preserve">Slow light using photorefractive beam fanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Bouldja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PR'19 : Photorefractive Photonics and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Gérardmer, France</w:t>
+              <w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410704v1</w:t>
+                <w:t xml:space="preserve">hal-03205432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental propagation in biased photorefractive medium of a two dimensional Airy beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1787,152 +1774,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PR'19 : Photorefractive Photonics and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow light using photorefractive beam fanning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacera Bouldja</w:t>
+                <w:t xml:space="preserve">Self organization process using counter propagating Airy beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamyae Drouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">PR'19 : Photorefractive Photonics and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205432v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraslow Light Pulse in a SPS Photorefractive Crystal at Room Temperature</w:t>
               </w:r>
@@ -2022,51 +2022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the characteristics of the airy beam off-shooting soliton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,282 +2250,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the chaos bandwidth of a semiconductor laser with phase-conjugate feedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Dynamics of Airy beam interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+                <w:t xml:space="preserve">Noemi Wiersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NICE OPTICS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813217v1</w:t>
+                <w:t xml:space="preserve">hal-01333831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Dynamics of Airy beam interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the chaos bandwidth of a semiconductor laser with phase-conjugate feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NICE OPTICS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2227826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333831v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal dynamics of nonlinear Airy beam interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Wiersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2715,51 +2715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airy-induced dynamics in nonlinear media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Wiersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,51 +2845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical interactions of counterpropagating Airy beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Wiersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3051,468 +3051,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Airy beams in nonlinear media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counter-propagating Airy beams interactions in nonlinear media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Wiersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Optical Wave &amp; Waveguide Theory and Numerical Theory - OWTNM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265656v1</w:t>
+                <w:t xml:space="preserve">hal-01137366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counter-propagating Airy beams interactions in nonlinear media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal interactions of Airy beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Wiersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> In OWTNM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">In WASTOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265660v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counter-propagating Airy beams interactions in nonlinear media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Wiersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Optical Wave &amp; Waveguide Theory and Numerical Theory - OWTNM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve"> In OWTNM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137366v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal interactions of Airy beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Interaction between Airy beams in nonlinear media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Wiersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In WASTOS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kahuai, United States. pp.NF2A.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/nlo.2015.nf2a.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265662v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un laser soumis à un simple à un feedback à conjugaison de phase filtré</w:t>
               </w:r>
@@ -3619,51 +3619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency pulsating dynamics in a laser diode with phase-conjugate feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hak Uy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3721,290 +3721,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Interactions of Accelerating Beams</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advanced bifurcation study of a laser diode with phase-conjugate feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Karsaklian Dal Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Virte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Weicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">". In ISPALD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Metz, France</w:t>
+              <w:t xml:space="preserve">OWTNM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265658v1</w:t>
+                <w:t xml:space="preserve">hal-01270890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced bifurcation study of a laser diode with phase-conjugate feedback</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear Interactions of Accelerating Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Mercier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noemi Wiersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OWTNM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Londres, France</w:t>
+              <w:t xml:space="preserve">". In ISPALD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270890v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal dynamics of counterpropagating Airy beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Wiersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4081,64 +4081,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic optical rogue waves in a laser diode with time-delayed feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Karsaklian Dal Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4170,758 +4170,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic fundamental self-pulsations from a laser diode using phase-conjugate optical feedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial extreme events in a photorefractive single-feedback system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Caullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe: Semiconductor Lasers and Laser Dynamics</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe: Nonlinear Optics and Its Applications VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Brussels, Belgium. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2052302⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2052344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060595v1</w:t>
+                <w:t xml:space="preserve">hal-01060582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counter-propagating Airy beams in nonlinear media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+                <w:t xml:space="preserve">Numerical study of extreme events and chaos in a laser diode with phase-conjugate feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Nonlinear Photonics 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. pp.NM4A.7, </w:t>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. pp.JM5A.46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/NP.2014.NM4A.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/BGPP.2014.JM5A.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060591v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into laser diode dynamics from phase-conjugate optical feedback</w:t>
+                <w:t xml:space="preserve">Extreme events driven by feedback in a nonlinear optical cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Karsaklian Dal Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Caullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Mercier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Nonlinear Dynamics of Semiconductor Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on Rogue waves, dissipative solitons, plasmonics, supercontinuum and special fibres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Castelldefels, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109303v1</w:t>
+                <w:t xml:space="preserve">hal-01109306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme events driven by feedback in a nonlinear optical cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonic fundamental self-pulsations from a laser diode using phase-conjugate optical feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Karsaklian Dal Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Rogue waves, dissipative solitons, plasmonics, supercontinuum and special fibres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe: Semiconductor Lasers and Laser Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Brussels, Belgium. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2052302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109306v1</w:t>
+                <w:t xml:space="preserve">hal-01060595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial extreme events in a photorefractive single-feedback system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counter-propagating Airy beams in nonlinear media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Wiersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vianney Caullet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe: Nonlinear Optics and Its Applications VIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2052344⟩</w:t>
+              <w:t xml:space="preserve">OSA Nonlinear Photonics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. pp.NM4A.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NP.2014.NM4A.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060582v1</w:t>
+                <w:t xml:space="preserve">hal-01060591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of extreme events and chaos in a laser diode with phase-conjugate feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">New insight into laser diode dynamics from phase-conjugate optical feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Karsaklian Dal Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Nonlinear Photonics 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Nonlinear Dynamics of Semiconductor Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/BGPP.2014.JM5A.46⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01060598v1</w:t>
+                <w:t xml:space="preserve">hal-01109303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation to chaos and extreme events in a laser diode with phase-conjugate feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Karsaklian Dal Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4975,269 +4975,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamics and rogue waves in a laser diode with phase conjugate feedback</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Karsaklian Dal Bosco</w:t>
+                <w:t xml:space="preserve">Vortex-induced pattern dynamics in a feedback system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Caullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "CONTROLLING THE PROPAGATION OF WAVES IN COMPLEX MEDIA : FROM SHAPING WAVE FIELDS TO DESIGNING SMART MATERIALS"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Optics (NLO) Topical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Kohala Coast, Hawaii, United States. pp.NTh2A.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NLO.2013.NTh2A.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924916v1</w:t>
+                <w:t xml:space="preserve">hal-00871343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex-induced pattern dynamics in a feedback system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vianney Caullet</w:t>
+                <w:t xml:space="preserve">Nonlinear dynamics and rogue waves in a laser diode with phase conjugate feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Karsaklian Dal Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Optics (NLO) Topical Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop "CONTROLLING THE PROPAGATION OF WAVES IN COMPLEX MEDIA : FROM SHAPING WAVE FIELDS TO DESIGNING SMART MATERIALS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cargèse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/NLO.2013.NTh2A.2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00871343v1</w:t>
+                <w:t xml:space="preserve">hal-00924916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear dynamics in a single feedback system using optical vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Caullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,51 +5301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern formation using counter-propagating vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Caullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5409,51 +5409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-pulsing external-cavity modes in a laser diode with phase-conjugate feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Karsaklian Dal Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5498,174 +5498,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical patterns using vortex beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Vortex induced complex dynamics of optical patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Caullet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom. CD-ROM-1 page</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702192v1</w:t>
+                <w:t xml:space="preserve">hal-00777885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal feedback with input vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Caullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5693,195 +5684,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom. CD-ROM-1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex induced complex dynamics of optical patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical patterns using vortex beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Caullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vianney Caullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bruxelle, Belgium. pp.84341T, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.922633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777885v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency fluctuations in a laser diode with phase-conjugate feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Karsaklian Dal Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5935,303 +5935,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern formation using counter-propagating vortices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guiding and controlling light in photorefractive media by light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gorram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ciret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRISNO 11 - 10th European/French Israeli Symposium on Nonlinear and Quantum Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on "Correlation Optics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Chernivtsi, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595703v1</w:t>
+                <w:t xml:space="preserve">hal-00645777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding and controlling light in photorefractive media by light</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pattern formation using counter-propagating vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Caullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on "Correlation Optics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Chernivtsi, Ukraine</w:t>
+              <w:t xml:space="preserve">FRISNO 11 - 10th European/French Israeli Symposium on Nonlinear and Quantum Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645777v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos crisis and multistability of self-pulsing dynamics in a laser diode with phase-conjugate feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Virte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Karsaklian Dal Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6282,103 +6282,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced structures for the control of spatial modulation instabilities and for discrete optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque en l'honneur de Jérôme Léon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t>
@@ -6407,64 +6407,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear dynamics in laser diode with phase-conjugate optical feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Karsaklian Dal Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Virte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7291,999 +7291,999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of pattern formation in a single feedback system by photonic lattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear control of light in periodic photonic structures: from waveguides to cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragomir N. Neshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sciamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Future In Light</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Winter Topicals 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Innsbruck, Austria. pp.144-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LEOSWT.2009.4771698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437584v1</w:t>
+                <w:t xml:space="preserve">hal-00371762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-trapped beams in lithium niobate crystals doped with erbium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Coherent solitonic interactions with photorefractive Fe:InP for high speed optical routing devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederico Pettazzi</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bazzan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eugenio Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro- to Nano-Photonics II - ROMOPTO 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Sibiu, Romania</w:t>
+              <w:t xml:space="preserve">EOS Topical Meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422611v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent collisions in photorefractive InP:Fe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+                <w:t xml:space="preserve">Fast photorefractive self-focusing in InP:Fe at infra-red wavelengths: simulations and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenio Fazio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro- to Nano-Photonics II - ROMOPTO 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Sibiu, Romania</w:t>
+              <w:t xml:space="preserve">Topical Meeting Photorefractive Materials, Effects, and Devices Control of Light and Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bad Honnef, Germany. pp.P2-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422613v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast infrared self-focusing in photorefractive InP:Fe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent soliton collisions in photorefractive semiconductor InP:Fe for reconfigurable optical communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the European Quantum Electronics Conference (CLEO EQEC 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2009.5196393⟩</w:t>
+              <w:t xml:space="preserve">ICTON 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Azores, Portugal. (3 p.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2009.5185185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399756v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear control of light in periodic photonic structures: from waveguides to cavities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+                <w:t xml:space="preserve">Coherent collisions in photorefractive InP:Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Topicals 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Micro- to Nano-Photonics II - ROMOPTO 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Sibiu, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371762v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent solitonic interactions with photorefractive Fe:InP for high speed optical routing devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast infrared self-focusing in photorefractive InP:Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Topical Meetings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the European Quantum Electronics Conference (CLEO EQEC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munchen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2009.5196393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422531v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast photorefractive self-focusing in InP:Fe at infra-red wavelengths: simulations and experimental results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of pattern formation in a single feedback system by photonic lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragomir N. Neshev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Meeting Photorefractive Materials, Effects, and Devices Control of Light and Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bad Honnef, Germany. pp.P2-19</w:t>
+              <w:t xml:space="preserve">A Future In Light</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404286v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent soliton collisions in photorefractive semiconductor InP:Fe for reconfigurable optical communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Self-trapped beams in lithium niobate crystals doped with erbium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Pettazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bazzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Petris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Micro- to Nano-Photonics II - ROMOPTO 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Sibiu, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434048v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Solitons in Electro-Optically ConfigurableWaveguide Arrays</w:t>
               </w:r>
@@ -8755,680 +8755,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast photorefractive self focusing in InP:Fe semiconductor at near infrared wavelengths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of pattern formation in a single feedback system by photonic bandgap structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Leblond</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragomir N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.780032⟩</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.780969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276149v1</w:t>
+                <w:t xml:space="preserve">hal-00276143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of visible or near infrared light in bulk photorefractive materials: from waveguides to cavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of pattern formation in a single feedback system by photonic lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragomir N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kick-off Workshop of the Action MP0702</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353233v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solitonic coherent interactions in photorefractive iron doped indium phosphide (InP:Fe )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimo Alonzo</w:t>
+                <w:t xml:space="preserve">Fast photorefractive self focusing in InP:Fe semiconductor at near infrared wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eugenio Fazio</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Khelfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.780032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342036v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of pattern formation in a single feedback system by photonic lattices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of visible or near infrared light in bulk photorefractive materials: from waveguides to cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dragomir N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Kick-off Workshop of the Action MP0702</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353232v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of pattern formation in a single feedback system by photonic bandgap structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+                <w:t xml:space="preserve">Solitonic coherent interactions in photorefractive iron doped indium phosphide (InP:Fe )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dragomir N. Neshev</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Fazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EOS Annual Meeting 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.780969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00276143v1</w:t>
+                <w:t xml:space="preserve">hal-00342036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the formation of near infrared photoinduced waveguides in photorefractive semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-optical control of pattern formation in a BaTiO3 single-feedback optical system by means of photonic lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sciamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragomir N. Neshev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICO-21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Sydney, Australia. pp.268</w:t>
+              <w:t xml:space="preserve">9th European Conference on Applications of Polar Dielectrics (ECAPD-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353226v1</w:t>
+                <w:t xml:space="preserve">hal-00294966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of pattern formation in a single feedback system by photonic lattices</w:t>
               </w:r>
@@ -9529,230 +9555,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00334515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical control of pattern formation in a BaTiO3 single-feedback optical system by means of photonic lattices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of the formation of near infrared photoinduced waveguides in photorefractive semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dragomir N. Neshev</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Applications of Polar Dielectrics (ECAPD-9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Roma, Italy</w:t>
+              <w:t xml:space="preserve">ICO-21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Sydney, Australia. pp.268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294966v1</w:t>
+                <w:t xml:space="preserve">hal-00353226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of beam self-focusing in photorefractive InP:Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Optical Society Annual Meeting 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.TOM 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9771,969 +9771,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Behavior of Photorefractive Self-Focusing in InP:Fe Crystals at Infrared Wavelengths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Self-Focusing of Light in a Photorefractive Semiconductor for Reconfigurable Optical Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Khelfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photorefractive Effects, Photosensitivity, Fiber Gratings, Photonic Materials and More (PR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Transparent Optical Networks (ICTON 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Rome, Italy. pp.105-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2007.4296155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00279761v1</w:t>
+                <w:t xml:space="preserve">hal-00211936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast build up of photorefractive spatial solitons in iron doped indium phosphide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near infrared steady state photorefractive self focusing in Sn2P2S6:Te crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A. Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROMOPTO 2006, 28-31 aout 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEOE-IQEC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.CC-677, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2007.4386070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113602v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Photoinduced Waveguides in Sn2P2S6 Bulk Crystals with Visible or Near Infrared Light</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photorefractive self-focusing in InP : Fe on microseconds timescale at near infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Khelfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Controlling Light with Light (PR'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Squaw Creek, United States. Paper TuB3-1-3</w:t>
+              <w:t xml:space="preserve">IPSSO 2007 - International Workshop on Instabilities, Patterns and Spatial SOlitons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00279756v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast photorefractive self-focusing in semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time Photoinduced Waveguides in Sn2P2S6 Bulk Crystals with Visible or Near Infrared Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Montemezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naima Khelfaoui</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gorram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROMOPTO 2006: Eighth Conference on Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Controlling Light with Light (PR'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Squaw Creek, United States. Paper TuB3-1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256684v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Self-Focusing of Light in a Photorefractive Semiconductor for Reconfigurable Optical Communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast build up of photorefractive spatial solitons in iron doped indium phosphide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Khelfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Leblond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Transparent Optical Networks (ICTON 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROMOPTO 2006, 28-31 aout 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Sibiu, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00211936v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near infrared steady state photorefractive self focusing in Sn2P2S6:Te crystals</w:t>
+                <w:t xml:space="preserve">Fast photorefractive self-focusing in semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Khelfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEOE-IQEC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.CC-677, </w:t>
+              <w:t xml:space="preserve">ROMOPTO 2006: Eighth Conference on Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Sibiu, Romania. pp.67851C-1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2007.4386070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.757925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168532v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorefractive self-focusing in InP : Fe on microseconds timescale at near infrared</w:t>
+                <w:t xml:space="preserve">Temporal Behavior of Photorefractive Self-Focusing in InP:Fe Crystals at Infrared Wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Khelfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPSSO 2007 - International Workshop on Instabilities, Patterns and Spatial SOlitons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Metz, France</w:t>
+              <w:t xml:space="preserve">Photorefractive Effects, Photosensitivity, Fiber Gratings, Photonic Materials and More (PR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Squaw Creek, United States. Paper MB25-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138780v1</w:t>
+                <w:t xml:space="preserve">hal-00279761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Photorefractive Self-Focusing in InP:Fe Semi-Conductor at Infrared Wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Khelfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/QELS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Baltimore, United States. pp.JWA66-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10784,51 +10784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10896,77 +10896,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast photorefractive self focusing in InP : Fe in near infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Khelfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11039,77 +11039,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A. Grabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPSSO 2007 - International Workshop on Instabilities, Patterns and Spatial SOlitons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11134,90 +11134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near infrared steady state photorefractive self focusing in Sn2P2S6: Te crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montemezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Grabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11249,217 +11249,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00334572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorefractive self focusing in near IR for optical communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guides photoinduits dans le semi-conducteur InP:Fe pour application au routage tout optique reconfigurable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Khelfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on the Applications of Polar Dielectrics, 5-8 septembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113603v1</w:t>
+                <w:t xml:space="preserve">hal-00113607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast self-induced waveguides in photorefractive semiconductor InP:Fe for reconfigurable optical switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Khelfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Kugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Stasbourg, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11532,64 +11549,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khelfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, ?, France. pp.91870Q</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11608,234 +11625,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00334583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guides photoinduits dans le semi-conducteur InP:Fe pour application au routage tout optique reconfigurable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Photorefractive self focusing in near IR for optical communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Khelfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Metz, France</w:t>
+              <w:t xml:space="preserve">8th European Conference on the Applications of Polar Dielectrics, 5-8 septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113607v1</w:t>
+                <w:t xml:space="preserve">hal-00113603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time resolved numerical simulation of a single laser beam in a photorefractive semi-conductor for telecommunications applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Khelfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Waveguide Theory and Numerical Modelling, 20-21 avril 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Varese, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11873,90 +11873,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guides photoinduits dans le semiconducteur In :Fe pour application au routage tout optique reconfigurable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khelfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Metz, France. pp.339-341</w:t>
@@ -11998,77 +11998,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorefractive self-focusing in near IR for telecommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Khelfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROMOPTO 2006, 28-31 aout 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Sibiu, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12106,90 +12106,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autofocalisation photrefractive rapide dans les semiconducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Khelfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12253,64 +12253,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jan 2005, p. WD17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12328,103 +12328,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and Experimental Temporal Self-Focusing Studies in Photorefractive InP:Fe at Telecommunication Wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Khelfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Kugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non Linear Guided Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12449,90 +12449,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorefractive transient self focusing in semiconductor InP:Fe at telecommunications wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Khelfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Photorefractive Effects, Materials, and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Nankai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12551,897 +12551,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved applied field masking inphotorefractive semiconductor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal numerical resolution of Kukhtarev equation In InP:Fe photorefractif semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Khelfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Kugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Waveguide Theory and Numerical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Workshop on PHysics and Applications of SEmiconductor LASERs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169272v1</w:t>
+                <w:t xml:space="preserve">hal-00169270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal numerical resolution of Kukhtarev equation In InP:Fe photorefractif semiconductor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Time resolved applied field masking inphotorefractive semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Khelfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Kugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on PHysics and Applications of SEmiconductor LASERs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Metz, France</w:t>
+              <w:t xml:space="preserve">Optical Waveguide Theory and Numerical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169270v1</w:t>
+                <w:t xml:space="preserve">hal-00169272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'auto-focalisation transitoire dans le semi-conducteur photoréfractif InP:Fe aux longueurs d'onde des télécommunications</w:t>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
+                <w:t xml:space="preserve">Etude de l'autofocalisation transitoire dans le semiconducteur photoréfractif InP :Fe aux longueurs d'onde des télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khelfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oct 2004, pp. 248-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169300v1</w:t>
+                <w:t xml:space="preserve">hal-00104391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'autofocalisation transitoire dans le semiconducteur photoréfractif InP :Fe aux longueurs d'onde des télécommunications</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Oct 2004, pp. 248-250</w:t>
+                <w:t xml:space="preserve">Etude de l'auto-focalisation transitoire dans le semi-conducteur photoréfractif InP:Fe aux longueurs d'onde des télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Khelfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godefroy Kugel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104391v1</w:t>
+                <w:t xml:space="preserve">hal-00169300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorefractive self-focusing in pulsed and continuous regime in SBN: application to Optical Limiting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">L'autofocalisation infrarouge dans le semi-conducteur InP:Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Khelfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Kugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Valpré Ecully (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169279v1</w:t>
+                <w:t xml:space="preserve">hal-00169301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Focusing in Pulsed and Continuous Regime in Photorefractive Crystals KNbO3, LiNbO3, SrxBa1 xNb2O6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Kugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Euroconference on Applications of Polar Dielectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Aveiro, Portugal. pp.9 - 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autofocalisation infrarouge dans le semi-conducteur InP:Fe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naima Khelfaoui</w:t>
+                <w:t xml:space="preserve">Photorefractive self-focusing in pulsed and continuous regime in SBN: application to Optical Limiting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Kugel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Valpré Ecully (Lyon), France</w:t>
+              <w:t xml:space="preserve">CLEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169301v1</w:t>
+                <w:t xml:space="preserve">hal-00169279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the Light Beam Evolution in a Biased SBN Crystal in Pulsed and Continuous Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Kugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13488,90 +13488,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorefractive optical limiting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Kugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13609,90 +13609,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorefractive optical limiting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Kugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13769,51 +13769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied parallel computing : advanced scientific computing (Espoo, 15-18 June 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Espoo, Finland. pp.578-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13851,51 +13851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorefractive Self-Focusing of Continuous and Pulsed Light: Experiment, Theory, Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maufoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13968,51 +13968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental photorefractive self-focusing of a single nanosecond laser pulse in Bi12TiO20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maufoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14085,51 +14085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the behaviour of narrow nanosecond laser pulses in biased photorefractive Bi12TiO20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maufoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14183,408 +14183,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorefractive spatial solutions: a route towards optical switching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Theoretical investigation of the time behavior of self-focused light pulses propagating in biased photorefractive media and experimental evidence on Bi12TiO20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maufoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Kugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1998 International Conference on Applications of Photonic Technology III: Closing the Gap between Theory, Development, and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1998, Ottawa, Canada. pp.265-270, </w:t>
+              <w:t xml:space="preserve">Photorefractive Fiber and Crystal Devices: Materials, Optical Properties, and Applications IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, San Diego, CA, United States. pp.102-109, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.328736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.326847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256690v1</w:t>
+                <w:t xml:space="preserve">hal-00256686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation of the time behavior of self-focused light pulses propagating in biased photorefractive media and experimental evidence on Bi12TiO20</w:t>
+                <w:t xml:space="preserve">Self-focusing and soliton propagation of light pulses in photorefractive media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maufoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Kugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photorefractive Fiber and Crystal Devices: Materials, Optical Properties, and Applications IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1998, San Diego, CA, United States. pp.102-109, </w:t>
+              <w:t xml:space="preserve">1998 International Conference on Applications of Photonic Technology III: Closing the Gap between Theory, Development, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Ottawa, Canada. pp.720-725, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.326847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.328615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256686v1</w:t>
+                <w:t xml:space="preserve">hal-00256694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-focusing and soliton propagation of light pulses in photorefractive media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical investigation of photorefractive spatial soliton temporal behavior, the route to SHG enhancement, and switching applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maufoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Kugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1998 International Conference on Applications of Photonic Technology III: Closing the Gap between Theory, Development, and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1998, Ottawa, Canada. pp.720-725, </w:t>
+              <w:t xml:space="preserve">Photorefractive Fiber and Crystal Devices: Materials, Optical Properties, and Applications IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, San Diego, CA, United States. pp.94-101, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.328615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.326846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256694v1</w:t>
+                <w:t xml:space="preserve">hal-00256687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation of photorefractive spatial soliton temporal behavior, the route to SHG enhancement, and switching applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Photorefractive spatial solutions: a route towards optical switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14596,112 +14596,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maufoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Kugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photorefractive Fiber and Crystal Devices: Materials, Optical Properties, and Applications IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1998, San Diego, CA, United States. pp.94-101, </w:t>
+              <w:t xml:space="preserve">1998 International Conference on Applications of Photonic Technology III: Closing the Gap between Theory, Development, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Ottawa, Canada. pp.265-270, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.326846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.328736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256687v1</w:t>
+                <w:t xml:space="preserve">hal-00256690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental transient self-focusing in Bi12TiO20 crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maufoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14845,51 +14845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Kugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15286,51 +15286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.metz.supelec.fr/metz/personnel/wolfersb/Bienvenue.php" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058537v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marsal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wolfersberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058530v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Doumbia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Panajotov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sciamanna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2622132" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2021.IF1A.6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541561" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN52152.2021.9597969" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bouldja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559258" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Malica" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559302" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03240056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03132189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559627" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyae Drouzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02431298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2018.8535306" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01879312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2305720" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01463407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weicker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mercier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227826" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01333831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Wiersma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818594v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2016.NTh1A.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01291128v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weicker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mirisola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227825" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01291127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227669" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01333834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818573v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erneux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265656v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sciamanna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/nlo.2015.nf2a.7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01270943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01270962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hak Uy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01270890v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karsaklian Dal Bosco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Virte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137370v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01270951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052302" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Wiersma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2014.NM4A.7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109303v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Caullet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052344" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2014.JM5A.46" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01002439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052087" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NLO.2013.NTh2A.2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00917591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00925565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00702192v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922633" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777879v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00702176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922613" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00595703v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montemezzani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorram" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marsal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659688v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolfersberger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00595684v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tranca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5970879" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555830v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Montemezzani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554099v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Dan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Sukhorukov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Minovich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552146v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854212" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437584v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir N. Neshev" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Alonzo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Pettazzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazzan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sada" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Petris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Fazio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399756v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5196393" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00371762v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOSWT.2009.4771698" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fressengeas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00434048v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185185" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan L. Garanovich" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Crasto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnan Mitchell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5191935" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00440808v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445381v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445346v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00276149v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Khelfaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.780032" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00342036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353232v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00276143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.780969" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334515v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294966v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406630v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113602v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gorram" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256684v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.757925" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00211936v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2007.4296155" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168532v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Grabar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4386070" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138780v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150317v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279666v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168533v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4386074" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138778v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Grabar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00211985v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Kugel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662903" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khelfaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kugel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113607v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113597v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394609v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113599v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113606v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103681v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelfaoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169267v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169272v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169300v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104391v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169279v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hesse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256709v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169301v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256712v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190390239198" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169051v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169284v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481165v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lhomm&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256714v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maufoy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190211036" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256716v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190008008793" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199908260593" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256690v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.328736" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.326847" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256694v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.328615" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256687v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.326846" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256713v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199708213476" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mailhan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775821v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999METZ022S" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351696v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.metz.supelec.fr/metz/personnel/wolfersb/Bienvenue.php" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058537v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marsal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wolfersberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058530v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Doumbia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Panajotov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sciamanna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2622132" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541561" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN52152.2021.9597969" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2021.IF1A.6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03593690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bouldja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559258" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Malica" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559302" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03240056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03132189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559627" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyae Drouzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02431298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2018.8535306" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01879312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2305720" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01463407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weicker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01333831v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Wiersma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227826" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818594v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2016.NTh1A.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01291128v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weicker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mirisola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227825" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01291127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227669" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01333834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818573v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erneux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sciamanna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/nlo.2015.nf2a.7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01270943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01270962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hak Uy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01270890v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karsaklian Dal Bosco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Virte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265658v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137370v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01270951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Caullet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052344" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2014.JM5A.46" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109306v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052302" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Wiersma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2014.NM4A.7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01002439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052087" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871343v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NLO.2013.NTh2A.2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00917591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00925565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777885v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00702192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922633" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00702176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922613" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montemezzani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorram" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marsal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00595703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659688v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolfersberger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00595684v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tranca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5970879" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555830v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Montemezzani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554099v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Dan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Sukhorukov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Minovich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552146v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854212" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00371762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir N. Neshev" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOSWT.2009.4771698" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422531v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Alonzo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Fazio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fressengeas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00434048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185185" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5196393" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422611v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Pettazzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazzan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sada" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Petris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan L. Garanovich" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Crasto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnan Mitchell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5191935" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00440808v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445381v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445346v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00276143v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.780969" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353232v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00276149v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Khelfaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.780032" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353233v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00342036v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294966v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334515v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406630v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00211936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2007.4296155" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168532v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Grabar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4386070" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279756v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gorram" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113602v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256684v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.757925" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279761v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150317v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279666v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168533v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4386074" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138778v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Grabar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113607v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00211985v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Kugel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662903" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khelfaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kugel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113603v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113597v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394609v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113599v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113606v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103681v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelfaoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169267v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169270v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169272v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104391v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169300v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169301v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256709v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hesse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169279v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256712v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190390239198" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169051v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169284v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481165v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lhomm&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256714v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maufoy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190211036" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256716v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190008008793" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199908260593" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256686v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.326847" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.328615" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256687v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.326846" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256690v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.328736" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256713v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199708213476" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mailhan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775821v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999METZ022S" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351696v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>