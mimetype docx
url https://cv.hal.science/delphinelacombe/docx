--- v0 (2026-03-05)
+++ v1 (2026-05-09)
@@ -524,216 +524,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Globalization of Gender</w:t>
+                <w:t xml:space="preserve">The Globalization of Gender Knowledge, Mobilizations, Frameworks of Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Cirstocea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Routledge. 2020, 9780367785789</w:t>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9780367785789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908650v1</w:t>
+                <w:t xml:space="preserve">hal-03925514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Globalization of Gender Knowledge, Mobilizations, Frameworks of Action</w:t>
+                <w:t xml:space="preserve">The Globalization of Gender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Cirstocea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Routledge. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Routledge. 2020, 9780367785789</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03925514v1</w:t>
+                <w:t xml:space="preserve">hal-03908650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La globalisation du genre. Mobilisations, cadres d'actions, savoirs</w:t>
               </w:r>
@@ -799,2207 +799,2337 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica Gago – La puissance féministe ou le désir de tout changer , 2021, Paris, Divergences, 268 p.</w:t>
+                <w:t xml:space="preserve">Insurrection féministe contre les violences patriarcales à Mexico (2019-2024) : bloque negro, iconoclasme et alter-monumentalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Genre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490736v1</w:t>
+                <w:t xml:space="preserve">hal-05136951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mère-enfance abandonnée et surréalisme au Nicaragua</w:t>
+                <w:t xml:space="preserve">Verónica Gago – La puissance féministe ou le désir de tout changer , 2021, Paris, Divergences, 268 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique latine. Politique, Sociétés, Histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/amla.006.0178⟩</w:t>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 78 (1), pp.287-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.078.0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490724v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insurrection féministe contre les violences patriarcales à Mexico (2019-2024) : bloque negro, iconoclasme et alter-monumentalisme</w:t>
+                <w:t xml:space="preserve">Mère-enfance abandonnée et surréalisme au Nicaragua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amérique latine. Politique, Sociétés, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, nº 6 (1), pp.178-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amla.006.0178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05136951v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualiser et quantifier les féminicides sexuels systémiques au Mexique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la violence létale contre les femmes à la violence féminicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Mazuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 73 (2), pp.111-129. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdge.073.0111⟩</w:t>
+              <w:t xml:space="preserve">, 2023, n° 73 (2), pp.5-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.073.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343660v1</w:t>
+                <w:t xml:space="preserve">hal-05549869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legislar sobre las violencias de género sin alterar el orden patriarcal : el ejemplo de Nicaragua (1990-2017)</w:t>
+                <w:t xml:space="preserve">Conceptualiser et quantifier les féminicides sexuels systémiques au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos del CEMCA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 73 (2), pp.111-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.073.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03097075v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicaragua bajo el terror de la pareja Ortega-Murillo: antecedentes y construcción progresiva de una dictadura</w:t>
+                <w:t xml:space="preserve">Legislar sobre las violencias de género sin alterar el orden patriarcal : el ejemplo de Nicaragua (1990-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRACE (Travaux et recherches dans les Amériques du Centre)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cuadernos del CEMCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343662v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicaragua bajo el terror de la pareja Ortega-Murillo: antecedentes y construcción progresiva de una dictadura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRACE (Travaux et recherches dans les Amériques du Centre)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 77, pp.146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22134/trace.77.2020.722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094415v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir féministes en contextes d'interdiction totale de l'avortement.</w:t>
+                <w:t xml:space="preserve">Nicaragua bajo el terror de la pareja Ortega-Murillo: antecedentes y construcción progresiva de una dictadura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRACE (Travaux et recherches dans les Amériques du Centre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77, pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22134/trace.77.2020.722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157688v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avortement en Amérique latine.Enjeux politiques et sociaux (II).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 118, pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre les violences patriarcales : #MeToo et #NiUnaMenos, voix des Amériques</w:t>
+                <w:t xml:space="preserve">Agir féministes en contextes d'interdiction totale de l'avortement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Résister aux normes et se confronter au backlash : genre et sexualité dans les Amériques, 224</w:t>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313845v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le sandinisme appartient au passé »</w:t>
+                <w:t xml:space="preserve">Contre les violences patriarcales : #MeToo et #NiUnaMenos, voix des Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madelaine Caracas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Résister aux normes et se confronter au backlash : genre et sexualité dans les Amériques, 224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312436v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pas d’émancipation de la femme sans la révolution » : les enjeux de genre de la révolution sandiniste</w:t>
+                <w:t xml:space="preserve">« Le sandinisme appartient au passé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madelaine Caracas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.192.0357⟩</w:t>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°112 (1), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pal.112.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312389v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LÉGIFÉRER SUR LES « VIOLENCES DE GENRE » TOUT EN PRÉSERVANT L’ORDRE PATRIARCAL. L’EXEMPLE DU NICARAGUA (1990-2017)</w:t>
+                <w:t xml:space="preserve">« Pas d’émancipation de la femme sans la révolution » : les enjeux de genre de la révolution sandiniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°174 (2), pp.357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.192.0357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870175v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nicaragua sous la terreur du couple Ortega-Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 154-155, pp.307-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les violences envers les femmes : un agenda global. Ellipses et désarticulations au Nicaragua</w:t>
+                <w:t xml:space="preserve">LÉGIFÉRER SUR LES « VIOLENCES DE GENRE » TOUT EN PRÉSERVANT L’ORDRE PATRIARCAL. L’EXEMPLE DU NICARAGUA (1990-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les violences de genre à l'épreuve du droit, 2 (99), pp.287-303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497855v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une « dépolitisation » de l’action collective des femmes ? Réflexions croisées sur le Nicaragua et la Palestine</w:t>
+                <w:t xml:space="preserve">Les violences envers les femmes : un agenda global. Ellipses et désarticulations au Nicaragua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Marteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lhs.198.0127⟩</w:t>
+              <w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chime.085.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497869v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El FSLN &amp;quot;el peor de los escenarios</w:t>
+                <w:t xml:space="preserve">Une « dépolitisation » de l’action collective des femmes ? Réflexions croisées sur le Nicaragua et la Palestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Marteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRACE (Travaux et recherches dans les Amériques du Centre)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pluralisme dans les mouvements féministes contemporains, 198 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.198.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497920v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Struggling Against the ‘Worst-Case Scenario’? Strategic Conflicts and Realignments of the Feminist Movement in the Context of the 2006 Nicaraguan Elections</w:t>
+                <w:t xml:space="preserve">El FSLN &amp;quot;el peor de los escenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Latin American Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRACE (Travaux et recherches dans les Amériques du Centre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.38-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01497863v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures Féminicides et impunité. Le cas de Ciudad Juárez, Marie-France LABRECQUE, Montréal, Ecosociété, 2012</w:t>
+                <w:t xml:space="preserve">Struggling Against the ‘Worst-Case Scenario’? Strategic Conflicts and Realignments of the Feminist Movement in the Context of the 2006 Nicaraguan Elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pal.090.0165⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Latin American Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (3), pp.274 - 288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/blar.12173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499597v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibilité et occultation des violences masculines envers les femmes au Nicaragua (1979-1996)</w:t>
+                <w:t xml:space="preserve">Lectures Féminicides et impunité. Le cas de Ciudad Juárez, Marie-France LABRECQUE, Montréal, Ecosociété, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 84 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pal.084.0013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 90 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pal.090.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497873v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Violences envers les femmes, 84 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pal.084.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿Las hijas de Josefa?</w:t>
+                <w:t xml:space="preserve">Visibilité et occultation des violences masculines envers les femmes au Nicaragua (1979-1996)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Istmo. Revista virtual de estudios literarios y culturales centroamericanos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pal.084.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499646v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between NGO survival and movement setting: practices and debates from the Nicaraguan feminisms in the era of “gender globalization”</w:t>
+                <w:t xml:space="preserve">¿Las hijas de Josefa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Istmo. Revista virtual de estudios literarios y culturales centroamericanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497910v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre globalisé : cadres d'actions et mobilisations en débats</w:t>
+                <w:t xml:space="preserve">Between NGO survival and movement setting: practices and debates from the Nicaraguan feminisms in the era of “gender globalization”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Frotiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 83</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, Le genre globalisé, cadres d'actions et mobilisations en débats 83, pp.15 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.18175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497916v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El escándalo Ortega-Narváez o la caducidad del &amp;quot;hombre nuevo</w:t>
+                <w:t xml:space="preserve">Le genre globalisé : cadres d'actions et mobilisations en débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jarry-Omarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Marteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Frotiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Istor : Revista de historia internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Dos revoluciones: Cuba y Nicaragua, 40, pp.81-107</w:t>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497936v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'affaire Zoilamérica Narváez contre Daniel Ortega ou la caducité de « l'homme nouveau »</w:t>
+                <w:t xml:space="preserve">El escándalo Ortega-Narváez o la caducidad del &amp;quot;hombre nuevo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Istor : Revista de historia internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dos revoluciones: Cuba y Nicaragua, 40, pp.81-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497929v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'affaire Zoilamérica Narváez contre Daniel Ortega ou la caducité de « l'homme nouveau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pal.073.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur le rapport de jeunes chercheuses féministes à leur terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jarry-Omarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhan Mona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mann Carol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naji Myriem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dynamiques du genre, 10, pp.177-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3009,338 +3139,338 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legislar sobre las “violencias de género” preservando el orden patriarcal. El ejemplo de Nicaragua (1990-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Pellaumail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violencias de género: perpetuación y resistencias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro de estudios mexicanos y centroamericanos, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cemca.9614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872233v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuares feministas en contextos de prohibición total del aborto. Una entrevista cruzada con Morena Herrera (El Salvador) y Ana María Pizarro (Nicaragua)</w:t>
+                <w:t xml:space="preserve">Legislar sobre las “violencias de género” preservando el orden patriarcal. El ejemplo de Nicaragua (1990-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lacombe</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pellaumail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violencias de género: perpetuación y resistencias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro de estudios mexicanos y centroamericanos, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.cemca.9617⟩</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cemca.9614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872236v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legislar sobre las “violencias de género” preservando el orden patriarcal. El ejemplo de Nicaragua (1990-2017)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actuares feministas en contextos de prohibición total del aborto. Una entrevista cruzada con Morena Herrera (El Salvador) y Ana María Pizarro (Nicaragua)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violencias de género: perpetuación y resistencias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro de estudios mexicanos y centroamericanos, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.cemca.9614⟩</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cemca.9617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872186v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. #MeToo. La force de l'événement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cavalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaércio da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3366,92 +3496,92 @@
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Cavalin; Jaércio Da Silva; Pauline Delage; Irène Despontin Lefèvre; Delphine Lacombe; Bibia Pavard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.9-20, 2022, Sciences sociales, 9782356719690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pressesmines.8268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Gender, a ‘Useful Category’ for the Sociology of Globalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Cirstocea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3484,73 +3614,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ioana Cîrstocea; Delphine Lacombe; Elisabeth Marteu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalization of Gender. Mobilizations, Frameworks of Action, Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.243-246, 2019, 978036719044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction. Gender, a Globalized Category of Knowledge and Policy Production »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Cirstocea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3583,81 +3713,81 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ioana Cîrstocea, Delphine Lacombe, Elisabeth Marteu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalization of Gender. Mobilizations, Frameworks of Action, Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.1-16, 2019, 9780367190446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. Le genre, une ‘catégorie utile’ pour la sociologie politique de la globalisation</w:t>
+                <w:t xml:space="preserve">Introduction : Le genre : catégorie globalisée d’action publique et de production de savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Cirstocea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
@@ -3670,93 +3800,93 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ioana Cîrstocea, Delphine Lacombe, Elisabeth Marteu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La globalisation du genre : mobilisations, cadres d’action, savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses univeristaires de Rennes, pp.271-275, 2018, 9782753565043</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-22, 2018, 9782753565043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003487v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Le genre : catégorie globalisée d’action publique et de production de savoirs</w:t>
+                <w:t xml:space="preserve">Conclusion. Le genre, une ‘catégorie utile’ pour la sociologie politique de la globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Cirstocea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
@@ -3769,248 +3899,248 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ioana Cîrstocea, Delphine Lacombe, Elisabeth Marteu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La globalisation du genre : mobilisations, cadres d’action, savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-22, 2018, 9782753565043</w:t>
+              <w:t xml:space="preserve">, Presses univeristaires de Rennes, pp.271-275, 2018, 9782753565043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003483v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agenda through dispute : the Zoilamérica Narvaez-Daniel Ortega Controversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diez Jordi; Franceschet Susan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Public Policy in Latin America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Toronto Press, Scholarly Publishing Division; 2nd Edition edition (November 23, 2012), 2012, 978-1442610903</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et expérience démocratique, la dichotomie public-privé en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Frotiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Muller; Réjane Sénac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et action publique : la frontière public-privé en questions </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-200, 2009, Logiques politiques 978-2-296-08396-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4020,383 +4150,445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences conjugales : « Pour sauver des vies, un SMS ne suffira pas »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Biland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth A Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cavalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03088240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures Les données trompeuses du global gender gap report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pal.094.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.615.0946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">FEMINIST MOBILISATIONS IN THE CITY ITSELF : THE INVENTION OF A PROTEST &amp;quot;MATRIMOINE&amp;quot; IN MEXICO CITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luchar contra el peor escenario Construcción del Movimiento Autónomo de Mujeres y debates de la militancia feminista en el contexto pre-electoral nicaragüense 2004-2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4406,65 +4598,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque Genre et action publique : la frontière public/privé en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Frotiée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4479,51 +4671,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action publique de genre et mobilité public/privé comme enjeu du processus démocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00148867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4533,127 +4725,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connexion castrisme-ortéguisme : vestige des années 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/amla.004.0180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4800,51 +4992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacombe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.9547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872209v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343655v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907322v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/collection/302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio Da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Despontin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.8223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cirstocea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marteu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Globalization-of-Gender-Knowledge-Mobilizations-Frameworks-of-Action/Cirstocea-Lacombe-Marteu/p/book/9780367785789" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.078.0287" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amla.006.0178" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.073.0111" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22134/trace.77.2020.722" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Caracas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.112.0047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312389v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.192.0357" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.085.0147" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.198.0127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.12173" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RWX5083-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.090.0165" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.084.0013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.084.0007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18175" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jarry-Omarova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Froti&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.073.0073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Mona" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Myriem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pellaumail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.9614" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.9617" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio da Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.8268" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003521v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498033v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=28613" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Brown" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.094.0125" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.615.0946" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490820v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Rocha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amla.004.0180" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacombe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.9547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872209v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343655v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907322v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/collection/302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio Da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Despontin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.8223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cirstocea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marteu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Globalization-of-Gender-Knowledge-Mobilizations-Frameworks-of-Action/Cirstocea-Lacombe-Marteu/p/book/9780367785789" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.078.0287" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amla.006.0178" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lieber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jouanneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.073.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.073.0111" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22134/trace.77.2020.722" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157688v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Caracas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.112.0047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.192.0357" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.085.0147" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.198.0127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.12173" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RWX5083-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.090.0165" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.084.0007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.084.0013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18175" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jarry-Omarova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Froti&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.073.0073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Mona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Myriem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.9614" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pellaumail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.9617" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio da Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.8268" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497945v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498033v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=28613" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Brown" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.094.0125" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.615.0946" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490779v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148867v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Rocha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amla.004.0180" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>