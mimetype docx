--- v0 (2026-03-04)
+++ v1 (2026-05-04)
@@ -819,165 +819,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marque, usage honnête tiers concurrent&amp;quot;, Chronique PI</w:t>
+                <w:t xml:space="preserve">Droit d'auteur. Contrefaçon de droits d'auteur et de modèle. Action en concurrence déloyale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 6, pp.1</w:t>
+              <w:t xml:space="preserve">, 2017, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797673v1</w:t>
+                <w:t xml:space="preserve">hal-01462920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit d'auteur. Contrefaçon de droits d'auteur et de modèle. Action en concurrence déloyale</w:t>
+                <w:t xml:space="preserve">Marque, usage honnête tiers concurrent&amp;quot;, Chronique PI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 6</w:t>
+              <w:t xml:space="preserve">, 2017, 6, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462920v1</w:t>
+                <w:t xml:space="preserve">hal-01797673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présomption de titularité des droits d'exploitation, personne morale&amp;quot;, Chronique PI</w:t>
               </w:r>
@@ -2236,51 +2236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245126v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pilottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04225937v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Leblond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04453354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04453351v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778204v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443253v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462920v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01793117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Bourassin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdaire-Mignot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;mond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danis-Fat&#244;me" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245126v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pilottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04225937v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Leblond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04453354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04453351v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778204v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443253v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01793117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Bourassin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdaire-Mignot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;mond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danis-Fat&#244;me" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>