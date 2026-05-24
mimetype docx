--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -405,165 +405,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit moral de l'architecte s'exerce sur son oeuvre indépendamment de la remise du support matériel au maître de l'ouvrage</w:t>
+                <w:t xml:space="preserve">La charge de la preuve pèse sur celui qui invoque l'épuisement du droit de marque sauf risque réel de cloisonnement du marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453354v1</w:t>
+                <w:t xml:space="preserve">hal-04453351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La charge de la preuve pèse sur celui qui invoque l'épuisement du droit de marque sauf risque réel de cloisonnement du marché</w:t>
+                <w:t xml:space="preserve">Le droit moral de l'architecte s'exerce sur son oeuvre indépendamment de la remise du support matériel au maître de l'ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453351v1</w:t>
+                <w:t xml:space="preserve">hal-04453354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatouage et droit des marques</w:t>
               </w:r>
@@ -750,165 +750,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciel. Oeuvre de collaboration. Contrefaçon&amp;quot;, Chronique PI</w:t>
+                <w:t xml:space="preserve">Présomption de titularité des droits d'exploitation, personne morale&amp;quot;, Chronique PI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 3, pp.321</w:t>
+              <w:t xml:space="preserve">, 2017, 6, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797678v1</w:t>
+                <w:t xml:space="preserve">hal-01797677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit d'auteur. Contrefaçon de droits d'auteur et de modèle. Action en concurrence déloyale</w:t>
+                <w:t xml:space="preserve">Logiciel. Oeuvre de collaboration. Contrefaçon&amp;quot;, Chronique PI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 6</w:t>
+              <w:t xml:space="preserve">, 2017, 3, pp.321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462920v1</w:t>
+                <w:t xml:space="preserve">hal-01797678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marque, usage honnête tiers concurrent&amp;quot;, Chronique PI</w:t>
               </w:r>
@@ -957,96 +957,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présomption de titularité des droits d'exploitation, personne morale&amp;quot;, Chronique PI</w:t>
+                <w:t xml:space="preserve">Droit d'auteur. Contrefaçon de droits d'auteur et de modèle. Action en concurrence déloyale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 6, pp.5</w:t>
+              <w:t xml:space="preserve">, 2017, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797677v1</w:t>
+                <w:t xml:space="preserve">hal-01462920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit d'auteur. Contrefaçon, Critères d'appréciation</w:t>
               </w:r>
@@ -1371,165 +1371,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission des droits d'auteur</w:t>
+                <w:t xml:space="preserve">Exclusion de l'actif indivis post-communautaire des royalties afférentes à un brevet déposé après la dissolution de la communauté (note sous Cass. com., 4 oct. 2011, n°10-21225)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 183, pp.81</w:t>
+              <w:t xml:space="preserve">, 2012, 64, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462929v1</w:t>
+                <w:t xml:space="preserve">hal-01462928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusion de l'actif indivis post-communautaire des royalties afférentes à un brevet déposé après la dissolution de la communauté (note sous Cass. com., 4 oct. 2011, n°10-21225)</w:t>
+                <w:t xml:space="preserve">La transmission des droits d'auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 64, pp.7</w:t>
+              <w:t xml:space="preserve">, 2012, 183, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462928v1</w:t>
+                <w:t xml:space="preserve">hal-01462929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exercice du droit de divulgation en situation d'indivision successorale</w:t>
               </w:r>
@@ -2236,51 +2236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245126v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pilottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04225937v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Leblond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04453354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04453351v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778204v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443253v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01793117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Bourassin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdaire-Mignot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;mond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danis-Fat&#244;me" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245126v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pilottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04225937v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Leblond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04453351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04453354v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778204v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443253v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797678v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462920v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01793117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Bourassin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdaire-Mignot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;mond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danis-Fat&#244;me" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01462926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>