--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -187,3363 +187,3363 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier conjointement l’isolement, la contention mécanique et la contention chimique : étude pilote dans trois établissements psychiatriques français</w:t>
+                <w:t xml:space="preserve">S’imposer sans s’opposer. Diplomatie à la frontière dans le déploiement de la pharmacie clinique en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Blandin</w:t>
+                <w:t xml:space="preserve">Camille Lancelevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Dallel</w:t>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Degry</w:t>
+                <w:t xml:space="preserve">Étienne Nouguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Fakra</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tonya Tartour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.02.013⟩</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (2), pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11o4t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578341v1</w:t>
+                <w:t xml:space="preserve">halshs-04578898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’imposer sans s’opposer. Diplomatie à la frontière dans le déploiement de la pharmacie clinique en psychiatrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étudier conjointement l’isolement, la contention mécanique et la contention chimique : étude pilote dans trois établissements psychiatriques français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lancelevée</w:t>
+                <w:t xml:space="preserve">Samy Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+                <w:t xml:space="preserve">Julien Degry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Nouguez</w:t>
+                <w:t xml:space="preserve">Éric Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonya Tartour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 66 (2), pp.[en ligne]. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 843 (1), pp.1-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11o4t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04578898v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychiatrie : domaine d’exception au principe de consentement des personnes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PLAID-Care : une recherche sur le moindre recours à la coercition en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coldefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Degry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lanquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mccardell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (4), pp.433-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340890v1</w:t>
+                <w:t xml:space="preserve">hal-04132920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLAID-Care : une recherche sur le moindre recours à la coercition en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obstacles, ressources et contrastes dans les parcours de soins complexes : le cas du cancer chez les personnes vivant avec un trouble psychique sévère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Ben Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-V. Seppänen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.03.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04132920v2</w:t>
+                <w:t xml:space="preserve">hal-04617679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacles, ressources et contrastes dans les parcours de soins complexes : le cas du cancer chez les personnes vivant avec un trouble psychique sévère</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La psychiatrie : domaine d’exception au principe de consentement des personnes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.-V. Seppänen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'économie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 281</w:t>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 464, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617679v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les normes interrogées par le handicap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promouvoir la santé mentale des populations en temps de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+                <w:t xml:space="preserve">Enguerrand Du Roscoät</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Sebbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 461</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823124v1</w:t>
+                <w:t xml:space="preserve">hal-05361643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir la santé mentale des populations en temps de Covid-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Surmortalité des personnes vivant avec un trouble psychique: enseignements de la littérature et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enguerrand Du Roscoät</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coldefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Ben Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Sebbane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Franck</w:t>
+                <w:t xml:space="preserve">S. Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (5), pp.613-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.225.0613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361643v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surmortalité des personnes vivant avec un trouble psychique: enseignements de la littérature et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Covid-19 : L’irruption de la santé mentale dans le débat public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 461, pp.19-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979290v1</w:t>
+                <w:t xml:space="preserve">hal-05340901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 : L’irruption de la santé mentale dans le débat public</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La coordination de l’accompagnement en santé mentale : perte du monopole psychiatrique et nouvelle place des personnes accompagnées (Commentaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (3), pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2022.0232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340901v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coordination de l’accompagnement en santé mentale : perte du monopole psychiatrique et nouvelle place des personnes accompagnées (Commentaire)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les normes interrogées par le handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sss.2022.0232⟩</w:t>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16-2, pp.5-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/9iex⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824287v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permettre à chacun de s’approprier un état des savoirs en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'invariant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmes de soins en psychiatrie: état des savoirs, regards sur les pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les programmes de soins en psychiatrie : quelles évaluations pour quelles évolutions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pastour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 96 (1), pp.11-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ipe.2019.2049⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 96 (3), pp.171-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ipe.2020.2076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707264v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les programmes de soins en psychiatrie : quelles évaluations pour quelles évolutions ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Programmes de soins : quand la contrainte se déploie hors des murs de l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Hazo</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Marquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 96 (3), pp.171-172. </w:t>
+              <w:t xml:space="preserve">, 2020, 96 (3), pp.177-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ipe.2020.2076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ipe.2020.2078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545968v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmes de soins : quand la contrainte se déploie hors des murs de l’hôpital</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Programmes de soins en psychiatrie: état des savoirs, regards sur les pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pastour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Marquès</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 96 (3), pp.177-184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ipe.2020.2078⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 96 (1), pp.11-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ipe.2019.2049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545983v1</w:t>
+                <w:t xml:space="preserve">hal-03707264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering minor migrants: peer support program Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jean-Baptiste Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Jean-Baptiste Combes</w:t>
+                <w:t xml:space="preserve">D. Kardiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kardiana</w:t>
+                <w:t xml:space="preserve">E. Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completed suicides in psychiatric patients: identifying health care-related factors through clinical practice reviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Michaud</w:t>
+                <w:t xml:space="preserve">Friedrich Stiefel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friedrich Stiefel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+                <w:t xml:space="preserve">Yves Dorogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Morier-Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Suicide Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13811118.2019.1586606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychiatrie hospitalière, justice de paix et placements forcés : mutations socio-historiques dans le canton de Vaud (1970 à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/champpenal.11282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration des métiers en vis-à-vis de la philosophie du rétablissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Laval</w:t>
+                <w:t xml:space="preserve">Jean Mantovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rhenter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23-24 (3), pp.211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vsoc.183.0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bread and Shoulders: Reversing the Downward Spiral, a Qualitative Analyses of the Effects of a Housing First-Type Program in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rhenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Laval</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Mantovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Albisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (3), pp.520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph15030520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problems maintaining collaborative approaches with excluded populations in a randomised control trial: lessons learned implementing Housing First in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rhenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Tinland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Tinland</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mantovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Research Policy and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16, pp.34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12961-018-0305-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiter la contrainte ? Usages et régulation des usages de la contrainte psychiatrique en Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 93 (7), pp.551-557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ipe.2017.1670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolement : enquête sur des usages « ordinaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 210, pp.56-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care et recovery : jusqu’où ne pas décider pour autrui ? L’exemple du programme « Un chez-soi d’abord »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (3), pp.222-235. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.alter.2014.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.alter.2014.05.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« C’est pour son bien ». La décision pour autrui comme enjeu micro-politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Béliard</w:t>
+                <w:t xml:space="preserve">Aurélie Damamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Damamme</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (3), pp.5-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sss.333.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fratrie face aux troubles psychiques, une expérience si peu mise en commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Huffington post</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et régulations de l’enfermement psychiatrique: de la création de l’asile aux nouvelles unités sécurisées, l’exemple de l’hôpital du Vinatier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 90, pp.117-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/conflits.18751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et régulations de l'enfermement psychiatrique : de la création de l'asile aux nouvelles unités sécurisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.117-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00973839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjurer la qualification de violence dans l’usage professionnel de la contrainte : le recours à la chambre d’isolement dans un service de psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjurar a qualificação de violência: justificativas e práticas do recurso à coerção nas hospitalizações psiquiátricas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les parents face aux troubles psychiques de leur enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psicologia em Revista</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 12 (3)</w:t>
+              <w:t xml:space="preserve">Un autre regard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.32-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334449v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parents face aux troubles psychiques de leur enfant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L’expertise psychiatrique entre l’évaluation de la responsabilité et de la dangerosité, entre le médical et le judiciaire. Commentaire du texte de Samuel Lézé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un autre regard</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol. VI, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.7557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340958v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expertise psychiatrique entre l’évaluation de la responsabilité et de la dangerosité, entre le médical et le judiciaire. Commentaire du texte de Samuel Lézé.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">De qui se soucie-t-on ? Le care comme perspective politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ Pénal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale des livres et des idées (RILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326869v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De qui se soucie-t-on ? Le care comme perspective politique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Conjurar a qualificação de violência: justificativas e práticas do recurso à coerção nas hospitalizações psiquiátricas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des livres et des idées (RILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Psicologia em Revista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227786v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As condições de recurso à psiquiatria e sua interpretação por pessoas próximas a pacientes hospitalizados contra a vontade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dilemas, Revista de estudos de conflito e contrôle social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvitation of eligible individuals to participate in pediatric studies: a qualitative study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Amiel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+                <w:t xml:space="preserve">Claire Vincent-Genod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vincent-Genod</w:t>
+                <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine Archives of Pediatrics &amp; Adolescent - JAMA Pediatrics </w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Association pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 161 (5), pp.446-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/archpedi.161.5.446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3553,1048 +3553,1048 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations de la contrainte en psychiatrie : vers une transformation des pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autonomie à l’épreuve du handicap, le handicap à l’épreuve de l’autonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Saint-Louis Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires Saint-Louis Bruxelles</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14tpv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une décision collective ? Intervention des pharmacien.nes et reconfigurations de la prescription en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lancelevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Nouguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Castel, Marie-Emmanuelle Chessel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la recherche de la décision : Etudes de cas en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-118, 2024, Le regard sociologique, 9782757440926. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.153419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le pharmacien s’intéresse à la clinique : savoirs, coordination et responsabilité dans les activités de prescription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lancelevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Nouguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Denise; Sophie Divay; Marie Dos Santos; Cécile Fournier; Lucile Girard; Aymeric Luneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de coopération en santé. Regards sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRDES</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.251-261, 2022, IRDES Série Socio, 9782878125788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littératie en santé à l’heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La promotion de la santé : Comprendre pour agir dans le monde francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Presses de l'EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-8109-0885-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les capacités en contexte de soin sans consentement. (Dé)limiter le pouvoir de décider pour soi. La place de l’évaluation de la capacité de discernement dans les décisions d’hospitalisation sous contrainte en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Choisir et agir pour autrui : controverse autour de la Convention de l'ONU relative aux droits des personnes handicapées, Eyraud B., Minoc J., Hanon C. (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOIN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 189-193, 2018, Collection : Polémiques, 978-2-7040-1581-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation des pratiques contraignantes de soin en santé mentale : perspectives pour une approche interdisciplinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Aîdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Aîdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Béliard</w:t>
+                <w:t xml:space="preserve">Philippe Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bellanger</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Azimi V., Hennion-Jacquet P., Koubi G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’institution psychiatrique au prisme du droit. La folie entre administration et justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Editions Panthéon-Assas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-245, 2015, 979-1090429574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence normale et violence anormale dans un service « ordinaire » d’hospitalisation psychiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences de la folie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.118614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿De quién nos preocupamos? El &amp;quot;care&amp;quot; como perspectiva política</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensar desde la izquierda: mapa del pensamiento crítico para un tiempo en crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errata Naturae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-84-15217-28-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraindre pour soigner ? Le care à l’épreuve de la contrainte dans un service d’hospitalisation psychiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'est-ce qu'un bon patient? Qu'est-ce qu'un bon médecin? Réflexions critiques analyses en contexte et perspectives historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seli Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 978-2-84276-167-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenir auprès d’autrui dans les territoires de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville et santé mentale : Projections, politiques, ressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9782304030600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4604,318 +4604,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echo : Protéger au prix de faire taire des voix ? Le risque de la confusion des moyens et des fins dans la vigilance éthique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Face à la contrainte en psychiatrie : se situer, habiter le trouble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, https://reflexivites.hypotheses.org/12368</w:t>
+              <w:t xml:space="preserve">2020, https://reflexivites.hypotheses.org/12423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243606v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à la contrainte en psychiatrie : se situer, habiter le trouble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Entrée dans la Villa : Savoirs situés, terrains en santé mentale. Un échange à plusieurs voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, https://reflexivites.hypotheses.org/12423</w:t>
+              <w:t xml:space="preserve">2020, https://reflexivites.hypotheses.org/12341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243682v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrée dans la Villa : Savoirs situés, terrains en santé mentale. Un échange à plusieurs voix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Echo : Protéger au prix de faire taire des voix ? Le risque de la confusion des moyens et des fins dans la vigilance éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, https://reflexivites.hypotheses.org/12341</w:t>
+              <w:t xml:space="preserve">2020, https://reflexivites.hypotheses.org/12368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243667v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraindre pour soigner ? Les tensions normatives de l'intervention psychiatrique après l'asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Ecole des hautes Etudes en Sciences sociales (EHESS), 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02151955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4925,192 +4925,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on se passer de la contention psychiatrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Musso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Musso</w:t>
+                <w:t xml:space="preserve">Hana Levy-Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Levy-Soussan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michael Sikorav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire interner un proche ? Le travail sur l’autonomie en contexte de troubles psychiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5120,509 +5120,509 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La référence contemporaine à l’autonomie dans les relations d’aide et de soin : source de reconnaissance ou abritant des formes de disqualification d’autrui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALTER 2023 "Protection, autonomie, émancipation : une alliance (im)possible ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Disability Research, Jun 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à domicile, support du choix retrouvé ou persistance de prises institutionnelles intrusives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALTER 2022 "Repenser l’institution et la désinstitutionalisation à partir du handicap"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Disability Research, Jul 2022, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques, attentes et formes de régulation des programmes de soins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">« Je n'ai rien à voir avec lui ! » ou : Qui est mon pair ? L'aide sur fonds d'expérience commune dans le programme &amp;quot;Un chez soi d'abord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée nationale "Les programmes de soins en psychiatrie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de coopération sanitaire pour la recherche et la formation en santé mentale; EHESP, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque EXPAIRs « L’accompagnement par les pairs : enjeux contemporains. Santé, Handicap, Santé mentale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe du programme EXPAIRS, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914586v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je n'ai rien à voir avec lui ! » ou : Qui est mon pair ? L'aide sur fonds d'expérience commune dans le programme &amp;quot;Un chez soi d'abord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pratiques, attentes et formes de régulation des programmes de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EXPAIRs « L’accompagnement par les pairs : enjeux contemporains. Santé, Handicap, Santé mentale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe du programme EXPAIRS, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée nationale "Les programmes de soins en psychiatrie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de coopération sanitaire pour la recherche et la formation en santé mentale; EHESP, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914574v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diplomatie à la frontière : renégociation des juridictions entre pharmaciens et médecins en psychiatrie adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lancelevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Nouguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RT1-19 « Pratiques coopératives et participatives en santé : partage des tâches et redéfinition des frontières professionnelles, enjeux de savoirs et luttes de pouvoir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseaux thématiques RT 1 (« Savoirs, travail et professions ») et RT 19 (« Santé, médecine, maladie et handicap ») de l’AFS, Mar 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’entraide à la pair-aidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Assemblée génrale de Trisomie 21 France « S’entraider, c’est normal non ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trisomie 21 France, May 2019, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5690,51 +5690,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FEB0807"/>
+    <w:nsid w:val="FC757C51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5921,51 +5921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphinemoreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1845-0838" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3731145857165722921891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Blandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dallel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Degry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fakra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hardy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.02.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nouguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Tartour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o4t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132920v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coldefy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lanquetin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mccardell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.03.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Dridi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Sepp&#228;nen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03823124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/9iex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05361643v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Du Rosco&#228;t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sebbane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.225.0613" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340901v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03824287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0232" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03707264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pastour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hazo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2019.2049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02545968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2020.2076" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02545983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marqu&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2020.2078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kardiana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Grand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Stiefel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dorogi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Morier-Genoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13811118.2019.1586606" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02583075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maugu&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11282" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mantovani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rhenter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.183.0211" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02070299v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Albisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030520" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Tinland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-018-0305-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2017.1670" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340931v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05318525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2014.05.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC8B6C79-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damamme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.333.0005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340943v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18751" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05318529v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05334449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05326869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Protais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.7557" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05334480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850487v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Genod" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archpedi.161.5.446" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pusl/37900" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tpv" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04692293v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nouguez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100119740" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153419" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03759776v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349867v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Godeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/promotion-de-sante/?srsltid=AfmBOoo67dc4_DxBTjOebRJZeu457hJx4sidDmgtO1PxMrqE4bW2t19n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068741v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/fr/ouvrages/e-docs/choisir_et_agir_pour_autrui__312708/ouvrage.phtml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288086v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine A&#238;dan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Doron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/les-editions-pantheon-assas/ouvrages/linstitution-psychiatrique-au-prisme-du-droit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349873v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/118659?lang=fr#anchor-persons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118614" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349887v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=4060872" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05352027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/produit-diffuse/9782842761677-qu-est-ce-qu-un-bon-patient-qu-est-ce-qu-un-bon-medecin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05352036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/ville-et-sante-mentale/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243606v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243682v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243667v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/tel-02151955v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05311894v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Musso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Levy-Soussan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sikorav" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02147682v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05007252v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05007351v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914574v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914579v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914589v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphinemoreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1845-0838" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3731145857165722921891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578898v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nouguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Tartour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o4t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Blandin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dallel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Degry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fakra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.02.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132920v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coldefy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lanquetin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mccardell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.03.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Dridi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Sepp&#228;nen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05361643v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Du Rosco&#228;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sebbane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979290v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.225.0613" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03824287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03823124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/9iex" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02545968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pastour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hazo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2020.2076" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02545983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marqu&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2020.2078" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03707264v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2019.2049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kardiana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Grand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Stiefel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dorogi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Morier-Genoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13811118.2019.1586606" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02583075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maugu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11282" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mantovani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rhenter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.183.0211" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02070299v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Albisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030520" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Tinland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-018-0305-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2017.1670" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05318525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2014.05.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC8B6C79-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546025v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damamme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.333.0005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340943v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18751" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973839v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05318529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340958v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05326869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Protais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.7557" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227786v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05334449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05334480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Genod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archpedi.161.5.446" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pusl/37900" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tpv" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04692293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nouguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100119740" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153419" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03759776v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Godeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/promotion-de-sante/?srsltid=AfmBOoo67dc4_DxBTjOebRJZeu457hJx4sidDmgtO1PxMrqE4bW2t19n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/fr/ouvrages/e-docs/choisir_et_agir_pour_autrui__312708/ouvrage.phtml" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288086v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine A&#238;dan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Doron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/les-editions-pantheon-assas/ouvrages/linstitution-psychiatrique-au-prisme-du-droit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/118659?lang=fr#anchor-persons" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118614" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=4060872" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05352027v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/produit-diffuse/9782842761677-qu-est-ce-qu-un-bon-patient-qu-est-ce-qu-un-bon-medecin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05352036v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/ville-et-sante-mentale/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/tel-02151955v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05311894v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Musso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Levy-Soussan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sikorav" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02147682v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05007252v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05007351v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914574v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>