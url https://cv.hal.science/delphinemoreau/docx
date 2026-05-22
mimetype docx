--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -187,278 +187,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’imposer sans s’opposer. Diplomatie à la frontière dans le déploiement de la pharmacie clinique en psychiatrie</w:t>
+                <w:t xml:space="preserve">Étudier conjointement l’isolement, la contention mécanique et la contention chimique : étude pilote dans trois établissements psychiatriques français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lancelevée</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+                <w:t xml:space="preserve">Samy Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Nouguez</w:t>
+                <w:t xml:space="preserve">Julien Degry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonya Tartour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11o4t⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 843 (1), pp.1-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04578898v1</w:t>
+                <w:t xml:space="preserve">hal-04578341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier conjointement l’isolement, la contention mécanique et la contention chimique : étude pilote dans trois établissements psychiatriques français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S’imposer sans s’opposer. Diplomatie à la frontière dans le déploiement de la pharmacie clinique en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Dallel</w:t>
+                <w:t xml:space="preserve">Camille Lancelevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Degry</w:t>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Fakra</w:t>
+                <w:t xml:space="preserve">Étienne Nouguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hardy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tonya Tartour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 843 (1), pp.1-68. </w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (2), pp.[en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11o4t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578341v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04578898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLAID-Care : une recherche sur le moindre recours à la coercition en France</w:t>
               </w:r>
@@ -470,51 +470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coldefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Degry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -591,51 +591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles, ressources et contrastes dans les parcours de soins complexes : le cas du cancer chez les personnes vivant avec un trouble psychique sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Ben Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -686,51 +686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychiatrie : domaine d’exception au principe de consentement des personnes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé en action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 464, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -755,51 +755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir la santé mentale des populations en temps de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerrand Du Roscoät</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,51 +876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surmortalité des personnes vivant avec un trouble psychique: enseignements de la littérature et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coldefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -993,51 +993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 : L’irruption de la santé mentale dans le débat public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé en action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 461, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1062,51 +1062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination de l’accompagnement en santé mentale : perte du monopole psychiatrique et nouvelle place des personnes accompagnées (Commentaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (3), pp.67-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1153,51 +1153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les normes interrogées par le handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16-2, pp.5-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1231,51 +1231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permettre à chacun de s’approprier un état des savoirs en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'invariant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1313,51 +1313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les programmes de soins en psychiatrie : quelles évaluations pour quelles évolutions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pastour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1404,51 +1404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmes de soins : quand la contrainte se déploie hors des murs de l’hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Marquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1508,51 +1508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmes de soins en psychiatrie: état des savoirs, regards sur les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pastour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Hazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1638,51 +1638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kardiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1759,51 +1759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Stiefel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dorogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1880,51 +1880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychiatrie hospitalière, justice de paix et placements forcés : mutations socio-historiques dans le canton de Vaud (1970 à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1997,51 +1997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mantovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rhenter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2101,51 +2101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bread and Shoulders: Reversing the Downward Spiral, a Qualitative Analyses of the Effects of a Housing First-Type Program in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rhenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2356,51 +2356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiter la contrainte ? Usages et régulation des usages de la contrainte psychiatrique en Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 93 (7), pp.551-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2434,51 +2434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolement : enquête sur des usages « ordinaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 210, pp.56-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2503,51 +2503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care et recovery : jusqu’où ne pas décider pour autrui ? L’exemple du programme « Un chez-soi d’abord »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2645,51 +2645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Damamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (3), pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2723,51 +2723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fratrie face aux troubles psychiques, une expérience si peu mise en commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Huffington post</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2805,51 +2805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et régulations de l’enfermement psychiatrique: de la création de l’asile aux nouvelles unités sécurisées, l’exemple de l’hôpital du Vinatier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 90, pp.117-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2896,51 +2896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et régulations de l'enfermement psychiatrique : de la création de l'asile aux nouvelles unités sécurisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.117-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2965,51 +2965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjurer la qualification de violence dans l’usage professionnel de la contrainte : le recours à la chambre d’isolement dans un service de psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3034,51 +3034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parents face aux troubles psychiques de leur enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un autre regard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2, pp.32-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3116,51 +3116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expertise psychiatrique entre l’évaluation de la responsabilité et de la dangerosité, entre le médical et le judiciaire. Commentaire du texte de Samuel Lézé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vol. VI, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3194,51 +3194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De qui se soucie-t-on ? Le care comme perspective politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des livres et des idées (RILI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3263,51 +3263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjurar a qualificação de violência: justificativas e práticas do recurso à coerção nas hospitalizações psiquiátricas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psicologia em Revista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3332,51 +3332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As condições de recurso à psiquiatria e sua interpretação por pessoas próximas a pacientes hospitalizados contra a vontade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dilemas, Revista de estudos de conflito e contrôle social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3414,51 +3414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvitation of eligible individuals to participate in pediatric studies: a qualitative study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vincent-Genod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3567,51 +3567,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations de la contrainte en psychiatrie : vers une transformation des pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autonomie à l’épreuve du handicap, le handicap à l’épreuve de l’autonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3658,90 +3658,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une décision collective ? Intervention des pharmacien.nes et reconfigurations de la prescription en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lancelevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Nouguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Castel, Marie-Emmanuelle Chessel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la recherche de la décision : Etudes de cas en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3792,90 +3792,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le pharmacien s’intéresse à la clinique : savoirs, coordination et responsabilité dans les activités de prescription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lancelevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Nouguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Denise; Sophie Divay; Marie Dos Santos; Cécile Fournier; Lucile Girard; Aymeric Luneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de coopération en santé. Regards sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
@@ -3943,51 +3943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La promotion de la santé : Comprendre pour agir dans le monde francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4025,51 +4025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les capacités en contexte de soin sans consentement. (Dé)limiter le pouvoir de décider pour soi. La place de l’évaluation de la capacité de discernement dans les décisions d’hospitalisation sous contrainte en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Choisir et agir pour autrui : controverse autour de la Convention de l'ONU relative aux droits des personnes handicapées, Eyraud B., Minoc J., Hanon C. (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4249,51 +4249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence normale et violence anormale dans un service « ordinaire » d’hospitalisation psychiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences de la folie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4340,51 +4340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿De quién nos preocupamos? El &amp;quot;care&amp;quot; como perspectiva política</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensar desde la izquierda: mapa del pensamiento crítico para un tiempo en crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4422,51 +4422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraindre pour soigner ? Le care à l’épreuve de la contrainte dans un service d’hospitalisation psychiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'est-ce qu'un bon patient? Qu'est-ce qu'un bon médecin? Réflexions critiques analyses en contexte et perspectives historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4504,51 +4504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenir auprès d’autrui dans les territoires de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville et santé mentale : Projections, politiques, ressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4618,51 +4618,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la contrainte en psychiatrie : se situer, habiter le trouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://reflexivites.hypotheses.org/12423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4680,51 +4680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée dans la Villa : Savoirs situés, terrains en santé mentale. Un échange à plusieurs voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://reflexivites.hypotheses.org/12341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4742,51 +4742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echo : Protéger au prix de faire taire des voix ? Le risque de la confusion des moyens et des fins dans la vigilance éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://reflexivites.hypotheses.org/12368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4836,51 +4836,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraindre pour soigner ? Les tensions normatives de l'intervention psychiatrique après l'asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Ecole des hautes Etudes en Sciences sociales (EHESS), 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4978,51 +4978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Levy-Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sikorav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5040,51 +5040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire interner un proche ? Le travail sur l’autonomie en contexte de troubles psychiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5134,51 +5134,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La référence contemporaine à l’autonomie dans les relations d’aide et de soin : source de reconnaissance ou abritant des formes de disqualification d’autrui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALTER 2023 "Protection, autonomie, émancipation : une alliance (im)possible ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Disability Research, Jun 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5203,51 +5203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à domicile, support du choix retrouvé ou persistance de prises institutionnelles intrusives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALTER 2022 "Repenser l’institution et la désinstitutionalisation à partir du handicap"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Disability Research, Jul 2022, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5272,51 +5272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je n'ai rien à voir avec lui ! » ou : Qui est mon pair ? L'aide sur fonds d'expérience commune dans le programme &amp;quot;Un chez soi d'abord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EXPAIRs « L’accompagnement par les pairs : enjeux contemporains. Santé, Handicap, Santé mentale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe du programme EXPAIRS, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5341,51 +5341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques, attentes et formes de régulation des programmes de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5423,90 +5423,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diplomatie à la frontière : renégociation des juridictions entre pharmaciens et médecins en psychiatrie adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lancelevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Nouguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RT1-19 « Pratiques coopératives et participatives en santé : partage des tâches et redéfinition des frontières professionnelles, enjeux de savoirs et luttes de pouvoir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseaux thématiques RT 1 (« Savoirs, travail et professions ») et RT 19 (« Santé, médecine, maladie et handicap ») de l’AFS, Mar 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5531,51 +5531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’entraide à la pair-aidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Assemblée génrale de Trisomie 21 France « S’entraider, c’est normal non ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trisomie 21 France, May 2019, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5690,51 +5690,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC757C51"/>
+    <w:nsid w:val="75AD3F6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5921,51 +5921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphinemoreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1845-0838" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3731145857165722921891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578898v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nouguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Tartour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o4t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Blandin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dallel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Degry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fakra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.02.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132920v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coldefy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lanquetin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mccardell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.03.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Dridi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Sepp&#228;nen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05361643v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Du Rosco&#228;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sebbane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979290v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.225.0613" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03824287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03823124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/9iex" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02545968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pastour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hazo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2020.2076" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02545983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marqu&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2020.2078" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03707264v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2019.2049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kardiana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Grand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Stiefel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dorogi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Morier-Genoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13811118.2019.1586606" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02583075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maugu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11282" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mantovani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rhenter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.183.0211" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02070299v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Albisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030520" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Tinland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-018-0305-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2017.1670" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05318525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2014.05.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC8B6C79-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546025v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damamme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.333.0005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340943v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18751" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973839v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05318529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340958v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05326869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Protais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.7557" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227786v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05334449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05334480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Genod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archpedi.161.5.446" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pusl/37900" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tpv" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04692293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nouguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100119740" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153419" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03759776v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Godeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/promotion-de-sante/?srsltid=AfmBOoo67dc4_DxBTjOebRJZeu457hJx4sidDmgtO1PxMrqE4bW2t19n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/fr/ouvrages/e-docs/choisir_et_agir_pour_autrui__312708/ouvrage.phtml" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288086v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine A&#238;dan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Doron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/les-editions-pantheon-assas/ouvrages/linstitution-psychiatrique-au-prisme-du-droit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/118659?lang=fr#anchor-persons" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118614" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=4060872" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05352027v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/produit-diffuse/9782842761677-qu-est-ce-qu-un-bon-patient-qu-est-ce-qu-un-bon-medecin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05352036v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/ville-et-sante-mentale/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/tel-02151955v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05311894v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Musso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Levy-Soussan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sikorav" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02147682v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05007252v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05007351v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914574v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphinemoreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1845-0838" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3731145857165722921891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Blandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dallel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Degry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fakra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hardy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.02.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nouguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Tartour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o4t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132920v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coldefy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lanquetin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mccardell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.03.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Dridi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Sepp&#228;nen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05361643v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Du Rosco&#228;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sebbane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979290v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.225.0613" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03824287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03823124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/9iex" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02545968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pastour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hazo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2020.2076" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02545983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marqu&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2020.2078" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03707264v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2019.2049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kardiana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Grand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Stiefel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dorogi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Morier-Genoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13811118.2019.1586606" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02583075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maugu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11282" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mantovani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rhenter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.183.0211" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02070299v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Albisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030520" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Tinland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12961-018-0305-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2017.1670" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05318525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2014.05.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC8B6C79-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546025v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damamme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.333.0005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340943v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18751" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973839v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05318529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340958v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05326869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Protais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.7557" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227786v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05334449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05334480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent-Genod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archpedi.161.5.446" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pusl/37900" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tpv" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04692293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nouguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100119740" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153419" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03759776v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Godeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/promotion-de-sante/?srsltid=AfmBOoo67dc4_DxBTjOebRJZeu457hJx4sidDmgtO1PxMrqE4bW2t19n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/fr/ouvrages/e-docs/choisir_et_agir_pour_autrui__312708/ouvrage.phtml" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288086v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine A&#238;dan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Doron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/les-editions-pantheon-assas/ouvrages/linstitution-psychiatrique-au-prisme-du-droit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/118659?lang=fr#anchor-persons" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118614" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=4060872" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05352027v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/produit-diffuse/9782842761677-qu-est-ce-qu-un-bon-patient-qu-est-ce-qu-un-bon-medecin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05352036v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/ville-et-sante-mentale/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/tel-02151955v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05311894v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Musso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Levy-Soussan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sikorav" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02147682v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05007252v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05007351v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914574v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>