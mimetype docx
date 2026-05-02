--- v0 (2026-03-11)
+++ v1 (2026-05-02)
@@ -1745,299 +1745,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Regulating migration and asylum in the Maghreb: what inspirations for an accelerated legal development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration in the Mediterranean – Mechanisms of International Cooperation, F. Ippolito and S. Trevisanut (eds.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.192 - 214, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/CBO9781316104330.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre pragmatisme et suspicion : le droit face aux binationaux au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Perrin (Dir. par). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La plurinationalité en Méditerranée occidentale : Politiques, pratiques et vécus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IREMAM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.3-8, 2016, Collection Livres de l’IREMAM, ISBN électronique : 9782821877467. </w:t>
+              <w:t xml:space="preserve">, pp.42-62, 2016, Collection Livres de l’IREMAM, ISBN électronique : 9782821877467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.iremam.3540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Entre pragmatisme et suspicion : le droit face aux binationaux au Maghreb</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Perrin (Dir. par). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La plurinationalité en Méditerranée occidentale : Politiques, pratiques et vécus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IREMAM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.42-62, 2016, Collection Livres de l’IREMAM, ISBN électronique : 9782821877467. </w:t>
+              <w:t xml:space="preserve">, pp.3-8, 2016, Collection Livres de l’IREMAM, ISBN électronique : 9782821877467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.iremam.3540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-01395111v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Struggles of Citizenship in the Maghreb</w:t>
               </w:r>
@@ -2755,767 +2755,767 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Série de podcasts &amp;quot;Au-delà des frontières, migrer au Sénégal pour les ressortissant.es de la CEDEAO&amp;quot; N°3 Libre circulation et libre résidence, ce que dit le droit de la CEDEAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baye Masse Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Série de podcasts : &amp;quot;Au-delà des frontières, migrer au Sénégal pour les ressortissant.es de la CEDEAO&amp;quot; N°2 Papiers et frontières : vivre la CEDEAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baye Masse Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Série de podcasts &amp;quot;Au-delà des frontières, migrer au Sénégal pour les ressortissant.es de la CEDEAO&amp;quot; N°4 Devenir sénégalais : l’acquisition de la nationalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye Masse Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Série de podcasts &amp;quot;Au-delà des frontières, migrer au Sénégal pour les ressortissant.es de la CEDEAO&amp;quot; N°3 Libre circulation et libre résidence, ce que dit le droit de la CEDEAO</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Série de podcasts : &amp;quot;Au-delà des frontières, migrer au Sénégal pour les ressortissant.es de la CEDEAO&amp;quot; - n°1 Parcours et papiers : L’expérience des ressortissant·es CEDEAO au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye Masse Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Série de podcasts : &amp;quot;Au-delà des frontières, migrer au Sénégal pour les ressortissant.es de la CEDEAO&amp;quot; N°2 Papiers et frontières : vivre la CEDEAO</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations et statut de l’étranger dans la société : parcours historiques et juridiques en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Série de podcasts : &amp;quot;Au-delà des frontières, migrer au Sénégal pour les ressortissant.es de la CEDEAO&amp;quot; - n°1 Parcours et papiers : L’expérience des ressortissant·es CEDEAO au Sénégal</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01842401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités, réseaux transnationaux et acteurs locaux au Maroc et en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01842357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités et espaces de détention en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Morone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rubio</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Tazzioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01842275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités, « intégration » et marchés de l’emploi en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Mouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01842320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acteurs du passage et du blocage des mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...175 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01840854v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">medihal-01842320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les double-nationaux tunisiens : ancrages nationaux et mobilisations transnationales</w:t>
               </w:r>
@@ -3758,51 +3758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/reg.669611" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7c9e6kuxw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930715v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cassarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cassarino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dauchy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138i5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.17310" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j5rat4ahu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.182.0093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02927007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02926997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23810/1345.PERRIN" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02066595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01395167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1259" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iremam.3540" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en ligne: http://books.openedition.org/iremam/3540?lang=fr http://books.openedition.org/iremam/3540?format=toc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01529357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Schaefer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtesam Al-Itiyat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Baghzouz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Barb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iremam.3575" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iremam.3610" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en ligne: http://books.openedition.org/iremam/3610" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en ligne: http://books.openedition.org/iremam/3575" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781316104330.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01395220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203102015.ch19" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01395268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.bensa.2009.01.0245" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gabrielli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Masse Mbaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226452v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01842401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rubio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01842357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bava" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01842275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tazzioli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01840854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gremont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Parizot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01842320v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mouna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01840869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chedly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/reg.669611" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7c9e6kuxw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930715v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cassarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cassarino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dauchy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138i5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.17310" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j5rat4ahu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.182.0093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02927007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02926997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23810/1345.PERRIN" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02066595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01395167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1259" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iremam.3540" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en ligne: http://books.openedition.org/iremam/3540?lang=fr http://books.openedition.org/iremam/3540?format=toc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01529357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Schaefer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtesam Al-Itiyat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Baghzouz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Barb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iremam.3575" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iremam.3610" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781316104330.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en ligne: http://books.openedition.org/iremam/3575" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657246v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en ligne: http://books.openedition.org/iremam/3610" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01395220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203102015.ch19" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01395268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.bensa.2009.01.0245" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gabrielli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Masse Mbaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01842401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rubio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01842357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bava" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01842275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tazzioli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01842320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mouna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01840854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gremont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Parizot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01840869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chedly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>