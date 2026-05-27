--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -1284,182 +1284,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La plurinationalité en Méditerranée occidentale : Politiques, pratiques et vécus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Perrin (Dir. par). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IREMAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117, 2016, Collection Livres de l’IREMAM, ISBN électronique : 9782821877467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iremam.3540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La plurinationalité en Méditerranée occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de recherches et d'études sur le monde arabe et musulman, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.iremam.3540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443560v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-01657268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean Policies from Above and Below</w:t>
               </w:r>
@@ -1745,299 +1745,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Perrin (Dir. par). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La plurinationalité en Méditerranée occidentale : Politiques, pratiques et vécus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IREMAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-8, 2016, Collection Livres de l’IREMAM, ISBN électronique : 9782821877467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iremam.3540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre pragmatisme et suspicion : le droit face aux binationaux au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Perrin (Dir. par). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La plurinationalité en Méditerranée occidentale : Politiques, pratiques et vécus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IREMAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.42-62, 2016, Collection Livres de l’IREMAM, ISBN électronique : 9782821877467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iremam.3540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regulating migration and asylum in the Maghreb: what inspirations for an accelerated legal development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration in the Mediterranean – Mechanisms of International Cooperation, F. Ippolito and S. Trevisanut (eds.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.192 - 214, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/CBO9781316104330.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395111v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-01657246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Struggles of Citizenship in the Maghreb</w:t>
               </w:r>
@@ -2755,591 +2755,591 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Série de podcasts : &amp;quot;Au-delà des frontières, migrer au Sénégal pour les ressortissant.es de la CEDEAO&amp;quot; N°2 Papiers et frontières : vivre la CEDEAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baye Masse Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Série de podcasts &amp;quot;Au-delà des frontières, migrer au Sénégal pour les ressortissant.es de la CEDEAO&amp;quot; N°3 Libre circulation et libre résidence, ce que dit le droit de la CEDEAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye Masse Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Série de podcasts : &amp;quot;Au-delà des frontières, migrer au Sénégal pour les ressortissant.es de la CEDEAO&amp;quot; N°2 Papiers et frontières : vivre la CEDEAO</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Série de podcasts &amp;quot;Au-delà des frontières, migrer au Sénégal pour les ressortissant.es de la CEDEAO&amp;quot; N°4 Devenir sénégalais : l’acquisition de la nationalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye Masse Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Série de podcasts &amp;quot;Au-delà des frontières, migrer au Sénégal pour les ressortissant.es de la CEDEAO&amp;quot; N°4 Devenir sénégalais : l’acquisition de la nationalité</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Série de podcasts : &amp;quot;Au-delà des frontières, migrer au Sénégal pour les ressortissant.es de la CEDEAO&amp;quot; - n°1 Parcours et papiers : L’expérience des ressortissant·es CEDEAO au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye Masse Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités et espaces de détention en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Morone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Tazzioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01842275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités, réseaux transnationaux et acteurs locaux au Maroc et en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01842357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations et statut de l’étranger dans la société : parcours historiques et juridiques en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01842401v1</w:t>
-              </w:r>
-[...174 lines deleted...]
-                <w:t xml:space="preserve">medihal-01842275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités, « intégration » et marchés de l’emploi en Méditerranée</w:t>
               </w:r>
@@ -3758,51 +3758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/reg.669611" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7c9e6kuxw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930715v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cassarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cassarino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dauchy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138i5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.17310" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j5rat4ahu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.182.0093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02927007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02926997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23810/1345.PERRIN" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02066595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01395167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1259" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iremam.3540" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en ligne: http://books.openedition.org/iremam/3540?lang=fr http://books.openedition.org/iremam/3540?format=toc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01529357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Schaefer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtesam Al-Itiyat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Baghzouz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Barb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iremam.3575" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iremam.3610" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781316104330.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en ligne: http://books.openedition.org/iremam/3575" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657246v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en ligne: http://books.openedition.org/iremam/3610" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01395220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203102015.ch19" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01395268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.bensa.2009.01.0245" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gabrielli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Masse Mbaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01842401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rubio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01842357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bava" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01842275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tazzioli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01842320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mouna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01840854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gremont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Parizot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01840869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chedly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/reg.669611" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7c9e6kuxw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930715v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cassarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cassarino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dauchy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138i5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.17310" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j5rat4ahu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.182.0093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02927007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02926997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23810/1345.PERRIN" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02066595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01395167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1259" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en ligne: http://books.openedition.org/iremam/3540?lang=fr http://books.openedition.org/iremam/3540?format=toc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iremam.3540" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01529357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Schaefer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtesam Al-Itiyat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Baghzouz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Barb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iremam.3575" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iremam.3610" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en ligne: http://books.openedition.org/iremam/3610" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en ligne: http://books.openedition.org/iremam/3575" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781316104330.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01395220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203102015.ch19" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01395268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.bensa.2009.01.0245" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gabrielli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Masse Mbaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226452v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01842275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tazzioli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01842357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bava" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01842401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rubio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01842320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mouna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01840854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gremont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Parizot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01840869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chedly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>