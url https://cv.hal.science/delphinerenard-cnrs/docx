--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary science funding is more than ever a planetary priority: Reflections from the Make Our Planet Great Again (MOPGA) program</w:t>
+                <w:t xml:space="preserve">Multidisciplinary science funding is more than ever a planetary priority: reflections from the Make Our Planet Great Again (MOPGA) program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ervens</w:t>
@@ -234,1657 +234,1657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpacking farmers' multiple values in grapevine variety choice</w:t>
+                <w:t xml:space="preserve">Networking supports crop diversity decisions: insights from the Gaillac wine-growing region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilou Demongeot</w:t>
+                <w:t xml:space="preserve">Antoine Rignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-025-10718-z⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (3), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-16152-300320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109434v1</w:t>
+                <w:t xml:space="preserve">hal-05217754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop diversity trends captured by Indigenous and local knowledge: introduction to the symposium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of whole-soil microbial inoculants based on solid-phase fermentation for the regeneration of the functioning of vineyard soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Mattalia</w:t>
+                <w:t xml:space="preserve">Isabel Liberal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenza Ferrara</w:t>
+                <w:t xml:space="preserve">María Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Renard</w:t>
+                <w:t xml:space="preserve">Emma Cantos-Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Reyes-García</w:t>
+                <w:t xml:space="preserve">Belén Puertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (3), pp.1217-1223. </w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.101039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10460-025-10751-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2025.101039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122833v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers hold diverse and connected values towards crops</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple asynchronous drought facets drive Mediterranean natural and cultivated ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Cardenas</w:t>
+                <w:t xml:space="preserve">Georgie Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Porcuna-Ferrer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georgia Majdalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Faour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf390⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 969, pp.178990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461178v1</w:t>
+                <w:t xml:space="preserve">hal-05395601v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop biocultural traits and diversity dynamics among Bassari farmers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théo Guillerminet</w:t>
+                <w:t xml:space="preserve">Unpacking farmers' multiple values in grapevine variety choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Renard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Human Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 42, pp.1323-1345. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-025-10725-0⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 42 (3), pp.1225-1245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-025-10718-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206468v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural keystone species as a tool for biocultural stewardship. A global review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Crop diversity trends captured by Indigenous and local knowledge: introduction to the symposium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Mattalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Lukawiecki</w:t>
+                <w:t xml:space="preserve">Vincenza Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisal Moola</w:t>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Reyes-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pan3.10653⟩</w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (3), pp.1217-1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-025-10751-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04689537v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple asynchronous drought facets drive Mediterranean natural and cultivated ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgie Elias</w:t>
+                <w:t xml:space="preserve">Farmers hold diverse and connected values towards crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Majdalani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Renard</w:t>
+                <w:t xml:space="preserve">Tatiana Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghaleb Faour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Porcuna-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178990⟩</w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (12), pgaf390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05395601v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of whole-soil microbial inoculants based on solid-phase fermentation for the regeneration of the functioning of vineyard soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crop biocultural traits and diversity dynamics among Bassari farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Porcuna-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillerminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Aguiar</w:t>
+                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Liberal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Belén Puertas</w:t>
+                <w:t xml:space="preserve">Christian Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2025.101039⟩</w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42, pp.1323-1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-025-10725-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034885v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking supports crop diversity decisions: insights from the Gaillac wine-growing region (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doncieux</w:t>
+                <w:t xml:space="preserve">Cultural keystone species as a tool for biocultural stewardship. A global review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcalvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Teixidor-Toneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lukawiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rignault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faisal Moola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (3), pp.20. </w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (5), pp.947-959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-16152-300320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05217754v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional measures of farmer well-being: a scoping review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social strategies to access land influence crop diversity in northwestern Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marney Isaac</w:t>
+                <w:t xml:space="preserve">Younes Hmimsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian Lin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-024-00971-7⟩</w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.687-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743852v1</w:t>
+                <w:t xml:space="preserve">hal-04957747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social strategies to access land influence crop diversity in northwestern Morocco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilou Demongeot</w:t>
+                <w:t xml:space="preserve">Multidimensional measures of farmer well-being: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marney Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Hmimsa</w:t>
+                <w:t xml:space="preserve">Léa Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ken Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (2), pp.687-702. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (4), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pan3.10617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-024-00971-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04957747v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahelian smallholders’ varietal mixtures reconcile yield and agrobiodiversity conservation</w:t>
+                <w:t xml:space="preserve">Plant diversity and ecological intensification in crop production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aby Cissé</w:t>
+                <w:t xml:space="preserve">Rob W Brooker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
+                <w:t xml:space="preserve">Cathy Hawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïdou N Sall</w:t>
+                <w:t xml:space="preserve">Pietro P M Iannetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakmi Gie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alison J Karley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2022.12.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.rtad015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jpe/rtad015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286960v1</w:t>
+                <w:t xml:space="preserve">hal-04285009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant diversity and ecological intensification in crop production systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sahelian smallholders’ varietal mixtures reconcile yield and agrobiodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aby Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob W Brooker</w:t>
+                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Hawes</w:t>
+                <w:t xml:space="preserve">Saïdou N Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro P M Iannetta</w:t>
+                <w:t xml:space="preserve">Sakmi Gie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison J Karley</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mbane Peasant Groupement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (6), pp.rtad015. </w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, pp.48 - 60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jpe/rtad015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2022.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285009v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop mixtures outperform rotations and landscape mosaics in regulation of two fungal wheat pathogens: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1951,476 +1951,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing human well‐being constructs with environmental and equity aspects: a review of the landscape</w:t>
+                <w:t xml:space="preserve">Expert perspectives on global biodiversity loss and its drivers and impacts on people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin C Betley</w:t>
+                <w:t xml:space="preserve">Forest Isbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Sigouin</w:t>
+                <w:t xml:space="preserve">Patricia Balvanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pua’ala Pascua</w:t>
+                <w:t xml:space="preserve">Akira Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha H Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
+                <w:t xml:space="preserve">Jin‐sheng He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bullock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pan3.10293⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (2), pp.94-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fee.2536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511302v1</w:t>
+                <w:t xml:space="preserve">hal-04287019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert perspectives on global biodiversity loss and its drivers and impacts on people</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trade‐offs and synergies between ecosystem productivity and stability in temperate grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Balvanera</w:t>
+                <w:t xml:space="preserve">Lucie Mahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Mori</w:t>
+                <w:t xml:space="preserve">Philippe Choler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin‐sheng He</w:t>
+                <w:t xml:space="preserve">Pierre Denelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Bullock</w:t>
+                <w:t xml:space="preserve">Éric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fee.2536⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (4), pp.561-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287019v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade‐offs and synergies between ecosystem productivity and stability in temperate grasslands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing human well‐being constructs with environmental and equity aspects: a review of the landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Choler</w:t>
+                <w:t xml:space="preserve">Erin C Betley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Denelle</w:t>
+                <w:t xml:space="preserve">Amanda Sigouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Garnier</w:t>
+                <w:t xml:space="preserve">Pua’ala Pascua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+                <w:t xml:space="preserve">Samantha H Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (4), pp.561-572. </w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lost in Transition? Capturing the Impacts of Conservation and Development Interventions on Relational Values and Human Wellbeing in the Forested Tropics, 5 (6), pp.1756-1773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04027770v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop diversity buffers the impact of droughts and high temperatures on food production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Noack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2461,295 +2461,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural diversification for crop yield stability: a smallholder adaptation strategy to climate variability in Ethiopia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocultural vulnerability exposes threats of culturally important species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Reyes-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Menesch</w:t>
+                <w:t xml:space="preserve">Rodrigo Cámara-Leret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Godde</w:t>
+                <w:t xml:space="preserve">Benjamin S Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Venables</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Casey O’hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-022-02021-y⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2217303120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284307v1</w:t>
+                <w:t xml:space="preserve">hal-04285381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocultural vulnerability exposes threats of culturally important species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Reyes-García</w:t>
+                <w:t xml:space="preserve">Agricultural diversification for crop yield stability: a smallholder adaptation strategy to climate variability in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Menesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Cámara-Leret</w:t>
+                <w:t xml:space="preserve">Cecile Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin S Halpern</w:t>
+                <w:t xml:space="preserve">William Venables</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casey O’hara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Renard</w:t>
+                <w:t xml:space="preserve">Anthony Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (2), </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2217303120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-022-02021-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285381v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobiodiversity dynamics in a French wine-growing region</w:t>
               </w:r>
@@ -2774,64 +2774,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Yobrégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Prudham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (4), pp.183-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2865,51 +2865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matches and mismatches between the global distribution of major food crops and climate suitability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2993,217 +2993,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of crop diversity in climate change adaptation: insights from local observations to inform decision making in agriculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cultivate biodiversity to harvest food security and sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Benyei</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Tilman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51, pp.15-23. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (19), pp.R1154-R1158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cosust.2021.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.06.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269014v2</w:t>
+                <w:t xml:space="preserve">hal-04910412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary mechanisms stabilize national food production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.4922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3231,611 +3188,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivate biodiversity to harvest food security and sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of crop diversity in climate change adaptation: insights from local observations to inform decision making in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Benyei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Renard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (19), pp.R1154-R1158. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.15-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.06.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2021.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910412v1</w:t>
+                <w:t xml:space="preserve">hal-03269014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brighter future: complementary goals of diversity and multifunctionality to build resilient agricultural landscapes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Crop asynchrony stabilizes food production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tilman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100407⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 588 (7837), pp.E13-E13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2965-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910532v1</w:t>
+                <w:t xml:space="preserve">hal-04910460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: Crop asynchrony stabilizes food production</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristeidis Koutroulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2966-5⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960591v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A brighter future: complementary goals of diversity and multifunctionality to build resilient agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristeidis Koutroulis</w:t>
+                <w:t xml:space="preserve">Barbara Frei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Samaniego</w:t>
+                <w:t xml:space="preserve">Cibele Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
+                <w:t xml:space="preserve">Becky Chaplin-Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Volaire</w:t>
+                <w:t xml:space="preserve">Erik Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.100407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024459v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop asynchrony stabilizes food production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reply to: Crop asynchrony stabilizes food production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tilman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 588 (7837), pp.E13-E13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2965-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2966-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910460v1</w:t>
+                <w:t xml:space="preserve">hal-04960591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National food production stabilized by crop diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tilman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 571 (7764), pp.257-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4003,51 +4003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintien du potentiel adaptatif chez les plantes domestiquées à propagation clonale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4137,51 +4137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Columbian agricultural landscapes, ecosystem engineers, and self-organized patchiness in Amazonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphen Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4417,51 +4417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new convergent approach to α-branched alkynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4566,51 +4566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative studies of earth-mound landscapes of natural and cultural origin show why ecology needs archaeology and vice versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4668,459 +4668,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive cultivation in the face of global change: Insights from Moroccan farmers in the Ouezzane province</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Session 2.5.2. Agrobiodiversity: multiple-values and local knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the International Society of Ethnobiology: "Biodiversity and Cultural Landscapes: Scientific, Indigenous and Local Perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Marrakech, Morocco. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, ISE, May 2024, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660644v1</w:t>
+                <w:t xml:space="preserve">hal-04859392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session 2.5.2. Agrobiodiversity: multiple-values and local knowledge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Olive cultivation in the face of global change: Insights from Moroccan farmers in the Ouezzane province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Benouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the International Society of Ethnobiology: "Biodiversity and Cultural Landscapes: Scientific, Indigenous and Local Perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISE, May 2024, Marrakech, Morocco</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2024, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.17968.78082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859392v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The giant wetland worms of South America</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Surales (Colombia), sartenejales (Bolivia) y paisajes similares de montículos de tierra: ¿qué son y cómo se forman?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsais Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Aramayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Aramayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worms of the World Virtual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biological Recording Company, Mar 2023, Uxbridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museo de Historia Natural Noel Kempff Mercado, Jul 2023, Santa Cruz de la Sierra, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266672v1</w:t>
+                <w:t xml:space="preserve">hal-04958809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surales (Colombia), sartenejales (Bolivia) y paisajes similares de montículos de tierra: ¿qué son y cómo se forman?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The giant wetland worms of South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Aramayo</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire hebdomadaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museo de Historia Natural Noel Kempff Mercado, Jul 2023, Santa Cruz de la Sierra, Bolivia</w:t>
+              <w:t xml:space="preserve">Worms of the World Virtual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biological Recording Company, Mar 2023, Uxbridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958809v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-year Assessment of a Land Surface Model: Impact of the Uncertainty on Soil Parameters on the Evapotranpiration of a Mediterranean Crop Site.</w:t>
               </w:r>
@@ -5244,51 +5244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approaches to pre-Columbian raised-field agriculture: ecology of seasonally flooded savannas, and living raised fields in Africa, as windows on the past and the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zangerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5388,51 +5388,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semer la biodiversité, Récolter la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université de Montpellier, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5482,64 +5482,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oléiculture du Nord du Maroc face aux changements environnementaux : quelles stratégies d'adaptation pour quels territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5759,103 +5759,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literature review on values articulated in agrobiodiversity management: the multiple values of crop biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becky Chaplin-Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unai Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IPBES. 2022, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5909,64 +5909,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiple roles of soil animals in the interpretation of archaeological soils and sediments in lowland tropical South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6316,64 +6316,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture sur champs surélevés dans les savanes inondables comme ingénierie écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisse Durécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6610,51 +6610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doncieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Demongeot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Iain Macdonald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10718-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mattalia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Ferrara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10751-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cardenas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porcuna-Ferrer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf390" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillerminet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10725-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04689537v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcalvay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor-Toneu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lukawiecki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Moola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10653" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395601v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Elias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Majdalani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178990" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguiar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Liberal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cantos-Villar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Puertas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rignault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16152-300320" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney Isaac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Lin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Macdonald" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00971-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hmimsa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10617" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aby Ciss&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou N Sall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakmi Gie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbane Peasant Groupement" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.12.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W Brooker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hawes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro P M Iannetta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J Karley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtad015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claessen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01545-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin C Betley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sigouin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pua&#8217;ala Pascua" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha H Cheng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10293" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Isbell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mori" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin&#8208;sheng He" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bullock" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2536" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13645" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284046v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Noack" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acc2d6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284307v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Menesch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Godde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Venables" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Richardson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-02021-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285381v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C&#225;mara-Leret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Halpern" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey O&#8217;hara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2217303120" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931664v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Prudham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.5557" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03833716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pironon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin K. Khoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.1542" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269014v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Benyei" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2021.01.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906792v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84272-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910412v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tilman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.06.082" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910532v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Frei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cibele Queiroz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100407" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2966-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2965-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1316-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. E. Mitchell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gonzalez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Lechowicz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine M. Rhemtulla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-07927-200415" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349560v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#234;tre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ETHNOECOLOGIE.741" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Iriarte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Glaser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jago Jonathan Birk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908925107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845799v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watling" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wainwright" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.06.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ124KC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00954845v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rezaei" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Z. Zard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-32956" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265266v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Aramayo-Bejarano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Elena Suarez Jimenez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660644v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lafont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benouar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17968.78082" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859392v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266672v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958809v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsais Blatrix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Aramayo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aramayo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336758v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988091v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zangerl&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisay Lorena Adame Montoya" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05395983v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168806v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amrani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Fegrouche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109492v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Pascual" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013003v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Methods-in-Historical-Ecology-Insights-from-Amazonia/Odonne-Molino/p/book/9780367182212" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175-17" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02010820v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ball" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cardille" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dancose" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902064v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iriarte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Glaser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Dur&#233;cu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Solibi&#233;da" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doncieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rignault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16152-300320" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguiar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Liberal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cantos-Villar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Puertas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395601v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Elias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Majdalani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178990" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Demongeot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Iain Macdonald" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10718-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mattalia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Ferrara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10751-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cardenas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porcuna-Ferrer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf390" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillerminet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10725-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04689537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcalvay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor-Toneu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lukawiecki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Moola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10653" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hmimsa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10617" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney Isaac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Lin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Macdonald" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00971-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W Brooker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hawes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro P M Iannetta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J Karley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtad015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aby Ciss&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou N Sall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakmi Gie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbane Peasant Groupement" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.12.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claessen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01545-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Isbell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin&#8208;sheng He" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bullock" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2536" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13645" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin C Betley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sigouin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pua&#8217;ala Pascua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha H Cheng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10293" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284046v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Noack" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acc2d6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C&#225;mara-Leret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Halpern" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey O&#8217;hara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2217303120" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Menesch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Godde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Venables" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Richardson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-02021-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931664v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Prudham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.5557" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03833716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pironon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin K. Khoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.1542" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910412v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tilman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.06.082" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906792v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84272-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269014v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Benyei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2021.01.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2965-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910532v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Frei" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cibele Queiroz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100407" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960591v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2966-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1316-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. E. Mitchell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gonzalez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Lechowicz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine M. Rhemtulla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-07927-200415" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349560v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#234;tre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ETHNOECOLOGIE.741" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Iriarte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Glaser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jago Jonathan Birk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908925107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845799v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watling" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wainwright" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.06.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ124KC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00954845v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rezaei" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Z. Zard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-32956" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265266v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Aramayo-Bejarano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Elena Suarez Jimenez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859392v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660644v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lafont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benouar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Durand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17968.78082" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsais Blatrix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Aramayo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aramayo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266672v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336758v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988091v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zangerl&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisay Lorena Adame Montoya" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05395983v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168806v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amrani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Fegrouche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109492v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Pascual" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013003v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Methods-in-Historical-Ecology-Insights-from-Amazonia/Odonne-Molino/p/book/9780367182212" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175-17" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02010820v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ball" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cardille" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dancose" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902064v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iriarte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Glaser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Dur&#233;cu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Solibi&#233;da" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>