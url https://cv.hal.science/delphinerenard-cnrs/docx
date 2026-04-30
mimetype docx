--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -234,278 +234,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking supports crop diversity decisions: insights from the Gaillac wine-growing region (France)</w:t>
+                <w:t xml:space="preserve">Development of whole-soil microbial inoculants based on solid-phase fermentation for the regeneration of the functioning of vineyard soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Doncieux</w:t>
+                <w:t xml:space="preserve">Juan Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rignault</w:t>
+                <w:t xml:space="preserve">Isabel Liberal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Renard</w:t>
+                <w:t xml:space="preserve">María Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Caillon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emma Cantos-Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Puertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-16152-300320⟩</w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.101039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2025.101039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217754v1</w:t>
+                <w:t xml:space="preserve">hal-05034885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of whole-soil microbial inoculants based on solid-phase fermentation for the regeneration of the functioning of vineyard soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Networking supports crop diversity decisions: insights from the Gaillac wine-growing region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Liberal</w:t>
+                <w:t xml:space="preserve">Antoine Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Muñoz</w:t>
+                <w:t xml:space="preserve">Antoine Rignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Cantos-Villar</w:t>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belén Puertas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34, pp.101039. </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (3), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2025.101039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-16152-300320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034885v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple asynchronous drought facets drive Mediterranean natural and cultivated ecosystems</w:t>
               </w:r>
@@ -517,51 +517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgie Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Majdalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Faour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -621,103 +621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking farmers' multiple values in grapevine variety choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Human Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42 (3), pp.1225-1245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -790,51 +790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenza Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Reyes-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -898,51 +898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers hold diverse and connected values towards crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1049,51 +1049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Porcuna-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillerminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1289,295 +1289,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social strategies to access land influence crop diversity in northwestern Morocco</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidimensional measures of farmer well-being: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Hmimsa</w:t>
+                <w:t xml:space="preserve">Marney Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tian Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pan3.10617⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (4), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-024-00971-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957747v1</w:t>
+                <w:t xml:space="preserve">hal-04743852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional measures of farmer well-being: a scoping review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Caillon</w:t>
+                <w:t xml:space="preserve">Social strategies to access land influence crop diversity in northwestern Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Sébastien</w:t>
+                <w:t xml:space="preserve">Younes Hmimsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Macdonald</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (4), pp.39. </w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.687-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-024-00971-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04743852v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant diversity and ecological intensification in crop production systems</w:t>
               </w:r>
@@ -1615,51 +1615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro P M Iannetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison J Karley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (6), pp.rtad015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1821,157 +1821,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop mixtures outperform rotations and landscape mosaics in regulation of two fungal wheat pathogens: a simulation study</w:t>
+                <w:t xml:space="preserve">Assessing human well‐being constructs with environmental and equity aspects: a review of the landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Précigout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Renard</w:t>
+                <w:t xml:space="preserve">Erin C Betley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sanner</w:t>
+                <w:t xml:space="preserve">Amanda Sigouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Claessen</w:t>
+                <w:t xml:space="preserve">Pua’ala Pascua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Robert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samantha H Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (1), pp.77-97. </w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lost in Transition? Capturing the Impacts of Conservation and Development Interventions on Relational Values and Human Wellbeing in the Forested Tropics, 5 (6), pp.1756-1773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-022-01545-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066268v1</w:t>
+                <w:t xml:space="preserve">hal-03511302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expert perspectives on global biodiversity loss and its drivers and impacts on people</w:t>
               </w:r>
@@ -2219,195 +2227,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing human well‐being constructs with environmental and equity aspects: a review of the landscape</w:t>
+                <w:t xml:space="preserve">Crop mixtures outperform rotations and landscape mosaics in regulation of two fungal wheat pathogens: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin C Betley</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Précigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Sigouin</w:t>
+                <w:t xml:space="preserve">J. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pua’ala Pascua</w:t>
+                <w:t xml:space="preserve">D. Claessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha H Cheng</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lost in Transition? Capturing the Impacts of Conservation and Development Interventions on Relational Values and Human Wellbeing in the Forested Tropics, 5 (6), pp.1756-1773. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (1), pp.77-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pan3.10293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-022-01545-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511302v1</w:t>
+                <w:t xml:space="preserve">hal-04066268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop diversity buffers the impact of droughts and high temperatures on food production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2519,51 +2519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin S Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casey O’hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (2), </w:t>
@@ -2640,51 +2640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Venables</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2735,103 +2735,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobiodiversity dynamics in a French wine-growing region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Yobrégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Prudham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (4), pp.183-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2999,51 +2999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivate biodiversity to harvest food security and sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tilman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3116,51 +3116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.4922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3207,90 +3207,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of crop diversity in climate change adaptation: insights from local observations to inform decision making in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Benyei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.15-23. </w:t>
@@ -3328,51 +3328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop asynchrony stabilizes food production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tilman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3413,325 +3413,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
+                <w:t xml:space="preserve">A brighter future: complementary goals of diversity and multifunctionality to build resilient agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">Barbara Frei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristeidis Koutroulis</w:t>
+                <w:t xml:space="preserve">Cibele Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Samaniego</w:t>
+                <w:t xml:space="preserve">Becky Chaplin-Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Volaire</w:t>
+                <w:t xml:space="preserve">Erik Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.100407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024459v1</w:t>
+                <w:t xml:space="preserve">hal-04910532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brighter future: complementary goals of diversity and multifunctionality to build resilient agricultural landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Frei</w:t>
+                <w:t xml:space="preserve">Aristeidis Koutroulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cibele Queiroz</w:t>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Becky Chaplin-Kramer</w:t>
+                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Andersson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Renard</w:t>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26, pp.100407. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910532v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to: Crop asynchrony stabilizes food production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tilman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3778,51 +3778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National food production stabilized by crop diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tilman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4003,51 +4003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintien du potentiel adaptatif chez les plantes domestiquées à propagation clonale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4137,51 +4137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Columbian agricultural landscapes, ecosystem engineers, and self-organized patchiness in Amazonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphen Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4417,51 +4417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new convergent approach to α-branched alkynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4566,51 +4566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative studies of earth-mound landscapes of natural and cultural origin show why ecology needs archaeology and vice versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4674,64 +4674,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Session 2.5.2. Agrobiodiversity: multiple-values and local knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the International Society of Ethnobiology: "Biodiversity and Cultural Landscapes: Scientific, Indigenous and Local Perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISE, May 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4808,51 +4808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Benouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the International Society of Ethnobiology: "Biodiversity and Cultural Landscapes: Scientific, Indigenous and Local Perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marrakech, Morocco. </w:t>
@@ -4916,51 +4916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsais Blatrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Aramayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5024,64 +5024,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The giant wetland worms of South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worms of the World Virtual Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biological Recording Company, Mar 2023, Uxbridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5244,51 +5244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approaches to pre-Columbian raised-field agriculture: ecology of seasonally flooded savannas, and living raised fields in Africa, as windows on the past and the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zangerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5388,51 +5388,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semer la biodiversité, Récolter la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université de Montpellier, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5495,51 +5495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oléiculture du Nord du Maroc face aux changements environnementaux : quelles stratégies d'adaptation pour quels territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5772,90 +5772,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literature review on values articulated in agrobiodiversity management: the multiple values of crop biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becky Chaplin-Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unai Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IPBES. 2022, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5909,64 +5909,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiple roles of soil animals in the interpretation of archaeological soils and sediments in lowland tropical South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6316,64 +6316,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture sur champs surélevés dans les savanes inondables comme ingénierie écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisse Durécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6610,51 +6610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doncieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rignault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16152-300320" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguiar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Liberal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cantos-Villar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Puertas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395601v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Elias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Majdalani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178990" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Demongeot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Iain Macdonald" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10718-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mattalia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Ferrara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10751-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cardenas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porcuna-Ferrer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf390" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillerminet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10725-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04689537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcalvay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor-Toneu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lukawiecki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Moola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10653" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hmimsa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10617" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney Isaac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Lin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Macdonald" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00971-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W Brooker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hawes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro P M Iannetta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J Karley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtad015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aby Ciss&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou N Sall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakmi Gie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbane Peasant Groupement" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.12.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claessen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01545-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Isbell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin&#8208;sheng He" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bullock" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2536" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13645" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin C Betley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sigouin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pua&#8217;ala Pascua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha H Cheng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10293" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284046v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Noack" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acc2d6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C&#225;mara-Leret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Halpern" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey O&#8217;hara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2217303120" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Menesch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Godde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Venables" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Richardson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-02021-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931664v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Prudham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.5557" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03833716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pironon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin K. Khoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.1542" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910412v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tilman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.06.082" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906792v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84272-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269014v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Benyei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2021.01.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2965-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910532v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Frei" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cibele Queiroz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100407" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960591v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2966-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1316-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. E. Mitchell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gonzalez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Lechowicz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine M. Rhemtulla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-07927-200415" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349560v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#234;tre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ETHNOECOLOGIE.741" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Iriarte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Glaser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jago Jonathan Birk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908925107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845799v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watling" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wainwright" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.06.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ124KC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00954845v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rezaei" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Z. Zard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-32956" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265266v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Aramayo-Bejarano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Elena Suarez Jimenez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859392v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660644v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lafont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benouar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Durand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17968.78082" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsais Blatrix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Aramayo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aramayo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266672v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336758v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988091v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zangerl&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisay Lorena Adame Montoya" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05395983v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168806v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amrani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Fegrouche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109492v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Pascual" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013003v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Methods-in-Historical-Ecology-Insights-from-Amazonia/Odonne-Molino/p/book/9780367182212" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175-17" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02010820v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ball" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cardille" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dancose" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902064v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iriarte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Glaser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Dur&#233;cu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Solibi&#233;da" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguiar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Liberal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cantos-Villar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Puertas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doncieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rignault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16152-300320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395601v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Elias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Majdalani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178990" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Demongeot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Iain Macdonald" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10718-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mattalia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Ferrara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10751-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cardenas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porcuna-Ferrer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf390" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillerminet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10725-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04689537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcalvay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor-Toneu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lukawiecki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Moola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10653" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney Isaac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Lin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Macdonald" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00971-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hmimsa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10617" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W Brooker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hawes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro P M Iannetta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J Karley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtad015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aby Ciss&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou N Sall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakmi Gie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbane Peasant Groupement" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.12.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin C Betley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sigouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pua&#8217;ala Pascua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha H Cheng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10293" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Isbell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin&#8208;sheng He" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bullock" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2536" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13645" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claessen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01545-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284046v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Noack" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acc2d6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C&#225;mara-Leret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Halpern" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey O&#8217;hara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2217303120" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Menesch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Godde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Venables" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Richardson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-02021-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931664v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Prudham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.5557" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03833716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pironon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin K. Khoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.1542" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910412v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tilman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.06.082" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906792v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84272-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269014v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Benyei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2021.01.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2965-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Frei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cibele Queiroz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100407" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960591v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2966-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1316-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. E. Mitchell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gonzalez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Lechowicz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine M. Rhemtulla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-07927-200415" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349560v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#234;tre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ETHNOECOLOGIE.741" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Iriarte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Glaser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jago Jonathan Birk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908925107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845799v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watling" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wainwright" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.06.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ124KC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00954845v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rezaei" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Z. Zard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-32956" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265266v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Aramayo-Bejarano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Elena Suarez Jimenez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859392v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660644v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lafont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benouar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Durand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17968.78082" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsais Blatrix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Aramayo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aramayo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266672v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336758v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988091v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zangerl&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisay Lorena Adame Montoya" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05395983v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168806v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amrani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Fegrouche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109492v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Pascual" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013003v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Methods-in-Historical-Ecology-Insights-from-Amazonia/Odonne-Molino/p/book/9780367182212" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175-17" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02010820v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ball" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cardille" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dancose" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902064v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iriarte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Glaser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Dur&#233;cu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Solibi&#233;da" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>