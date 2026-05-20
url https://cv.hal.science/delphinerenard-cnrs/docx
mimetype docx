--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -234,1082 +234,1082 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of whole-soil microbial inoculants based on solid-phase fermentation for the regeneration of the functioning of vineyard soils</w:t>
+                <w:t xml:space="preserve">Crop diversity trends captured by Indigenous and local knowledge: introduction to the symposium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Aguiar</w:t>
+                <w:t xml:space="preserve">Giulia Mattalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Liberal</w:t>
+                <w:t xml:space="preserve">Vincenza Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Muñoz</w:t>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Cantos-Villar</w:t>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belén Puertas</w:t>
+                <w:t xml:space="preserve">Victoria Reyes-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34, pp.101039. </w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (3), pp.1217-1223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2025.101039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10460-025-10751-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034885v1</w:t>
+                <w:t xml:space="preserve">hal-05122833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking supports crop diversity decisions: insights from the Gaillac wine-growing region (France)</w:t>
+                <w:t xml:space="preserve">Unpacking farmers' multiple values in grapevine variety choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rignault</w:t>
+                <w:t xml:space="preserve">Marilou Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (3), pp.20. </w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (3), pp.1225-1245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-16152-300320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10460-025-10718-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217754v1</w:t>
+                <w:t xml:space="preserve">hal-05109434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple asynchronous drought facets drive Mediterranean natural and cultivated ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farmers hold diverse and connected values towards crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgie Elias</w:t>
+                <w:t xml:space="preserve">Tatiana Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Majdalani</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Porcuna-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178990⟩</w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (12), pgaf390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395601v2</w:t>
+                <w:t xml:space="preserve">hal-05461178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpacking farmers' multiple values in grapevine variety choice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doncieux</w:t>
+                <w:t xml:space="preserve">Crop biocultural traits and diversity dynamics among Bassari farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Porcuna-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillerminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilou Demongeot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Human Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 42 (3), pp.1225-1245. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-025-10718-z⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 42, pp.1323-1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-025-10725-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109434v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop diversity trends captured by Indigenous and local knowledge: introduction to the symposium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultural keystone species as a tool for biocultural stewardship. A global review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcalvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Mattalia</w:t>
+                <w:t xml:space="preserve">Irene Teixidor-Toneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenza Ferrara</w:t>
+                <w:t xml:space="preserve">Jessica Lukawiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victoria Reyes-García</w:t>
+                <w:t xml:space="preserve">Faisal Moola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-025-10751-y⟩</w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (5), pp.947-959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05122833v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers hold diverse and connected values towards crops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doncieux</w:t>
+                <w:t xml:space="preserve">Multiple asynchronous drought facets drive Mediterranean natural and cultivated ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Cardenas</w:t>
+                <w:t xml:space="preserve">Georgia Majdalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Porcuna-Ferrer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghaleb Faour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf390⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 969, pp.178990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05461178v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395601v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop biocultural traits and diversity dynamics among Bassari farmers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Networking supports crop diversity decisions: insights from the Gaillac wine-growing region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-025-10725-0⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (3), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-16152-300320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206468v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural keystone species as a tool for biocultural stewardship. A global review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulia Mattalia</w:t>
+                <w:t xml:space="preserve">Development of whole-soil microbial inoculants based on solid-phase fermentation for the regeneration of the functioning of vineyard soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Mcalvay</w:t>
+                <w:t xml:space="preserve">Isabel Liberal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Teixidor-Toneu</w:t>
+                <w:t xml:space="preserve">María Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Lukawiecki</w:t>
+                <w:t xml:space="preserve">Emma Cantos-Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisal Moola</w:t>
+                <w:t xml:space="preserve">Belén Puertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (5), pp.947-959. </w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.101039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pan3.10653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2025.101039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04689537v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional measures of farmer well-being: a scoping review</w:t>
               </w:r>
@@ -1429,103 +1429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social strategies to access land influence crop diversity in northwestern Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hmimsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">People and Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (2), pp.687-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1557,870 +1557,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant diversity and ecological intensification in crop production systems</w:t>
+                <w:t xml:space="preserve">Assessing human well‐being constructs with environmental and equity aspects: a review of the landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob W Brooker</w:t>
+                <w:t xml:space="preserve">Erin C Betley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Hawes</w:t>
+                <w:t xml:space="preserve">Amanda Sigouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro P M Iannetta</w:t>
+                <w:t xml:space="preserve">Pua’ala Pascua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison J Karley</w:t>
+                <w:t xml:space="preserve">Samantha H Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Renard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (6), pp.rtad015. </w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lost in Transition? Capturing the Impacts of Conservation and Development Interventions on Relational Values and Human Wellbeing in the Forested Tropics, 5 (6), pp.1756-1773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jpe/rtad015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285009v1</w:t>
+                <w:t xml:space="preserve">hal-03511302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahelian smallholders’ varietal mixtures reconcile yield and agrobiodiversity conservation</w:t>
+                <w:t xml:space="preserve">Expert perspectives on global biodiversity loss and its drivers and impacts on people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aby Cissé</w:t>
+                <w:t xml:space="preserve">Forest Isbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
+                <w:t xml:space="preserve">Patricia Balvanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïdou N Sall</w:t>
+                <w:t xml:space="preserve">Akira Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakmi Gie</w:t>
+                <w:t xml:space="preserve">Jin‐sheng He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbane Peasant Groupement</w:t>
+                <w:t xml:space="preserve">James Bullock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 67, pp.48 - 60. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (2), pp.94-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2022.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fee.2536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286960v1</w:t>
+                <w:t xml:space="preserve">hal-04287019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing human well‐being constructs with environmental and equity aspects: a review of the landscape</w:t>
+                <w:t xml:space="preserve">Trade‐offs and synergies between ecosystem productivity and stability in temperate grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin C Betley</w:t>
+                <w:t xml:space="preserve">Lucie Mahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Sigouin</w:t>
+                <w:t xml:space="preserve">Philippe Choler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pua’ala Pascua</w:t>
+                <w:t xml:space="preserve">Pierre Denelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha H Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
+                <w:t xml:space="preserve">Éric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pan3.10293⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (4), pp.561-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511302v1</w:t>
+                <w:t xml:space="preserve">hal-04027770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert perspectives on global biodiversity loss and its drivers and impacts on people</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crop mixtures outperform rotations and landscape mosaics in regulation of two fungal wheat pathogens: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Balvanera</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Précigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Mori</w:t>
+                <w:t xml:space="preserve">J. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin‐sheng He</w:t>
+                <w:t xml:space="preserve">D. Claessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Bullock</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (2), pp.94-103. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (1), pp.77-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fee.2536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-022-01545-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287019v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade‐offs and synergies between ecosystem productivity and stability in temperate grasslands</w:t>
+                <w:t xml:space="preserve">Plant diversity and ecological intensification in crop production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Mahaut</w:t>
+                <w:t xml:space="preserve">Rob W Brooker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Choler</w:t>
+                <w:t xml:space="preserve">Cathy Hawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Denelle</w:t>
+                <w:t xml:space="preserve">Pietro P M Iannetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Garnier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alison J Karley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13645⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.rtad015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jpe/rtad015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027770v1</w:t>
+                <w:t xml:space="preserve">hal-04285009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop mixtures outperform rotations and landscape mosaics in regulation of two fungal wheat pathogens: a simulation study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sahelian smallholders’ varietal mixtures reconcile yield and agrobiodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aby Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Précigout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Renard</w:t>
+                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sanner</w:t>
+                <w:t xml:space="preserve">Saïdou N Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Claessen</w:t>
+                <w:t xml:space="preserve">Sakmi Gie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Robert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mbane Peasant Groupement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (1), pp.77-97. </w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, pp.48 - 60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-022-01545-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2022.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066268v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop diversity buffers the impact of droughts and high temperatures on food production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Noack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2461,295 +2461,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocultural vulnerability exposes threats of culturally important species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agricultural diversification for crop yield stability: a smallholder adaptation strategy to climate variability in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Cámara-Leret</w:t>
+                <w:t xml:space="preserve">Joseph Menesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin S Halpern</w:t>
+                <w:t xml:space="preserve">Cecile Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casey O’hara</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">William Venables</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2217303120⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-022-02021-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285381v1</w:t>
+                <w:t xml:space="preserve">hal-04284307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural diversification for crop yield stability: a smallholder adaptation strategy to climate variability in Ethiopia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Menesch</w:t>
+                <w:t xml:space="preserve">Biocultural vulnerability exposes threats of culturally important species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Reyes-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Godde</w:t>
+                <w:t xml:space="preserve">Rodrigo Cámara-Leret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Venables</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Benjamin S Halpern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casey O’hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.34. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-022-02021-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2217303120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284307v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobiodiversity dynamics in a French wine-growing region</w:t>
               </w:r>
@@ -2787,51 +2787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Prudham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (4), pp.183-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2865,51 +2865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matches and mismatches between the global distribution of major food crops and climate suitability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2993,174 +2993,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivate biodiversity to harvest food security and sustainability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The role of crop diversity in climate change adaptation: insights from local observations to inform decision making in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tilman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Petra Benyei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (19), pp.R1154-R1158. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.15-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.06.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2021.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910412v1</w:t>
+                <w:t xml:space="preserve">hal-03269014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary mechanisms stabilize national food production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.4922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3188,654 +3231,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of crop diversity in climate change adaptation: insights from local observations to inform decision making in agriculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cultivate biodiversity to harvest food security and sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Benyei</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Tilman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51, pp.15-23. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (19), pp.R1154-R1158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cosust.2021.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.06.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269014v2</w:t>
+                <w:t xml:space="preserve">hal-04910412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop asynchrony stabilizes food production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Reply to: Crop asynchrony stabilizes food production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tilman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 588 (7837), pp.E13-E13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2965-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2966-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910460v1</w:t>
+                <w:t xml:space="preserve">hal-04960591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brighter future: complementary goals of diversity and multifunctionality to build resilient agricultural landscapes</w:t>
+                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Frei</w:t>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cibele Queiroz</w:t>
+                <w:t xml:space="preserve">Aristeidis Koutroulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Becky Chaplin-Kramer</w:t>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Andersson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Renard</w:t>
+                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100407⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910532v1</w:t>
+                <w:t xml:space="preserve">hal-03024459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A brighter future: complementary goals of diversity and multifunctionality to build resilient agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristeidis Koutroulis</w:t>
+                <w:t xml:space="preserve">Barbara Frei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Samaniego</w:t>
+                <w:t xml:space="preserve">Cibele Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
+                <w:t xml:space="preserve">Becky Chaplin-Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Volaire</w:t>
+                <w:t xml:space="preserve">Erik Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.100407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024459v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: Crop asynchrony stabilizes food production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Crop asynchrony stabilizes food production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tilman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 588 (7837), pp.E13-E13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2966-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2965-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960591v1</w:t>
+                <w:t xml:space="preserve">hal-04910460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National food production stabilized by crop diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tilman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 571 (7764), pp.257-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4417,51 +4417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new convergent approach to α-branched alkynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4566,51 +4566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative studies of earth-mound landscapes of natural and cultural origin show why ecology needs archaeology and vice versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4668,459 +4668,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session 2.5.2. Agrobiodiversity: multiple-values and local knowledge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Olive cultivation in the face of global change: Insights from Moroccan farmers in the Ouezzane province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Benouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the International Society of Ethnobiology: "Biodiversity and Cultural Landscapes: Scientific, Indigenous and Local Perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISE, May 2024, Marrakech, Morocco</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2024, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.17968.78082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859392v1</w:t>
+                <w:t xml:space="preserve">hal-04660644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive cultivation in the face of global change: Insights from Moroccan farmers in the Ouezzane province</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Session 2.5.2. Agrobiodiversity: multiple-values and local knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the International Society of Ethnobiology: "Biodiversity and Cultural Landscapes: Scientific, Indigenous and Local Perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Marrakech, Morocco. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, ISE, May 2024, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.17968.78082⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04660644v1</w:t>
+                <w:t xml:space="preserve">hal-04859392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surales (Colombia), sartenejales (Bolivia) y paisajes similares de montículos de tierra: ¿qué son y cómo se forman?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The giant wetland worms of South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Aramayo</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire hebdomadaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museo de Historia Natural Noel Kempff Mercado, Jul 2023, Santa Cruz de la Sierra, Bolivia</w:t>
+              <w:t xml:space="preserve">Worms of the World Virtual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biological Recording Company, Mar 2023, Uxbridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958809v1</w:t>
+                <w:t xml:space="preserve">hal-04266672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The giant wetland worms of South America</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Surales (Colombia), sartenejales (Bolivia) y paisajes similares de montículos de tierra: ¿qué son y cómo se forman?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsais Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Aramayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Aramayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worms of the World Virtual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biological Recording Company, Mar 2023, Uxbridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museo de Historia Natural Noel Kempff Mercado, Jul 2023, Santa Cruz de la Sierra, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266672v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-year Assessment of a Land Surface Model: Impact of the Uncertainty on Soil Parameters on the Evapotranpiration of a Mediterranean Crop Site.</w:t>
               </w:r>
@@ -5244,51 +5244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approaches to pre-Columbian raised-field agriculture: ecology of seasonally flooded savannas, and living raised fields in Africa, as windows on the past and the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zangerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5388,51 +5388,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semer la biodiversité, Récolter la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université de Montpellier, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5482,64 +5482,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oléiculture du Nord du Maroc face aux changements environnementaux : quelles stratégies d'adaptation pour quels territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5759,90 +5759,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literature review on values articulated in agrobiodiversity management: the multiple values of crop biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becky Chaplin-Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unai Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5922,51 +5922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiple roles of soil animals in the interpretation of archaeological soils and sediments in lowland tropical South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6329,51 +6329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture sur champs surélevés dans les savanes inondables comme ingénierie écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisse Durécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6610,51 +6610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguiar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Liberal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cantos-Villar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Puertas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doncieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rignault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16152-300320" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395601v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Elias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Majdalani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178990" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Demongeot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Iain Macdonald" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10718-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mattalia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Ferrara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10751-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cardenas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porcuna-Ferrer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf390" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillerminet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10725-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04689537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcalvay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor-Toneu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lukawiecki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Moola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10653" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney Isaac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Lin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Macdonald" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00971-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hmimsa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10617" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W Brooker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hawes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro P M Iannetta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J Karley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtad015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aby Ciss&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou N Sall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakmi Gie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbane Peasant Groupement" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.12.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin C Betley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sigouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pua&#8217;ala Pascua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha H Cheng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10293" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Isbell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin&#8208;sheng He" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bullock" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2536" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13645" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claessen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01545-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284046v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Noack" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acc2d6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C&#225;mara-Leret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Halpern" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey O&#8217;hara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2217303120" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Menesch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Godde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Venables" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Richardson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-02021-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931664v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Prudham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.5557" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03833716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pironon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin K. Khoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.1542" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910412v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tilman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.06.082" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906792v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84272-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269014v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Benyei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2021.01.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2965-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Frei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cibele Queiroz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100407" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960591v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2966-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1316-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. E. Mitchell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gonzalez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Lechowicz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine M. Rhemtulla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-07927-200415" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349560v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#234;tre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ETHNOECOLOGIE.741" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Iriarte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Glaser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jago Jonathan Birk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908925107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845799v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watling" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wainwright" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.06.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ124KC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00954845v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rezaei" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Z. Zard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-32956" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265266v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Aramayo-Bejarano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Elena Suarez Jimenez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859392v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660644v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lafont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benouar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Durand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17968.78082" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsais Blatrix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Aramayo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aramayo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266672v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336758v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988091v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zangerl&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisay Lorena Adame Montoya" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05395983v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168806v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amrani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Fegrouche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109492v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Pascual" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013003v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Methods-in-Historical-Ecology-Insights-from-Amazonia/Odonne-Molino/p/book/9780367182212" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175-17" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02010820v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ball" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cardille" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dancose" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902064v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iriarte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Glaser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Dur&#233;cu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Solibi&#233;da" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mattalia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Ferrara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10751-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doncieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Demongeot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Iain Macdonald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10718-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cardenas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porcuna-Ferrer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf390" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillerminet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10725-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04689537v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcalvay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor-Toneu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lukawiecki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Moola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10653" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395601v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Elias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Majdalani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178990" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rignault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16152-300320" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguiar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Liberal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cantos-Villar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Puertas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney Isaac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Lin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Macdonald" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00971-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hmimsa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10617" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin C Betley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sigouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pua&#8217;ala Pascua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha H Cheng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10293" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Isbell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin&#8208;sheng He" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bullock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2536" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13645" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claessen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01545-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W Brooker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hawes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro P M Iannetta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J Karley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtad015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286960v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aby Ciss&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou N Sall" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakmi Gie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbane Peasant Groupement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.12.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284046v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Noack" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acc2d6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284307v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Menesch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Godde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Venables" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Richardson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-02021-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285381v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C&#225;mara-Leret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Halpern" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey O&#8217;hara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2217303120" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931664v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Prudham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.5557" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03833716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pironon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin K. Khoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.1542" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269014v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Benyei" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2021.01.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906792v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84272-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910412v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tilman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.06.082" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960591v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2966-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910532v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Frei" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cibele Queiroz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100407" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2965-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1316-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. E. Mitchell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gonzalez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Lechowicz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine M. Rhemtulla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-07927-200415" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349560v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#234;tre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ETHNOECOLOGIE.741" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Iriarte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Glaser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jago Jonathan Birk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908925107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845799v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watling" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wainwright" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.06.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ124KC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00954845v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rezaei" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Z. Zard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2002-32956" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265266v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Aramayo-Bejarano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Elena Suarez Jimenez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660644v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lafont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benouar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17968.78082" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859392v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266672v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958809v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsais Blatrix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Aramayo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aramayo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336758v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988091v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zangerl&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisay Lorena Adame Montoya" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05395983v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168806v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amrani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Fegrouche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109492v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Pascual" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013003v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Methods-in-Historical-Ecology-Insights-from-Amazonia/Odonne-Molino/p/book/9780367182212" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175-17" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02010820v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ball" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cardille" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dancose" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902064v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iriarte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Glaser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Dur&#233;cu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Solibi&#233;da" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>