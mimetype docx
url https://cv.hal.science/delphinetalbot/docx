--- v0 (2026-03-12)
+++ v1 (2026-04-03)
@@ -516,1063 +516,1063 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du blanc de l'aveuglement et de l'immersion aux rituels du faire de la matière blanche : ethno-poïétique du Japon, autour de pratiques féminines chamaniques et artistiques</w:t>
+                <w:t xml:space="preserve">Ethno-poïetics: Making things from field works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design(s) Blanc(s) L'invention de la couleur</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">In situ design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delphine Talbot; Université de Toulouse 2, Mar 2023, Montauban, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478086v1</w:t>
+                <w:t xml:space="preserve">hal-05482806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritualiser le chaos ou faire avec le hasard : matériaux de l’invention</w:t>
+                <w:t xml:space="preserve">Fais un Witch! Celle qui sait les simples médecines, prédit les coloris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les jeux de l'art et du chaos</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02477980v1</w:t>
+              <w:t xml:space="preserve">Design.s Vert.s : Vert Magique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucie Ling et Xavière Ollier; Université de Toulouse 2, Mar 2019, Montauban, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloured Identity and Fashion Trends: a Natural Revival</w:t>
+                <w:t xml:space="preserve">Ethno-poïétique et design tinctorial : Noirs. De l’observation de pratiques (traduire, noter), de l’expérience (comprendre, expérimenter, teindre) et de la collecte (classer, nommer) à la conception d’une collection tinctoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM / WORKSHOP ON NATURAL DYES ATELIER-SYMPOSIUM INTERNATIONAL SUR LES TEINTURES NATURELLES SIMPOSIO–TALLER INTERNACIONAL SOBRE TINTES NATURALES (Hyderabad, India / Inde / Índia – 5-12 November / novembre / noviembre 2006)</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Noir(s) : Po(ï)étiques chromatiques et designs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elodie Bécheras, Céline Caumon; Université de Toulouse 2, Mar 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05482812v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design couleur : entre pratiques d’atelier et prospective, création-recherche et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA COULEUR : Méthodes, pratiques, outils et objets scientifiques en dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R E G A R D S C R O I S É S : Ateliers doctoraux interdisciplinaires 2014-2015 coordonnés par les membres IUF de l’Université de Toulouse : Séance 4., Mar 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pastel et la teinture à Toulouse : Pays de Cocagne...pratiques, cultures et aujourd'hui la question de l'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les couleurs de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Duhem, Oct 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, innovation et agro-alimentaire : traditions innovantes, des expériences à vivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand l’agroalimentaire se nourrit de design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Midi-Pyrénées Innovation, Sep 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des couleurs végétales (éco-design et design sensoriel) pour l'impulsion de nouvelles gammes de couleurs pour L'Oréal Cosmétiques et Maquillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche &amp; Innovation en couleur et matières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Oréal, Centre de Recherche Scientifique (Physique / Chimie / Couleur), Feb 2011, Chevilly-Larue, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eco-conception et couleurs végétales : de nouvelles idées pour la création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Dyes : été 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bureau de Style Trend Union, Sep 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color and care design</w:t>
+                <w:t xml:space="preserve">Du blanc de l'aveuglement et de l'immersion aux rituels du faire de la matière blanche : ethno-poïétique du Japon, autour de pratiques féminines chamaniques et artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHS Acta Horticulturae 1361: XXXI International Horticultural Congress (IHC2022): International Symposium on Natural Colorants from Plants</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">hal-04252043v1</w:t>
+              <w:t xml:space="preserve">Design(s) Blanc(s) L'invention de la couleur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Logiques sociales, 9782140203763</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color design research and developments with vegetable dyes</w:t>
+                <w:t xml:space="preserve">Ritualiser le chaos ou faire avec le hasard : matériaux de l’invention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIC 2020, Interim Meeting: Natural Colours - Digital Colours</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04252502v1</w:t>
+              <w:t xml:space="preserve">Les jeux de l'art et du chaos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME; InterCommunications, pp.67-80, 2012, Arts, rites et théâtralité, 978-2-8066-0211-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coloured Identity and Fashion Trends: a Natural Revival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dr Dominique Cardon; UNESCO; The Craft Council of India. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM / WORKSHOP ON NATURAL DYES ATELIER-SYMPOSIUM INTERNATIONAL SUR LES TEINTURES NATURELLES SIMPOSIO–TALLER INTERNACIONAL SOBRE TINTES NATURALES (Hyderabad, India / Inde / Índia – 5-12 November / novembre / noviembre 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-29, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethno-poïetics: Making things from field works</w:t>
+                <w:t xml:space="preserve">Color and care design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In situ design</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05482806v1</w:t>
+              <w:t xml:space="preserve">ISHS Acta Horticulturae 1361: XXXI International Horticultural Congress (IHC2022): International Symposium on Natural Colorants from Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Angers (France), France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1361, pp.195-202, 2023, 0567-7572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1361.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fais un Witch! Celle qui sait les simples médecines, prédit les coloris</w:t>
+                <w:t xml:space="preserve">Color design research and developments with vegetable dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design.s Vert.s : Vert Magique</w:t>
-[...381 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">AIC 2020, Interim Meeting: Natural Colours - Digital Colours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Avignon, France. pp.aic2020.org / ID131, 2021, 987-0-6484724-2-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-05482798v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1751,51 +1751,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D267C520"/>
+    <w:nsid w:val="82F1AEAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1982,51 +1982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphinetalbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7974-8212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615990v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Talbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680068v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mardirossian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.019.0100" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisella Pacheco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02478086v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/design-s-blanc-s/1634" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02477980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05482812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1361.23" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05482806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05482817v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05482762v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05482730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05482768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05482750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05482782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05482798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04491092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphinetalbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7974-8212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615990v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Talbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680068v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mardirossian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.019.0100" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisella Pacheco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05482806v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05482817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05482762v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05482730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05482750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05482768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05482782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05482798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02478086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/design-s-blanc-s/1634" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02477980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05482812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1361.23" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04491092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>