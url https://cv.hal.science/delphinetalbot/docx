--- v1 (2026-04-03)
+++ v2 (2026-05-02)
@@ -1751,51 +1751,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82F1AEAA"/>
+    <w:nsid w:val="3F16C5A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>