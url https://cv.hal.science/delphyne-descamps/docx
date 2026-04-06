--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -186,735 +186,735 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune dysregulation through longitudinal lymphocyte trajectories and their clinical determinants in hospitalized COVID-19 patients</w:t>
+                <w:t xml:space="preserve">Review: in vitro and ex vivo models advancing the study of host-microbiota interactions across organ systems in farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Pedro Cidade</w:t>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Silvio Taccone</w:t>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Felipe Reyes</w:t>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Merson</w:t>
+                <w:t xml:space="preserve">Myriam M.L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.101810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40635-026-00864-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501498v1</w:t>
+                <w:t xml:space="preserve">hal-05574126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major role of dolutegravir in the emergence of the S147G integrase resistance mutation</w:t>
+                <w:t xml:space="preserve">Immune dysregulation through longitudinal lymphocyte trajectories and their clinical determinants in hospitalized COVID-19 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Wirden</w:t>
+                <w:t xml:space="preserve">José Pedro Cidade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma Abdi</w:t>
+                <w:t xml:space="preserve">Fabio Silvio Taccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidonie Lambert-Niclot</w:t>
+                <w:t xml:space="preserve">Luis Felipe Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Chaix</w:t>
+                <w:t xml:space="preserve">Laura Merson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de Monte</w:t>
+                <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80 (3), pp.692-696. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkae457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40635-026-00864-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523483v1</w:t>
+                <w:t xml:space="preserve">hal-05501498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temporary suspension of chronic immunosuppressive drugs on day-90 mortality and ICU-acquired infections among critically Ill patients with solid organ transplant: a retrospective multicenter study</w:t>
+                <w:t xml:space="preserve">Major role of dolutegravir in the emergence of the S147G integrase resistance mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bay</w:t>
+                <w:t xml:space="preserve">Marc Wirden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Audureau</w:t>
+                <w:t xml:space="preserve">Basma Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Fourati</w:t>
+                <w:t xml:space="preserve">Sidonie Lambert-Niclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas de Prost</w:t>
+                <w:t xml:space="preserve">Marie-Laure Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Préau</w:t>
+                <w:t xml:space="preserve">Anne de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51 (8), pp.1442-1452. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (3), pp.692-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-025-08024-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkae457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500229v1</w:t>
+                <w:t xml:space="preserve">hal-05523483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between hospital structure, infection control and incidence of hospital-acquired viral respiratory infections: a 10-year surveillance study</w:t>
+                <w:t xml:space="preserve">Effect of temporary suspension of chronic immunosuppressive drugs on day-90 mortality and ICU-acquired infections among critically Ill patients with solid organ transplant: a retrospective multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costa Salachas</w:t>
+                <w:t xml:space="preserve">Pierre Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
+                <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skerdi Haviari</w:t>
+                <w:t xml:space="preserve">Slim Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Valdes</w:t>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mackiewicz</w:t>
+                <w:t xml:space="preserve">Sébastien Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (8), pp.1442-1452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13756-025-01543-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-025-08024-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120328v1</w:t>
+                <w:t xml:space="preserve">hal-05500229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual interaction between RSV NS1 and MED25 ACID domain reshapes antiviral responses</w:t>
+                <w:t xml:space="preserve">Associations between hospital structure, infection control and incidence of hospital-acquired viral respiratory infections: a 10-year surveillance study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Ait Mouhoub</w:t>
+                <w:t xml:space="preserve">Costa Salachas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiawei Dong</w:t>
+                <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Noiray</w:t>
+                <w:t xml:space="preserve">Skerdi Haviari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenna Fix</w:t>
+                <w:t xml:space="preserve">Audrey Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepanka Nedvedova</w:t>
+                <w:t xml:space="preserve">Vincent Mackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (9), pp.e1012930. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13756-025-01543-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265108v1</w:t>
+                <w:t xml:space="preserve">hal-05120328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preconditioning donors with corticosteroids improves early lung graft immunity</w:t>
               </w:r>
@@ -1028,5383 +1028,5517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IL-4/13-induced production of M2 chemokines by human lung macrophages is enhanced by adenosine and PGE2</w:t>
+                <w:t xml:space="preserve">A dual interaction between RSV NS1 and MED25 ACID domain reshapes antiviral responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Brollo</w:t>
+                <w:t xml:space="preserve">Célia Ait Mouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Salvator</w:t>
+                <w:t xml:space="preserve">Jiawei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Grassin-Delyle</w:t>
+                <w:t xml:space="preserve">Magali Noiray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Glorion</w:t>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+                <w:t xml:space="preserve">Stepanka Nedvedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Immunopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128, pp.111557. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (9), pp.e1012930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intimp.2024.111557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462571v1</w:t>
+                <w:t xml:space="preserve">hal-05265108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 Omicron sublineage JN.1 in critically ill COVID-19 patients: a prospective, multicenter cohort study in France, November 2022 to January 2024</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The IL-4/13-induced production of M2 chemokines by human lung macrophages is enhanced by adenosine and PGE2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guillon</w:t>
+                <w:t xml:space="preserve">Marion Brollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Handala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Préau</w:t>
+                <w:t xml:space="preserve">Hélène Salvator</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Grassin-Delyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Glorion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-024-01319-w⟩</w:t>
+              <w:t xml:space="preserve">International Immunopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128, pp.111557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intimp.2024.111557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500287v1</w:t>
+                <w:t xml:space="preserve">hal-04462571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Isolate of Streptococcus mitis Displayed In Vitro Antimicrobial Activity and Deleterious Effect in a Preclinical Model of Lung Infection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 Omicron sublineage JN.1 in critically ill COVID-19 patients: a prospective, multicenter cohort study in France, November 2022 to January 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+                <w:t xml:space="preserve">Étienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Handala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15020263⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-024-01319-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943007v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes alternatives in vitro pour l'étude des interactions hôte-pathogène du poumon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+                <w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 Omicron variants BA.2, BA.5 and BQ.1.1 in critically ill patients with COVID-19: a prospective, multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Erny</w:t>
+                <w:t xml:space="preserve">Sebastien Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chottin</w:t>
+                <w:t xml:space="preserve">Raphael Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Drajac</w:t>
+                <w:t xml:space="preserve">Aurélie Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (2), pp.7574. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40635-023-00536-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171731v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 Omicron variants BA.2, BA.5 and BQ.1.1 in critically ill patients with COVID-19: a prospective, multicenter cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Isolate of Streptococcus mitis Displayed In Vitro Antimicrobial Activity and Deleterious Effect in a Preclinical Model of Lung Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Audureau</w:t>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Préau</w:t>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Favory</w:t>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guigon</w:t>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40635-023-00536-0⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp. 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15020263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190806v1</w:t>
+                <w:t xml:space="preserve">hal-03943007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La muqueuse pulmonaire en période périnatale : un monde à comprendre pour lutter contre la sensibilité du jeune à la bronchiolite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Méthodes alternatives in vitro pour l'étude des interactions hôte-pathogène du poumon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Erny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sabine Riffault</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.01.012⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.7574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625844v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbiota plays a critical role in the reactivity of lung immune components to innate ligands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">La muqueuse pulmonaire en période périnatale : un monde à comprendre pour lutter contre la sensibilité du jeune à la bronchiolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202002338R⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.104-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169721v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poumon est sensible aux effets locaux et à distance des microbiotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot Mathieu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (4), pp. 242-252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of IFN-I responses by the aminopeptidase IRAP in neonatal C57BL/6 alveolar macrophages during RSV infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ferret</w:t>
+                <w:t xml:space="preserve">Mycobacterial infection of precision-cut lung slices reveals type 1 interferon pathway is locally induced by Mycobacterium bovis but not M. tuberculosis in a cattle breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria L Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41385-021-00402-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.696525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244474v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterial infection of precision-cut lung slices reveals type 1 interferon pathway is locally induced by Mycobacterium bovis but not M. tuberculosis in a cattle breed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria L Boschiroli</w:t>
+                <w:t xml:space="preserve">Control of IFN-I responses by the aminopeptidase IRAP in neonatal C57BL/6 alveolar macrophages during RSV infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.696525⟩</w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.949-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41385-021-00402-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313514v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-Enriched Anti-RSV Immunoglobulins Nasally Administered: A Promising Approach for Respiratory Syncytial Virus Prophylaxis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Chottin</w:t>
+                <w:t xml:space="preserve">The microbiota plays a critical role in the reactivity of lung immune components to innate ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphnée Laubreton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ferret</w:t>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.683902⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202002338R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287358v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion of TAX1BP1 amplifies innate immune responses during respiratory syncytial virus infection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyper-Enriched Anti-RSV Immunoglobulins Nasally Administered: A Promising Approach for Respiratory Syncytial Virus Prophylaxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Madrières</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jenna Fix</w:t>
+                <w:t xml:space="preserve">Emilie Jacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nogre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00912-21⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.683902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.683902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341825v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Look at RSV Infection: Tissue Clearing and 3D Imaging of the Entire Mouse Lung at Cellular Resolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Depletion of TAX1BP1 amplifies innate immune responses during respiratory syncytial virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t>
+                <w:t xml:space="preserve">Andressa Peres de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Eléouët</w:t>
+                <w:t xml:space="preserve">Lorène Gonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Madrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13020201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (22), pp.e0091221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00912-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159667v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory B lymphocytes colonize the respiratory tract of neonatal mice and modulate immune responses of alveolar macrophages to RSV infection in IL-10-dependant manner</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">New Look at RSV Infection: Tissue Clearing and 3D Imaging of the Entire Mouse Lung at Cellular Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Frétaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Laubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Eléouët</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Lo-Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (8), pp.822. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12080822⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13020201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938422v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo protein design enables the precise induction of RSV-neutralizing antibodies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Respiratory syncytial virus tropism for olfactory sensory neurons in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes T. Cramer</w:t>
+                <w:t xml:space="preserve">Bertrand Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolin Wen</w:t>
+                <w:t xml:space="preserve">Maxence Fretaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Saint‐albin Deliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aay5051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.14936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677103v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Insulin Regulated Aminopeptidase in Endocytic Trafficking and Receptor Signaling in Immune Cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Regulatory B lymphocytes colonize the respiratory tract of neonatal mice and modulate immune responses of alveolar macrophages to RSV infection in IL-10-dependant manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Riffault</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Eléouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anne Rameix-Welti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lo-Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12080822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2020.583556⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02972353v1</w:t>
+                <w:t xml:space="preserve">hal-02938422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory syncytial virus tropism for olfactory sensory neurons in mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Saint‐albin Deliot</w:t>
+                <w:t xml:space="preserve">The Role of Insulin Regulated Aminopeptidase in Endocytic Trafficking and Receptor Signaling in Immune Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Galloux</w:t>
+                <w:t xml:space="preserve">Irini Evnouchidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Sedano</w:t>
+                <w:t xml:space="preserve">Vivien Caillens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jnc.14936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2020.583556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02899462v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Innovative Therapeutic and Vaccine Approaches Against Respiratory Pathogens</w:t>
+                <w:t xml:space="preserve">De novo protein design enables the precise induction of RSV-neutralizing antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Calzas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+                <w:t xml:space="preserve">Fabian Sesterhenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chignard</w:t>
+                <w:t xml:space="preserve">Che Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chevalier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaume Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes T. Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02960⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368 (6492), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aay5051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943195v1</w:t>
+                <w:t xml:space="preserve">hal-02677103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting subdominant neutralizing antibody responses with a computationally designed epitope-focused immunogen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Innovative Therapeutic and Vaccine Approaches Against Respiratory Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Calzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000164⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02138858v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine Alveolar Macrophage-like cells are pro-inflammatory Pulmonary Intravascular Macrophages that produce large titers of Porcine Reproductive and Respiratory Syndrome Virus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+                <w:t xml:space="preserve">Boosting subdominant neutralizing antibody responses with a computationally designed epitope-focused immunogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Sesterhenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Crisci</w:t>
+                <w:t xml:space="preserve">Sabrina S Vollers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Csepregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Che Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28234-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2), pp.e3000164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623426v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02138858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradigms of lung microbiota functions in health and disease, particularly, in asthma</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porcine Alveolar Macrophage-like cells are pro-inflammatory Pulmonary Intravascular Macrophages that produce large titers of Porcine Reproductive and Respiratory Syndrome Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+                <w:t xml:space="preserve">Elise Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Renson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01168⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.28234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28234-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02627730v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary susceptibility of neonates to respiratory syncytial virus infection: a problem of innate immunity?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Paradigms of lung microbiota functions in health and disease, particularly, in asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unai Escribano-Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/8734504⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628884v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSV N-nanorings fused to palivizumab-targeted neutralizing epitope as a nanoparticle RSV vaccine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Pulmonary susceptibility of neonates to respiratory syncytial virus infection: a problem of innate immunity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/8734504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2016.08.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02628338v1</w:t>
+                <w:t xml:space="preserve">hal-02628884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRAP+ endosomes restrict TLR9 activation and signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Babdor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimé Cézaire Adiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Tohmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Maschalidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (5), pp.509-518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ni.3711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRAP+ endosomes restrict TLR9 activation and signaling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">RSV N-nanorings fused to palivizumab-targeted neutralizing epitope as a nanoparticle RSV vaccine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deloizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophia Maschalidi</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Rameix Welti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna J. Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ni.3711⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.411-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2016.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01674784v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria isolated from lung modulate asthma susceptibility in mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">IRAP+ endosomes restrict TLR9 activation and signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Babdor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adiko Assi Aimé Cézaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Tohmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Maschalidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.181⟩</w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (5), pp.509-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ni.3711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595509v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01674784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flt3 ligand improves the innate response to respiratory syncytial virus and limits lung disease upon RSV reexposure in neonate mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Bacteria isolated from lung modulate asthma susceptibility in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dubuquoy</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Boukadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201545929⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1061-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533877v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive epicutaneous vaccine against Respiratory Syncytial Virus: Preclinical proof of concept</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Flt3 ligand improves the innate response to respiratory syncytial virus and limits lung disease upon RSV reexposure in neonate mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2016.10.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (4), pp.874-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201545929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425790v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophil Elastase Degrades Cystic Fibrosis Transmembrane Conductance Regulator via Calpains and Disables Channel Function In Vitro and In Vivo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Non-invasive epicutaneous vaccine against Respiratory Syncytial Virus: Preclinical proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Guillot</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deloizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dhelft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201205-0875OC⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 243, pp.146-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02448131v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of influenza viruses by Toll-like receptors: major interactions in the control of responses to flu shots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Manoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (5), pp.369 - 378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asparagine endopeptidase controls anti-influenza virus immune responses through TLR7 activation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutrophil Elastase Degrades Cystic Fibrosis Transmembrane Conductance Regulator via Calpains and Disables Channel Function In Vitro and In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">Mathieu Le Gars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando E. Sepulveda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mira Tohmé</w:t>
+                <w:t xml:space="preserve">Delphine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saussereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002841⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 187 (2), pp.170-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201205-0875OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645446v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02448131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">le TLR5: un partenaire crucial pour la phagocytose et l'élimination de Pseudomonas aeruginosa par les macrophages alvéolaires impliquant l'IL-1b et l'aspragine endopeptidase</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asparagine endopeptidase controls anti-influenza virus immune responses through TLR7 activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Maschalidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe Hässler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando E. Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Tohmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFI Actualités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606733v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza A induces the major secreted airway mucin MUC5AC in a protease–EGFR–extracellular regulated kinase–Sp1–dependent pathway</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">le TLR5: un partenaire crucial pour la phagocytose et l'élimination de Pseudomonas aeruginosa par les macrophages alvéolaires impliquant l'IL-1b et l'aspragine endopeptidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFI Actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 126, pp.10-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647480v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toll-like receptor 5 (TLR5), IL-1β secretion, and asparagine endopeptidase are critical factors for alveolar macrophage phagocytosis and bacterial killing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Influenza A induces the major secreted airway mucin MUC5AC in a protease–EGFR–extracellular regulated kinase–Sp1–dependent pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Garcia-Verdugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pothlichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Khazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maschalidi Sophia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1108464109⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (2), pp.149-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2011-0405OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00667246v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of host immune and cell death responses associated with the influenza A virus PB1-F2 protein.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+                <w:t xml:space="preserve">Toll-like receptor 5 (TLR5), IL-1β secretion, and asparagine endopeptidase are critical factors for alveolar macrophage phagocytosis and bacterial killing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Leymarie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+                <w:t xml:space="preserve">Le Gars Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+                <w:t xml:space="preserve">Viviane Balloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno da Costa</w:t>
+                <w:t xml:space="preserve">Barbier Diane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maschalidi Sophia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002202⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (5), pp.1619-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1108464109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684735v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00667246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying the Protease, Antiprotease Pattern by Elafin Overexpression Protects Mice From Colitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic analysis of host immune and cell death responses associated with the influenza A virus PB1-F2 protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Magne*</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Rolland</w:t>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Squarzoni-Dale</w:t>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2010.12.050⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (8), pp.e1002202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00552947v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-articular electrotransfer of mouse soluble tumour necrosis factor receptor in a murine model of rheumatoid arthritis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modifying the Protease, Antiprotease Pattern by Elafin Overexpression Protects Mice From Colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Thiolat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Jean-Paul Motta*</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magne*</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Benihoud</w:t>
+                <w:t xml:space="preserve">Corinne Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Squarzoni-Dale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgm.1482⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 140 (4), pp.1272-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2010.12.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01601876v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00552947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung protease/anti-protease network and modulation of mucus production and surfactant activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Intra-articular electrotransfer of mouse soluble tumour necrosis factor receptor in a murine model of rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Thiolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lemeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benihoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.05.010⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.659-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgm.1482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601355v1</w:t>
+                <w:t xml:space="preserve">hal-01601876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two key challenges for effective adenovirus-mediated liver gene therapy: innate immune responses and hepatocyte-specific transduction.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Lung protease/anti-protease network and modulation of mucus production and surfactant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Garcia-Verdugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Benihoud</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhousseine Touqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sallenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/156652309787909544⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (11), pp.1608-1617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01601628v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution of hexon hypervariable region 5 of adenovirus serotype 5 abrogates blood factor binding and limits gene transfer to liver.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Two key challenges for effective adenovirus-mediated liver gene therapy: innate immune responses and hepatocyte-specific transduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benihoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (2), pp.115-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/156652309787909544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mt.2008.132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00315859v1</w:t>
+                <w:t xml:space="preserve">hal-01601628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Substitution of hexon hypervariable region 5 of adenovirus serotype 5 abrogates blood factor binding and limits gene transfer to liver.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betsy Jullienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Esselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Connault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (8), pp.1474-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mt.2008.132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Respective roles of TNF-alpha and IL-6 in the immune response-elicited by adenovirus-mediated gene transfer in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Benihoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Esselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Jullienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (6), pp.533-544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.gt.3302885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6414,1999 +6548,1999 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perinatal lung mucosa : decoding an immune niche to prevent RSV bronchiolitis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The perinatal lung mucosa : decoding an immune niche to prevent RSV bronchiolitis.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, • Séminaire invité au Département de Biologie de l’Université du Québec à Trois-Rivières (UQTR), Juillet 2025, Jul 2025, Trois-Rivières - QUEBEC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cytokine response to innate stimuli in blood of calves at birth and the occurrence of infectious diarrhoea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Immunological Societies, Sep 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual interaction between RSV NS1 protein and MED25 underlies RSV virulence and interferon antagonism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Ait-Mouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiawei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st congress of the international Union for Pure and Applied Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Kyoto (Japan), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des signatures cytokiniques innées des compartiments pulmonaire et sanguin chez le veau</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signatures cytokiniques innées et compétence immunitaire chez le veau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium du Club d’Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t>
+              <w:t xml:space="preserve">1er séminaire du Club d'Immunologie et de Vaccinologie Vétérinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186480v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures cytokiniques innées et compétence immunitaire chez le veau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparaison des signatures cytokiniques innées des compartiments pulmonaire et sanguin chez le veau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er séminaire du Club d'Immunologie et de Vaccinologie Vétérinaires</w:t>
+              <w:t xml:space="preserve">Symposium du Club d’Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208346v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La muqueuse pulmonaire chez le nouveau-né : un environnement particulier à comprendre pour prévenir des bonchiolites au VRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Workshop de l'AC Viroses REspiratoires - ANRS - Maladies infecieuses émergentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANRS, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la compétence immunitaire innée chez des veaux en période périnatale, en relation avec l’occurence de diarrhées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium du Club d'Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de régions du génome et de gènes candidats associés au niveau de réponse immune innée de veaux Holstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">​26. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2022, Paris, France. pp.187-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulation strategy against Respiratory Syncytial Virus infection by using lung primo-colonizing bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International RSV Symposium (RSV2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulation de la sensibilité néonatale au VRS par des bactéries primo-colonisatrices du poumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions du microbiote pulmonaire dans l'asthme : vers une approche thérapeutique basée sur l'utilisation des bactéries primo-colonisatrices du poumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrès de Pneumologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota educates innate immune response to Toll-like receptors ligands and RSV infection in lung</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Drajac</w:t>
+                <w:t xml:space="preserve">Bacteria isolated from lung as biotherapeutics in asthma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Palomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre David-Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international congress ERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Respiratory Society, Oct 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">, European Respiratory Society, Sep 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295177v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria isolated from lung as biotherapeutics in asthma.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Microbiota educates innate immune response to Toll-like receptors ligands and RSV infection in lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international congress ERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Respiratory Society, Sep 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">, European Respiratory Society, Oct 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295043v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinicalevaluation of anovel non-Invasive epicutaneous vaccine against respiratory syncytial virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deloizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Dhelft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American-Academy-of-Allergy-Asthma-and-Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Atlanta, Georgia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory syncytial virus targets a fetally developed B cell population with regulatory functions which predicts disease severity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zhivaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. -A Rameix-Welti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Immunology (ICI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Melbourne, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the development of the lung microbiota on neonatal immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical Evaluation of a Novel Epicutaneous Vaccine against Respiratory Syncytial Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deloizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Renouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Processing Tomato Congress "Tomato Processing &amp; Emerging Markets" and the 12. International Symposium on the Processing Tomato</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lung neonatal responses to respiratory syncytial virus reveal deficiencies in dendritic cells and type I interferon in a mouse model of airway enhanced disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan S. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Word Immune Regulation Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8416,1590 +8550,1590 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual binding of RSV NS1 to both TAD-binding faces of MED25 contributes to RSV virulence and interferon antagonism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiawei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Ait-Mouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European South Atlantic Biophysics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the ingestion of titanium dioxide nanoparticles via breast milk on the respiratory health of young rabbits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneline Dubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de recherche respiratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures immuno-metabolomiques des cellules immunitaires innées bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Baillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Club d’Immunologie et Vaccinologie Vétérinaire (CIVVet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunostimulation of bovine neonate immune cells : metabolomic and transcriptomic responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS SA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota impacts the susceptibility of the airway inflammatory responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche respiratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulation de la sensibilité néonatale au Virus Respiratoire Syncytial: Vers une approche thérapeutique basée sur des bactéries primo-colonisatrices du poumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Laubreton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaincre la mucoviscidose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04172975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BACTERIA ISOLATED FROM LUNG AS BIOTHERAPEUTICS IN ASTHMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre David-Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international congress ERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMA 2 Imaging Plateform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Biacchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aviesan, Symposium “Translational research on diabetic cardiomyopathy”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota impacts the susceptibility of the airway inflammatory responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of nonatal type I interferon responses by IRAP upon RSV infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Saveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRAP 2017, 3rd international symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung neonatal responses to respiratory syncytial virus reveal deficiencies in dendritic cells and type I interferon in a mouse model of airway enhanced disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Impact of the development of the pulmonary microbiota on neonatal immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bauducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium on Dendritic Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Tours, France. 2014</w:t>
+              <w:t xml:space="preserve">8. Word Immune Regulation Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Davos, Switzerland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739158v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the development of the pulmonary microbiota on neonatal immunity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Lung neonatal responses to respiratory syncytial virus reveal deficiencies in dendritic cells and type I interferon in a mouse model of airway enhanced disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Word Immune Regulation Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Davos, Switzerland. 2014</w:t>
+              <w:t xml:space="preserve">13. International Symposium on Dendritic Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Tours, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742629v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the development of the pulmonary microbiota on neonatal immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgreenSkills Annual Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Louvain, Belgium. 87 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10009,137 +10143,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas aeruginosas: a model of pathogen with multiple virulence factors for the study of innate immune defense in lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sallenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial Pathogens: Virulence mechanims, dignosis and management.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nova Science Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 187 p., 2012, 978-1-62081-887-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10149,156 +10283,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La muqueuse pulmonaire en période périnatale : un monde à comprendre pour lutter contre la sensibilité du jeune à la bronchiolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.104-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10308,209 +10442,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of Lung Grafts to Warm Ischemia: Assessment by Ex Vivo Perfusion using Functional and Molecular Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Premachandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mimbimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV2 infection in whole lung primarily targets macrophages that display subset-specific responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10522,51 +10656,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10576,105 +10710,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la muqueuse pulmonaire et des réponses immunitaires innées associées à l'infection au début de la vie par le Virus Respiratoire Syncytial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris-Saclay, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04208294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId333"/>
+      <w:footerReference w:type="default" r:id="rId339"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10742,51 +10876,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C79A454"/>
+    <w:nsid w:val="3A1B9217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10973,51 +11107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphyne-descamps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4883-6910" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120011182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/3549867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05523483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wirden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lambert-Niclot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Monte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae457" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08024-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05120328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Salachas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skerdi Haviari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valdes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mackiewicz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-025-01543-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ait Mouhoub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Dong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012930" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387588v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huriet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1668591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brollo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salvator" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grassin-Delyle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Glorion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2024.111557" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01319-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7574" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Audureau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guigon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-023-00536-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002338R" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.04.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00402-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313514v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coup&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Boschiroli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.696525" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287358v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Laubreton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nogre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.683902" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Peres de Oliveira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Madri&#232;res" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00912-21" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020201" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12080822" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677103v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sesterhenn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bonet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T. Cramer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay5051" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Evnouchidou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Caillens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2020.583556" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899462v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint&#8208;albin Deliot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14936" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calzas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02960" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02138858v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S Vollers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Csepregi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000164" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623426v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28234-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627730v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01168" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628884v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8734504" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix Welti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna J. Fix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2016.08.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103680v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Babdor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; C&#233;zaire Adiko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tohm&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Maschalidi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.3711" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01674784v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiko Assi Aim&#233; C&#233;zaire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.181" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533877v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201545929" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425790v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dhelft" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.10.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448131v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Gars" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saussereau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201205-0875OC" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645786v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Manoury" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645446v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H&#228;ssler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Sepulveda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002841" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606733v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Manoury" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sallenave" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647480v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Barbier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcia-Verdugo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Khazen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2011-0405OC" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00667246v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gars Mathieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Diane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maschalidi Sophia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1108464109" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684735v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002202" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00552947v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta*" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne*" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rolland" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Squarzoni-Dale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2010.12.050" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601876v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denys" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Thiolat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemeiter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benihoud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1482" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MHGQRL0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601355v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.05.010" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9F84D21-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601628v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652309787909544" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315859v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vigant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Jullienne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esselin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2008.132" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605088v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benihoud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esselin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jullienne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302885" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285238v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298008v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770397v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Ait-Mouhoub" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186480v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208346v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208323v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186459v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033238v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303039v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208423v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208331v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295177v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lebreton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295043v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605167v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dhelft" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742028v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhivaki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -A Rameix-Welti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lim" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742693v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Bridonneau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742873v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Renouard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740120v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770403v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276856v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneline Dubard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186688v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Baillou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172281v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208426v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172975v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736096v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208429v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605602v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Saveanu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739158v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742629v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Penel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bauducel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748060v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605349v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=30993" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208434v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218200v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Premachandra" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mimbimi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612462v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gouin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04208294v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphyne-descamps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4883-6910" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120011182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/3549867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05523483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wirden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lambert-Niclot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Monte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae457" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08024-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05120328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Salachas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skerdi Haviari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valdes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mackiewicz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-025-01543-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387588v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huriet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1668591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ait Mouhoub" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Dong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012930" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brollo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salvator" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grassin-Delyle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Glorion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2024.111557" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Audureau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01319-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guigon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-023-00536-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7574" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.04.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313514v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coup&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Boschiroli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.696525" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244474v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00402-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169721v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002338R" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacque" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Laubreton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nogre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.683902" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Peres de Oliveira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Madri&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00912-21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020201" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint&#8208;albin Deliot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14936" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12080822" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972353v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Evnouchidou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Caillens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2020.583556" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677103v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sesterhenn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Yang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bonet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T. Cramer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay5051" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calzas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02960" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02138858v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S Vollers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Csepregi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000164" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28234-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627730v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01168" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628884v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8734504" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103680v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Babdor" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; C&#233;zaire Adiko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tohm&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Maschalidi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.3711" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628338v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix Welti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna J. Fix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2016.08.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01674784v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiko Assi Aim&#233; C&#233;zaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.181" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533877v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201545929" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dhelft" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.10.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Manoury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448131v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Gars" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saussereau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201205-0875OC" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H&#228;ssler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Sepulveda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002841" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606733v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Manoury" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sallenave" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647480v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Barbier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcia-Verdugo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Khazen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2011-0405OC" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00667246v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gars Mathieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Diane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maschalidi Sophia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1108464109" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684735v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002202" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00552947v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta*" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne*" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rolland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Squarzoni-Dale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2010.12.050" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601876v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denys" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Thiolat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemeiter" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benihoud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1482" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MHGQRL0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601355v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.05.010" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9F84D21-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601628v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652309787909544" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315859v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vigant" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Jullienne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esselin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2008.132" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605088v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benihoud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esselin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jullienne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salone" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302885" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285238v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298008v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770397v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Ait-Mouhoub" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208346v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186480v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208323v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186459v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033238v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303039v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208423v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208331v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295043v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295177v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lebreton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605167v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dhelft" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742028v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhivaki" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -A Rameix-Welti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lim" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742693v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Bridonneau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Renouard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740120v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770403v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276856v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneline Dubard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186688v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Baillou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172281v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208426v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172975v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736096v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208429v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605602v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Saveanu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742629v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Penel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bauducel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739158v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748060v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605349v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=30993" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208434v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218200v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Premachandra" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mimbimi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612462v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gouin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04208294v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>