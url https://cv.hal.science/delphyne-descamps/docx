--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -186,333 +186,333 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: in vitro and ex vivo models advancing the study of host-microbiota interactions across organ systems in farm animals</w:t>
+                <w:t xml:space="preserve">Immune dysregulation through longitudinal lymphocyte trajectories and their clinical determinants in hospitalized COVID-19 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Goetz</w:t>
+                <w:t xml:space="preserve">José Pedro Cidade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Payros</w:t>
+                <w:t xml:space="preserve">Fabio Silvio Taccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+                <w:t xml:space="preserve">Luis Felipe Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam M.L. Grundy</w:t>
+                <w:t xml:space="preserve">Laura Merson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
+                <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.101810. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40635-026-00864-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574126v1</w:t>
+                <w:t xml:space="preserve">hal-05501498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune dysregulation through longitudinal lymphocyte trajectories and their clinical determinants in hospitalized COVID-19 patients</w:t>
+                <w:t xml:space="preserve">Review: in vitro and ex vivo models advancing the study of host-microbiota interactions across organ systems in farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Pedro Cidade</w:t>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Silvio Taccone</w:t>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Felipe Reyes</w:t>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Merson</w:t>
+                <w:t xml:space="preserve">Myriam M.L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.101810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40635-026-00864-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501498v1</w:t>
+                <w:t xml:space="preserve">hal-05574126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major role of dolutegravir in the emergence of the S147G integrase resistance mutation</w:t>
               </w:r>
@@ -894,295 +894,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconditioning donors with corticosteroids improves early lung graft immunity</w:t>
+                <w:t xml:space="preserve">A dual interaction between RSV NS1 and MED25 ACID domain reshapes antiviral responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+                <w:t xml:space="preserve">Célia Ait Mouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentina Pascale</w:t>
+                <w:t xml:space="preserve">Jiawei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Magali Noiray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Huriet</w:t>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Estephan</w:t>
+                <w:t xml:space="preserve">Stepanka Nedvedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (9), pp.e1012930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1668591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387588v1</w:t>
+                <w:t xml:space="preserve">hal-05265108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual interaction between RSV NS1 and MED25 ACID domain reshapes antiviral responses</w:t>
+                <w:t xml:space="preserve">Preconditioning donors with corticosteroids improves early lung graft immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Ait Mouhoub</w:t>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiawei Dong</w:t>
+                <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Noiray</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenna Fix</w:t>
+                <w:t xml:space="preserve">Maxime Huriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepanka Nedvedova</w:t>
+                <w:t xml:space="preserve">Jérôme Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (9), pp.e1012930. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1668591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265108v1</w:t>
+                <w:t xml:space="preserve">hal-05387588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IL-4/13-induced production of M2 chemokines by human lung macrophages is enhanced by adenosine and PGE2</w:t>
               </w:r>
@@ -1430,485 +1430,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 Omicron variants BA.2, BA.5 and BQ.1.1 in critically ill patients with COVID-19: a prospective, multicenter cohort study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Isolate of Streptococcus mitis Displayed In Vitro Antimicrobial Activity and Deleterious Effect in a Preclinical Model of Lung Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Préau</w:t>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Favory</w:t>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guigon</w:t>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40635-023-00536-0⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp. 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15020263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190806v1</w:t>
+                <w:t xml:space="preserve">hal-03943007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Isolate of Streptococcus mitis Displayed In Vitro Antimicrobial Activity and Deleterious Effect in a Preclinical Model of Lung Infection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes alternatives in vitro pour l'étude des interactions hôte-pathogène du poumon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+                <w:t xml:space="preserve">Alexandra Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+                <w:t xml:space="preserve">Claire Chottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15020263⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.7574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943007v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes alternatives in vitro pour l'étude des interactions hôte-pathogène du poumon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+                <w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 Omicron variants BA.2, BA.5 and BQ.1.1 in critically ill patients with COVID-19: a prospective, multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Erny</w:t>
+                <w:t xml:space="preserve">Sebastien Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chottin</w:t>
+                <w:t xml:space="preserve">Raphael Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Drajac</w:t>
+                <w:t xml:space="preserve">Aurélie Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (2), pp.7574. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40635-023-00536-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171731v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La muqueuse pulmonaire en période périnatale : un monde à comprendre pour lutter contre la sensibilité du jeune à la bronchiolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1966,697 +1966,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poumon est sensible aux effets locaux et à distance des microbiotes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabine Riffault</w:t>
+                <w:t xml:space="preserve">Hyper-Enriched Anti-RSV Immunoglobulins Nasally Administered: A Promising Approach for Respiratory Syncytial Virus Prophylaxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+                <w:t xml:space="preserve">Claire Chottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nogre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.04.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.683902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.683902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477849v1</w:t>
+                <w:t xml:space="preserve">hal-03287358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterial infection of precision-cut lung slices reveals type 1 interferon pathway is locally induced by Mycobacterium bovis but not M. tuberculosis in a cattle breed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria L Boschiroli</w:t>
+                <w:t xml:space="preserve">Le poumon est sensible aux effets locaux et à distance des microbiotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, 16 p. </w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp. 242-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.696525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313514v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of IFN-I responses by the aminopeptidase IRAP in neonatal C57BL/6 alveolar macrophages during RSV infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mucosal Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (4), pp.949-962. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41385-021-00402-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbiota plays a critical role in the reactivity of lung immune components to innate ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+                <w:t xml:space="preserve">Mycobacterial infection of precision-cut lung slices reveals type 1 interferon pathway is locally induced by Mycobacterium bovis but not M. tuberculosis in a cattle breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria L Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202002338R⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.696525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169721v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-Enriched Anti-RSV Immunoglobulins Nasally Administered: A Promising Approach for Respiratory Syncytial Virus Prophylaxis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ferret</w:t>
+                <w:t xml:space="preserve">The microbiota plays a critical role in the reactivity of lung immune components to innate ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.683902. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.683902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.202002338R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287358v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion of TAX1BP1 amplifies innate immune responses during respiratory syncytial virus infection</w:t>
               </w:r>
@@ -2694,51 +2694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Gonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Madrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 95 (22), pp.e0091221. </w:t>
@@ -2904,567 +2904,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory syncytial virus tropism for olfactory sensory neurons in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulatory B lymphocytes colonize the respiratory tract of neonatal mice and modulate immune responses of alveolar macrophages to RSV infection in IL-10-dependant manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Eléouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bryche</w:t>
+                <w:t xml:space="preserve">Marie Anne Rameix-Welti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Fretaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laura Sedano</w:t>
+                <w:t xml:space="preserve">Richard Lo-Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.14936⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12080822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899462v1</w:t>
+                <w:t xml:space="preserve">hal-02938422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory B lymphocytes colonize the respiratory tract of neonatal mice and modulate immune responses of alveolar macrophages to RSV infection in IL-10-dependant manner</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">The Role of Insulin Regulated Aminopeptidase in Endocytic Trafficking and Receptor Signaling in Immune Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Evnouchidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Caillens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Lo-Man</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12080822⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2020.583556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02938422v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Insulin Regulated Aminopeptidase in Endocytic Trafficking and Receptor Signaling in Immune Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+                <w:t xml:space="preserve">De novo protein design enables the precise induction of RSV-neutralizing antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Sesterhenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Che Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irini Evnouchidou</w:t>
+                <w:t xml:space="preserve">Johannes T. Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Caillens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Riffault</w:t>
+                <w:t xml:space="preserve">Xiaolin Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368 (6492), </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2020.583556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aay5051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02972353v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo protein design enables the precise induction of RSV-neutralizing antibodies</w:t>
+                <w:t xml:space="preserve">Respiratory syncytial virus tropism for olfactory sensory neurons in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Sesterhenn</w:t>
+                <w:t xml:space="preserve">Bertrand Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Che Yang</w:t>
+                <w:t xml:space="preserve">Maxence Fretaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaume Bonet</w:t>
+                <w:t xml:space="preserve">Audrey Saint‐albin Deliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes T. Cramer</w:t>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolin Wen</w:t>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 368 (6492), </w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aay5051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jnc.14936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677103v1</w:t>
+                <w:t xml:space="preserve">hal-02899462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Innovative Therapeutic and Vaccine Approaches Against Respiratory Pathogens</w:t>
               </w:r>
@@ -3567,103 +3567,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting subdominant neutralizing antibody responses with a computationally designed epitope-focused immunogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Sesterhenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina S Vollers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Csepregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Che Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (2), pp.e3000164. </w:t>
@@ -3740,51 +3740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3835,51 +3835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradigms of lung microbiota functions in health and disease, particularly, in asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unai Escribano-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3973,64 +3973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulmonary susceptibility of neonates to respiratory syncytial virus infection: a problem of innate immunity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4088,2457 +4088,2323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRAP+ endosomes restrict TLR9 activation and signaling</w:t>
+                <w:t xml:space="preserve">RSV N-nanorings fused to palivizumab-targeted neutralizing epitope as a nanoparticle RSV vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Babdor</w:t>
+                <w:t xml:space="preserve">Pierre Louis Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deloizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mira Tohmé</w:t>
+                <w:t xml:space="preserve">Marie-Anne Rameix Welti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Maschalidi</w:t>
+                <w:t xml:space="preserve">Jenna J. Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (5), pp.509-518. </w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.411-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ni.3711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2016.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103680v1</w:t>
+                <w:t xml:space="preserve">hal-02628338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSV N-nanorings fused to palivizumab-targeted neutralizing epitope as a nanoparticle RSV vaccine</w:t>
+                <w:t xml:space="preserve">IRAP+ endosomes restrict TLR9 activation and signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Louis Hervé</w:t>
+                <w:t xml:space="preserve">Joël Babdor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Deloizy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+                <w:t xml:space="preserve">Adiko Assi Aimé Cézaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Rameix Welti</w:t>
+                <w:t xml:space="preserve">Mira Tohmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenna J. Fix</w:t>
+                <w:t xml:space="preserve">Sophia Maschalidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (2), pp.411-420. </w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (5), pp.509-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2016.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ni.3711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628338v1</w:t>
+                <w:t xml:space="preserve">inserm-01674784v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRAP+ endosomes restrict TLR9 activation and signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Babdor</w:t>
+                <w:t xml:space="preserve">Bacteria isolated from lung modulate asthma susceptibility in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiko Assi Aimé Cézaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophia Maschalidi</w:t>
+                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Boukadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ni.3711⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1061-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01674784v1</w:t>
+                <w:t xml:space="preserve">hal-01595509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria isolated from lung modulate asthma susceptibility in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Flt3 ligand improves the innate response to respiratory syncytial virus and limits lung disease upon RSV reexposure in neonate mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.181⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (4), pp.874-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201545929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595509v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flt3 ligand improves the innate response to respiratory syncytial virus and limits lung disease upon RSV reexposure in neonate mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Remot</w:t>
+                <w:t xml:space="preserve">Non-invasive epicutaneous vaccine against Respiratory Syncytial Virus: Preclinical proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dubuquoy</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deloizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dhelft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201545929⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 243, pp.146-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533877v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive epicutaneous vaccine against Respiratory Syncytial Virus: Preclinical proof of concept</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Hervé</w:t>
+                <w:t xml:space="preserve">Neutrophil Elastase Degrades Cystic Fibrosis Transmembrane Conductance Regulator via Calpains and Disables Channel Function In Vitro and In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Gars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saussereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2016.10.003⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 187 (2), pp.170-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201205-0875OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425790v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02448131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of influenza viruses by Toll-like receptors: major interactions in the control of responses to flu shots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Manoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (5), pp.369 - 378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophil Elastase Degrades Cystic Fibrosis Transmembrane Conductance Regulator via Calpains and Disables Channel Function In Vitro and In Vivo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">le TLR5: un partenaire crucial pour la phagocytose et l'élimination de Pseudomonas aeruginosa par les macrophages alvéolaires impliquant l'IL-1b et l'aspragine endopeptidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFI Actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 126, pp.10-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02448131v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asparagine endopeptidase controls anti-influenza virus immune responses through TLR7 activation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influenza A induces the major secreted airway mucin MUC5AC in a protease–EGFR–extracellular regulated kinase–Sp1–dependent pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">Diane Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando E. Sepulveda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mira Tohmé</w:t>
+                <w:t xml:space="preserve">Ignacio Garcia-Verdugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pothlichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Khazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002841⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (2), pp.149-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2011-0405OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645446v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">le TLR5: un partenaire crucial pour la phagocytose et l'élimination de Pseudomonas aeruginosa par les macrophages alvéolaires impliquant l'IL-1b et l'aspragine endopeptidase</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asparagine endopeptidase controls anti-influenza virus immune responses through TLR7 activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Maschalidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe Hässler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando E. Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Tohmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFI Actualités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606733v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza A induces the major secreted airway mucin MUC5AC in a protease–EGFR–extracellular regulated kinase–Sp1–dependent pathway</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toll-like receptor 5 (TLR5), IL-1β secretion, and asparagine endopeptidase are critical factors for alveolar macrophage phagocytosis and bacterial killing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gars Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbier Diane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maschalidi Sophia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2011-0405OC⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (5), pp.1619-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1108464109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647480v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00667246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toll-like receptor 5 (TLR5), IL-1β secretion, and asparagine endopeptidase are critical factors for alveolar macrophage phagocytosis and bacterial killing.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maschalidi Sophia</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis of host immune and cell death responses associated with the influenza A virus PB1-F2 protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1108464109⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (8), pp.e1002202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00667246v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of host immune and cell death responses associated with the influenza A virus PB1-F2 protein.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno da Costa</w:t>
+                <w:t xml:space="preserve">Modifying the Protease, Antiprotease Pattern by Elafin Overexpression Protects Mice From Colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta*</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magne*</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Squarzoni-Dale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002202⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 140 (4), pp.1272-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2010.12.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684735v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00552947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying the Protease, Antiprotease Pattern by Elafin Overexpression Protects Mice From Colitis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Magne*</w:t>
+                <w:t xml:space="preserve">Intra-articular electrotransfer of mouse soluble tumour necrosis factor receptor in a murine model of rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Thiolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camila Squarzoni-Dale</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lemeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benihoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2010.12.050⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.659-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgm.1482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00552947v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-articular electrotransfer of mouse soluble tumour necrosis factor receptor in a murine model of rheumatoid arthritis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Allan Thiolat</w:t>
+                <w:t xml:space="preserve">Lung protease/anti-protease network and modulation of mucus production and surfactant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Garcia-Verdugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhousseine Touqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (11), pp.1608-1617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgm.1482⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01601876v1</w:t>
+                <w:t xml:space="preserve">hal-01601355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung protease/anti-protease network and modulation of mucus production and surfactant activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two key challenges for effective adenovirus-mediated liver gene therapy: innate immune responses and hepatocyte-specific transduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Sallenave</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benihoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (2), pp.115-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/156652309787909544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.05.010⟩</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-01601355v1</w:t>
+                <w:t xml:space="preserve">hal-01601628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two key challenges for effective adenovirus-mediated liver gene therapy: innate immune responses and hepatocyte-specific transduction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substitution of hexon hypervariable region 5 of adenovirus serotype 5 abrogates blood factor binding and limits gene transfer to liver.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betsy Jullienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Esselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Connault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/156652309787909544⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (8), pp.1474-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mt.2008.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601628v1</w:t>
+                <w:t xml:space="preserve">hal-00315859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution of hexon hypervariable region 5 of adenovirus serotype 5 abrogates blood factor binding and limits gene transfer to liver.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vigant</w:t>
+                <w:t xml:space="preserve">Respective roles of TNF-alpha and IL-6 in the immune response-elicited by adenovirus-mediated gene transfer in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Benihoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Esselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...106 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Benihoud</w:t>
+                <w:t xml:space="preserve">B Jullienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (6), pp.533-544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.gt.3302885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6548,1686 +6414,1686 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perinatal lung mucosa : decoding an immune niche to prevent RSV bronchiolitis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The perinatal lung mucosa : decoding an immune niche to prevent RSV bronchiolitis.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, • Séminaire invité au Département de Biologie de l’Université du Québec à Trois-Rivières (UQTR), Juillet 2025, Jul 2025, Trois-Rivières - QUEBEC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cytokine response to innate stimuli in blood of calves at birth and the occurrence of infectious diarrhoea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Riffault</w:t>
+                <w:t xml:space="preserve">A dual interaction between RSV NS1 protein and MED25 underlies RSV virulence and interferon antagonism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Ait-Mouhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Immunological Societies, Sep 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">21st congress of the international Union for Pure and Applied Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Kyoto (Japan), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298008v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual interaction between RSV NS1 protein and MED25 underlies RSV virulence and interferon antagonism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Galloux</w:t>
+                <w:t xml:space="preserve">The cytokine response to innate stimuli in blood of calves at birth and the occurrence of infectious diarrhoea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st congress of the international Union for Pure and Applied Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Kyoto (Japan), France</w:t>
+              <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Immunological Societies, Sep 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770397v1</w:t>
+                <w:t xml:space="preserve">hal-05298008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures cytokiniques innées et compétence immunitaire chez le veau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation de la compétence immunitaire innée chez des veaux en période périnatale, en relation avec l’occurence de diarrhées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er séminaire du Club d'Immunologie et de Vaccinologie Vétérinaires</w:t>
+              <w:t xml:space="preserve">Symposium du Club d'Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208346v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des signatures cytokiniques innées des compartiments pulmonaire et sanguin chez le veau</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La muqueuse pulmonaire chez le nouveau-né : un environnement particulier à comprendre pour prévenir des bonchiolites au VRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium du Club d’Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1er Workshop de l'AC Viroses REspiratoires - ANRS - Maladies infecieuses émergentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANRS, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186480v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La muqueuse pulmonaire chez le nouveau-né : un environnement particulier à comprendre pour prévenir des bonchiolites au VRS</w:t>
+                <w:t xml:space="preserve">Signatures cytokiniques innées et compétence immunitaire chez le veau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop de l'AC Viroses REspiratoires - ANRS - Maladies infecieuses émergentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANRS, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">1er séminaire du Club d'Immunologie et de Vaccinologie Vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208323v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la compétence immunitaire innée chez des veaux en période périnatale, en relation avec l’occurence de diarrhées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Comparaison des signatures cytokiniques innées des compartiments pulmonaire et sanguin chez le veau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium du Club d'Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t>
+              <w:t xml:space="preserve">Symposium du Club d’Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186459v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de régions du génome et de gènes candidats associés au niveau de réponse immune innée de veaux Holstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">​26. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2022, Paris, France. pp.187-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulation strategy against Respiratory Syncytial Virus infection by using lung primo-colonizing bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International RSV Symposium (RSV2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulation de la sensibilité néonatale au VRS par des bactéries primo-colonisatrices du poumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions du microbiote pulmonaire dans l'asthme : vers une approche thérapeutique basée sur l'utilisation des bactéries primo-colonisatrices du poumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrès de Pneumologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria isolated from lung as biotherapeutics in asthma.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Microbiota educates innate immune response to Toll-like receptors ligands and RSV infection in lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international congress ERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Respiratory Society, Sep 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">, European Respiratory Society, Oct 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295043v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota educates innate immune response to Toll-like receptors ligands and RSV infection in lung</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Bacteria isolated from lung as biotherapeutics in asthma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Palomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre David-Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international congress ERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Respiratory Society, Oct 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">, European Respiratory Society, Sep 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295177v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinicalevaluation of anovel non-Invasive epicutaneous vaccine against respiratory syncytial virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deloizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Dhelft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American-Academy-of-Allergy-Asthma-and-Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Atlanta, Georgia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory syncytial virus targets a fetally developed B cell population with regulatory functions which predicts disease severity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zhivaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Zhivaki</w:t>
+                <w:t xml:space="preserve">M. -A Rameix-Welti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Immunology (ICI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Melbourne, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the development of the lung microbiota on neonatal immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8246,301 +8112,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical Evaluation of a Novel Epicutaneous Vaccine against Respiratory Syncytial Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deloizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Renouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Processing Tomato Congress "Tomato Processing &amp; Emerging Markets" and the 12. International Symposium on the Processing Tomato</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lung neonatal responses to respiratory syncytial virus reveal deficiencies in dendritic cells and type I interferon in a mouse model of airway enhanced disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan S. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Word Immune Regulation Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8550,551 +8416,551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual binding of RSV NS1 to both TAD-binding faces of MED25 contributes to RSV virulence and interferon antagonism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiawei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Ait-Mouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European South Atlantic Biophysics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the ingestion of titanium dioxide nanoparticles via breast milk on the respiratory health of young rabbits.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signatures immuno-metabolomiques des cellules immunitaires innées bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Baillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anneline Dubard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Acloque</w:t>
+                <w:t xml:space="preserve">Mégane Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de recherche respiratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Symposium Club d’Immunologie et Vaccinologie Vétérinaire (CIVVet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276856v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures immuno-metabolomiques des cellules immunitaires innées bovines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Remot</w:t>
+                <w:t xml:space="preserve">Impact of the ingestion of titanium dioxide nanoparticles via breast milk on the respiratory health of young rabbits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneline Dubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sallé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mégane Fernandez</w:t>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Club d’Immunologie et Vaccinologie Vétérinaire (CIVVet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées de recherche respiratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186688v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunostimulation of bovine neonate immune cells : metabolomic and transcriptomic responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS SA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota impacts the susceptibility of the airway inflammatory responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9110,596 +8976,596 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche respiratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulation de la sensibilité néonatale au Virus Respiratoire Syncytial: Vers une approche thérapeutique basée sur des bactéries primo-colonisatrices du poumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaincre la mucoviscidose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04172975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BACTERIA ISOLATED FROM LUNG AS BIOTHERAPEUTICS IN ASTHMA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Remot</w:t>
+                <w:t xml:space="preserve">MIMA 2 Imaging Plateform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Biacchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international congress ERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Aviesan, Symposium “Translational research on diabetic cardiomyopathy”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295216v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMA 2 Imaging Plateform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+                <w:t xml:space="preserve">BACTERIA ISOLATED FROM LUNG AS BIOTHERAPEUTICS IN ASTHMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Palomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre David-Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aviesan, Symposium “Translational research on diabetic cardiomyopathy”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t>
+              <w:t xml:space="preserve">international congress ERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736096v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota impacts the susceptibility of the airway inflammatory responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of nonatal type I interferon responses by IRAP upon RSV infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Saveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9714,426 +9580,426 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRAP 2017, 3rd international symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the development of the pulmonary microbiota on neonatal immunity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Lung neonatal responses to respiratory syncytial virus reveal deficiencies in dendritic cells and type I interferon in a mouse model of airway enhanced disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Word Immune Regulation Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Davos, Switzerland. 2014</w:t>
+              <w:t xml:space="preserve">13. International Symposium on Dendritic Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Tours, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742629v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung neonatal responses to respiratory syncytial virus reveal deficiencies in dendritic cells and type I interferon in a mouse model of airway enhanced disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Impact of the development of the pulmonary microbiota on neonatal immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bauducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium on Dendritic Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Tours, France. 2014</w:t>
+              <w:t xml:space="preserve">8. Word Immune Regulation Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Davos, Switzerland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739158v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the development of the pulmonary microbiota on neonatal immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Penel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgreenSkills Annual Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Louvain, Belgium. 87 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10143,137 +10009,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas aeruginosas: a model of pathogen with multiple virulence factors for the study of innate immune defense in lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sallenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial Pathogens: Virulence mechanims, dignosis and management.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nova Science Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 187 p., 2012, 978-1-62081-887-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10283,104 +10149,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La muqueuse pulmonaire en période périnatale : un monde à comprendre pour lutter contre la sensibilité du jeune à la bronchiolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10388,51 +10254,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.104-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10442,265 +10308,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of Lung Grafts to Warm Ischemia: Assessment by Ex Vivo Perfusion using Functional and Molecular Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Premachandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mimbimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV2 infection in whole lung primarily targets macrophages that display subset-specific responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien de Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10710,105 +10576,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la muqueuse pulmonaire et des réponses immunitaires innées associées à l'infection au début de la vie par le Virus Respiratoire Syncytial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris-Saclay, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04208294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId339"/>
+      <w:footerReference w:type="default" r:id="rId337"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10876,51 +10742,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A1B9217"/>
+    <w:nsid w:val="ACCA3A56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11107,51 +10973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphyne-descamps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4883-6910" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120011182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/3549867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05523483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wirden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lambert-Niclot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Monte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae457" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08024-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05120328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Salachas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skerdi Haviari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valdes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mackiewicz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-025-01543-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387588v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huriet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1668591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ait Mouhoub" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Dong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012930" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brollo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salvator" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grassin-Delyle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Glorion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2024.111557" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Audureau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01319-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guigon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-023-00536-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7574" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.04.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313514v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coup&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Boschiroli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.696525" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244474v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00402-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169721v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002338R" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacque" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Laubreton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nogre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.683902" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Peres de Oliveira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Madri&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00912-21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020201" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint&#8208;albin Deliot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14936" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12080822" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972353v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Evnouchidou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Caillens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2020.583556" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677103v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sesterhenn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Yang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bonet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T. Cramer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay5051" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calzas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02960" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02138858v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S Vollers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Csepregi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000164" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28234-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627730v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01168" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628884v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8734504" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103680v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Babdor" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; C&#233;zaire Adiko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tohm&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Maschalidi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.3711" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628338v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix Welti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna J. Fix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2016.08.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01674784v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiko Assi Aim&#233; C&#233;zaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.181" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533877v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201545929" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dhelft" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.10.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Manoury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448131v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Gars" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saussereau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201205-0875OC" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H&#228;ssler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Sepulveda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002841" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606733v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Manoury" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sallenave" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647480v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Barbier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcia-Verdugo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Khazen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2011-0405OC" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00667246v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gars Mathieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Diane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maschalidi Sophia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1108464109" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684735v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002202" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00552947v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta*" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne*" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rolland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Squarzoni-Dale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2010.12.050" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601876v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denys" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Thiolat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemeiter" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benihoud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1482" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MHGQRL0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601355v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.05.010" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9F84D21-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601628v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652309787909544" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315859v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vigant" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Jullienne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esselin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2008.132" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605088v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benihoud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esselin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jullienne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salone" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302885" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285238v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298008v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770397v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Ait-Mouhoub" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208346v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186480v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208323v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186459v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033238v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303039v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208423v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208331v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295043v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295177v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lebreton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605167v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dhelft" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742028v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhivaki" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -A Rameix-Welti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lim" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742693v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Bridonneau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Renouard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740120v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770403v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276856v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneline Dubard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186688v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Baillou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172281v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208426v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172975v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736096v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208429v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605602v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Saveanu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742629v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Penel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bauducel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739158v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748060v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605349v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=30993" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208434v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218200v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Premachandra" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mimbimi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612462v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gouin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04208294v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphyne-descamps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4883-6910" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120011182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/3549867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05523483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wirden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lambert-Niclot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Monte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae457" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08024-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05120328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Salachas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skerdi Haviari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valdes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mackiewicz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-025-01543-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ait Mouhoub" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Dong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012930" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huriet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1668591" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brollo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salvator" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grassin-Delyle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Glorion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2024.111557" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Audureau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01319-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171731v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7574" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guigon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-023-00536-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287358v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Laubreton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nogre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.683902" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477849v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.04.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244474v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00402-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313514v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coup&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Boschiroli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.696525" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169721v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002338R" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Peres de Oliveira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Madri&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00912-21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020201" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12080822" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Evnouchidou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Caillens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2020.583556" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677103v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sesterhenn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Yang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bonet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T. Cramer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay5051" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899462v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint&#8208;albin Deliot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14936" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calzas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02960" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02138858v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S Vollers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Csepregi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000164" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28234-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627730v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01168" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628884v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8734504" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix Welti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna J. Fix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2016.08.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01674784v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Babdor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiko Assi Aim&#233; C&#233;zaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tohm&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Maschalidi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.3711" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.181" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533877v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201545929" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425790v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dhelft" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.10.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448131v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Gars" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saussereau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201205-0875OC" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645786v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Manoury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606733v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Manoury" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sallenave" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647480v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Barbier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcia-Verdugo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Khazen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2011-0405OC" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645446v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H&#228;ssler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Sepulveda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002841" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00667246v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gars Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Diane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maschalidi Sophia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1108464109" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684735v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002202" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00552947v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta*" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne*" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rolland" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Squarzoni-Dale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2010.12.050" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601876v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denys" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Thiolat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemeiter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benihoud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1482" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MHGQRL0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.05.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9F84D21-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601628v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652309787909544" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315859v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vigant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Jullienne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esselin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2008.132" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benihoud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esselin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jullienne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salone" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302885" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770397v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Ait-Mouhoub" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298008v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186459v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208323v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208346v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186480v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033238v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303039v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208423v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208331v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295177v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lebreton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295043v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dhelft" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742028v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhivaki" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -A Rameix-Welti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742693v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Bridonneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742873v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Renouard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740120v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770403v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186688v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Baillou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276856v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneline Dubard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172281v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208426v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172975v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736096v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208429v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605602v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Saveanu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739158v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742629v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Penel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bauducel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748060v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605349v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=30993" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208434v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218200v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Premachandra" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mimbimi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612462v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gouin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04208294v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>