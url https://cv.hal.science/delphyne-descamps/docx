--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -894,295 +894,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual interaction between RSV NS1 and MED25 ACID domain reshapes antiviral responses</w:t>
+                <w:t xml:space="preserve">Preconditioning donors with corticosteroids improves early lung graft immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Ait Mouhoub</w:t>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiawei Dong</w:t>
+                <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Noiray</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenna Fix</w:t>
+                <w:t xml:space="preserve">Maxime Huriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepanka Nedvedova</w:t>
+                <w:t xml:space="preserve">Jérôme Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (9), pp.e1012930. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1668591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265108v1</w:t>
+                <w:t xml:space="preserve">hal-05387588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconditioning donors with corticosteroids improves early lung graft immunity</w:t>
+                <w:t xml:space="preserve">A dual interaction between RSV NS1 and MED25 ACID domain reshapes antiviral responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+                <w:t xml:space="preserve">Célia Ait Mouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentina Pascale</w:t>
+                <w:t xml:space="preserve">Jiawei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Magali Noiray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Huriet</w:t>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Estephan</w:t>
+                <w:t xml:space="preserve">Stepanka Nedvedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (9), pp.e1012930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1668591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387588v1</w:t>
+                <w:t xml:space="preserve">hal-05265108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IL-4/13-induced production of M2 chemokines by human lung macrophages is enhanced by adenosine and PGE2</w:t>
               </w:r>
@@ -2100,563 +2100,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poumon est sensible aux effets locaux et à distance des microbiotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The microbiota plays a critical role in the reactivity of lung immune components to innate ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.04.002⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202002338R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477849v1</w:t>
+                <w:t xml:space="preserve">hal-03169721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of IFN-I responses by the aminopeptidase IRAP in neonatal C57BL/6 alveolar macrophages during RSV infection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+                <w:t xml:space="preserve">Le poumon est sensible aux effets locaux et à distance des microbiotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ferret</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (4), pp.949-962. </w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp. 242-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41385-021-00402-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244474v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterial infection of precision-cut lung slices reveals type 1 interferon pathway is locally induced by Mycobacterium bovis but not M. tuberculosis in a cattle breed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria L Boschiroli</w:t>
+                <w:t xml:space="preserve">Control of IFN-I responses by the aminopeptidase IRAP in neonatal C57BL/6 alveolar macrophages during RSV infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.696525⟩</w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.949-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41385-021-00402-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313514v1</w:t>
+                <w:t xml:space="preserve">hal-03244474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbiota plays a critical role in the reactivity of lung immune components to innate ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+                <w:t xml:space="preserve">Mycobacterial infection of precision-cut lung slices reveals type 1 interferon pathway is locally induced by Mycobacterium bovis but not M. tuberculosis in a cattle breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria L Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (4), 15 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202002338R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.696525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169721v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion of TAX1BP1 amplifies innate immune responses during respiratory syncytial virus infection</w:t>
               </w:r>
@@ -2694,51 +2694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Gonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Madrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 95 (22), pp.e0091221. </w:t>
@@ -2910,51 +2910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory B lymphocytes colonize the respiratory tract of neonatal mice and modulate immune responses of alveolar macrophages to RSV infection in IL-10-dependant manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4522,51 +4522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4682,51 +4682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deloizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dhelft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 243, pp.146-159. </w:t>
@@ -6510,51 +6510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual interaction between RSV NS1 protein and MED25 underlies RSV virulence and interferon antagonism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Ait-Mouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiawei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6760,51 +6760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la compétence immunitaire innée chez des veaux en période périnatale, en relation avec l’occurence de diarrhées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7023,77 +7023,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des signatures cytokiniques innées des compartiments pulmonaire et sanguin chez le veau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7148,51 +7148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de régions du génome et de gènes candidats associés au niveau de réponse immune innée de veaux Holstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8286,51 +8286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lung neonatal responses to respiratory syncytial virus reveal deficiencies in dendritic cells and type I interferon in a mouse model of airway enhanced disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8430,51 +8430,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual binding of RSV NS1 to both TAD-binding faces of MED25 contributes to RSV virulence and interferon antagonism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiawei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Ait-Mouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8857,51 +8857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS SA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
@@ -9025,51 +9025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulation de la sensibilité néonatale au Virus Respiratoire Syncytial: Vers une approche thérapeutique basée sur des bactéries primo-colonisatrices du poumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9642,51 +9642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10335,77 +10335,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of Lung Grafts to Warm Ischemia: Assessment by Ex Vivo Perfusion using Functional and Molecular Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Premachandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mimbimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10479,64 +10479,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10742,51 +10742,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACCA3A56"/>
+    <w:nsid w:val="697DA625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10973,51 +10973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphyne-descamps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4883-6910" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120011182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/3549867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05523483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wirden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lambert-Niclot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Monte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae457" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08024-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05120328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Salachas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skerdi Haviari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valdes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mackiewicz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-025-01543-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ait Mouhoub" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Dong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012930" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huriet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1668591" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brollo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salvator" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grassin-Delyle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Glorion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2024.111557" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Audureau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01319-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171731v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7574" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guigon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-023-00536-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287358v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Laubreton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nogre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.683902" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477849v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.04.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244474v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00402-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313514v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coup&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Boschiroli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.696525" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169721v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002338R" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Peres de Oliveira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Madri&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00912-21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020201" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12080822" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Evnouchidou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Caillens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2020.583556" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677103v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sesterhenn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Yang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bonet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T. Cramer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay5051" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899462v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint&#8208;albin Deliot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14936" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calzas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02960" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02138858v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S Vollers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Csepregi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000164" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28234-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627730v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01168" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628884v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8734504" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix Welti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna J. Fix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2016.08.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01674784v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Babdor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiko Assi Aim&#233; C&#233;zaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tohm&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Maschalidi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.3711" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.181" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533877v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201545929" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425790v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dhelft" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.10.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448131v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Gars" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saussereau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201205-0875OC" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645786v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Manoury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606733v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Manoury" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sallenave" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647480v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Barbier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcia-Verdugo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Khazen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2011-0405OC" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645446v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H&#228;ssler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Sepulveda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002841" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00667246v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gars Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Diane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maschalidi Sophia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1108464109" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684735v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002202" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00552947v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta*" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne*" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rolland" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Squarzoni-Dale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2010.12.050" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601876v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denys" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Thiolat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemeiter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benihoud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1482" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MHGQRL0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.05.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9F84D21-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601628v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652309787909544" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315859v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vigant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Jullienne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esselin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2008.132" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benihoud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esselin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jullienne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salone" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302885" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770397v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Ait-Mouhoub" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298008v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186459v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208323v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208346v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186480v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033238v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303039v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208423v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208331v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295177v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lebreton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295043v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dhelft" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742028v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhivaki" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -A Rameix-Welti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742693v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Bridonneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742873v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Renouard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740120v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770403v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186688v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Baillou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276856v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneline Dubard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172281v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208426v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172975v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736096v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208429v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605602v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Saveanu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739158v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742629v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Penel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bauducel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748060v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605349v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=30993" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208434v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218200v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Premachandra" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mimbimi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612462v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gouin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04208294v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/delphyne-descamps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4883-6910" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120011182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/3549867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05523483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wirden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lambert-Niclot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Monte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae457" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08024-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05120328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Salachas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skerdi Haviari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valdes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mackiewicz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-025-01543-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387588v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huriet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1668591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ait Mouhoub" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Dong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012930" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brollo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salvator" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grassin-Delyle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Glorion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2024.111557" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Audureau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01319-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171731v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Erny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7574" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guigon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-023-00536-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287358v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Laubreton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nogre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.683902" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002338R" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.04.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00402-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coup&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Boschiroli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.696525" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Peres de Oliveira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Madri&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00912-21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020201" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12080822" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Evnouchidou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Caillens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2020.583556" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677103v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sesterhenn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Yang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bonet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T. Cramer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay5051" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899462v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint&#8208;albin Deliot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14936" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calzas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02960" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02138858v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S Vollers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Csepregi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000164" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28234-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627730v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01168" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628884v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8734504" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix Welti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna J. Fix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2016.08.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01674784v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Babdor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiko Assi Aim&#233; C&#233;zaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tohm&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Maschalidi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.3711" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.181" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533877v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201545929" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425790v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dhelft" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.10.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448131v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Gars" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saussereau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201205-0875OC" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645786v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Manoury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606733v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Manoury" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sallenave" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647480v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Barbier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcia-Verdugo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Khazen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2011-0405OC" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645446v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H&#228;ssler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Sepulveda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002841" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00667246v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gars Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Balloy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Diane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maschalidi Sophia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1108464109" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684735v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002202" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00552947v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta*" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne*" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rolland" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Squarzoni-Dale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2010.12.050" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601876v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denys" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Thiolat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemeiter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benihoud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1482" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MHGQRL0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.05.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9F84D21-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601628v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652309787909544" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315859v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vigant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Jullienne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esselin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2008.132" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benihoud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esselin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jullienne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salone" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302885" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770397v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Ait-Mouhoub" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298008v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186459v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208323v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208346v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186480v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033238v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303039v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208423v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208331v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295177v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lebreton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295043v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dhelft" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742028v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhivaki" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -A Rameix-Welti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742693v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Bridonneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742873v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Renouard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740120v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770403v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186688v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Baillou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276856v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneline Dubard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172281v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208426v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172975v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736096v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208429v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605602v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Saveanu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739158v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742629v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Penel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bauducel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748060v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605349v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=30993" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208434v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218200v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Premachandra" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mimbimi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612462v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gouin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04208294v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>