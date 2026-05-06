--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -785,187 +785,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltaire et le modèle anglais : un rapport complexe</w:t>
+                <w:t xml:space="preserve">Alain Sager, &amp;lt;i&amp;gt;Apprendre à philosopher avec Voltaire&amp;lt;/i&amp;gt;, Paris, Ellipses, 2012, 255 p. [compte-rendu]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Voltaire et la musique, 13, pp.115-120. </w:t>
+              <w:t xml:space="preserve">, 2013, Voltaire et la musique, 13, pp.348-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/JNEO4530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70551/DCWN9605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370575v1</w:t>
+                <w:t xml:space="preserve">hal-05371349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sager, &amp;lt;i&amp;gt;Apprendre à philosopher avec Voltaire&amp;lt;/i&amp;gt;, Paris, Ellipses, 2012, 255 p. [compte-rendu]</w:t>
+                <w:t xml:space="preserve">Voltaire et le modèle anglais : un rapport complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Voltaire et la musique, 13, pp.348-349. </w:t>
+              <w:t xml:space="preserve">, 2013, Voltaire et la musique, 13, pp.115-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/DCWN9605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70551/JNEO4530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371349v1</w:t>
+                <w:t xml:space="preserve">hal-05370575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Le Théâtre de l’incrédulité. Trois pièces manuscrites des Lumières irréligieuses&amp;lt;/i&amp;gt;, éd. Alain Sandrier, Paris, Classiques Garnier, coll. « Bibliothèque du XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle », n&amp;lt;sup&amp;gt;o&amp;lt;/sup&amp;gt; 21, 2012, 337 p. [compte-rendu]</w:t>
               </w:r>
@@ -2619,51 +2619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mac&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313520v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145408v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/26885220-109.1-4.127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544679v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Amadieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06984-3.p.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ADEI5135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05426464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OEOL3477" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WQAH3113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05370575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JNEO4530" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05371349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DCWN9605" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05371301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NQQU4073" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05107502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/FZGF8067" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05131984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GPTM1877" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05097557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RKRG6634" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05129295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DGIM8918" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05149331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MQJW5041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05096562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/FTSB4932" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bret-Vitoz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3865-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6035-7.p.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Anton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Robert Thibaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Poulouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Leclerc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6035-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kahn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonet-Tenant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mac&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313520v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145408v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/26885220-109.1-4.127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544679v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Amadieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06984-3.p.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ADEI5135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05426464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OEOL3477" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WQAH3113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05371349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DCWN9605" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05370575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JNEO4530" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05371301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NQQU4073" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05107502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/FZGF8067" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05131984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GPTM1877" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05097557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RKRG6634" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05129295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DGIM8918" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05149331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MQJW5041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05096562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/FTSB4932" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bret-Vitoz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3865-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6035-7.p.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Anton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Robert Thibaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Poulouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Leclerc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6035-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kahn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonet-Tenant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>